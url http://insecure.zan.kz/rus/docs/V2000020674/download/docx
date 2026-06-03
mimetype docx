--- v0 (2025-11-26)
+++ v1 (2026-06-03)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3c7eba7" w14:textId="3c7eba7">
+    <w:p w14:paraId="55ab3f9" w14:textId="55ab3f9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -171,120 +171,130 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с подпунктом 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах", руководствуясь </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> пункта 19 Положения о Генеральной прокуратуре Республики Казахстан, утвержденного Указом Президента Республики Казахстан от 13 октября 2017 года № 563 "О некоторых вопросах органов прокуратуры Республики Казахстан", </w:t>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах", руководствуясь подпунктом 37) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Положения о Генеральной прокуратуре Республики Казахстан, утвержденного Указом Президента Республики Казахстан от 13 октября 2017 года № 563 "О некоторых вопросах органов прокуратуры Республики Казахстан", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ПРИКАЗЫВАЮ:</w:t>
+        <w:t>ПРИКАЗЫВАЮ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Генерального Прокурора РК от 12.02.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 19</w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Генерального Прокурора РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1022,120 +1032,120 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила оказания государственной услуги "Выдача справки о наличии либо отсутствии судимости" (далее – Правила) разработаны в соответствии с </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" (далее – Закон) и определяют порядок оказания государственной услуги.</w:t>
+      1. Настоящие Правила оказания государственной услуги "Выдача справки о наличии либо отсутствии судимости" (далее – Правила) разработаны в соответствии с подпунктом 1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон) и определяют порядок оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Генерального Прокурора РК от 10.04.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 88</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Генерального Прокурора РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1228,51 +1238,136 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4 предусматривается в редакции приказа Генерального Прокурора РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Для получения государственной услуги услугополучатель подает услугодателю через веб-портал "электронного правительства" (далее – портал), абонентское устройство сотовой связи либо через некоммерческое акционерное общество "Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация) заявление о выдаче справки о наличии либо отсутствии судимости по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1287,1053 +1382,1562 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам с приложением документов, указанных в перечне основных требований к оказанию государственной услуги "Выдача справки о наличии либо отсутствии судимости" (далее - Перечень основных требований к оказанию государственной услуги) согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа Генерального Прокурора РК от 30.09.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 196</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Перечень основных требований к оказанию государственной услуги включает характеристики процесса, форму, содержание и результат оказания, а также иные сведения с учетом особенностей предоставления государственной услуги.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа Генерального Прокурора РК от 30.09.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 196</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть вторая пункта 5 предусматривается в редакции приказа Генерального Прокурора РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сведения о документах, удостоверяющих личность, работник Государственной корпорации получает из соответствующих государственных информационных систем через шлюз "электронного правительства" (далее – ШЭП). При отсутствии в информационных системах соответствующих сведений воспроизводит электронные копии документов, после чего возвращает оригиналы услугополучателю. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственная корпорация обеспечивает доставку документов услугодателю в день их приема.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При приеме документов через Государственную корпорацию услугополучателю выдается расписка о приеме соответствующих документов.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
-[...15 lines deleted...]
-      Государственная корпорация обеспечивает доставку документов услугодателю в день их приема.</w:t>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      День приема документов не входит в срок оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
-[...15 lines deleted...]
-      При приеме документов через Государственную корпорацию услугополучателю выдается расписка о приеме соответствующих документов.</w:t>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае представления услугополучателем неполного пакета документов согласно перечню, предусмотренному настоящими Правилами, документов с истекшим сроком действия, а также в случае установления недостоверности сведений документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них работник Государственной корпорации отказывает в приеме заявления и выдает расписку об отказе в приеме документов на выдачу справки о наличии либо отсутствии судимости, по форме согласно приложению 3 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
-[...15 lines deleted...]
-      День приема документов не входит в срок оказания государственной услуги.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть седьмая пункта 5 предусматривается в редакции приказа Генерального Прокурора РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При получении государственной услуги через Государственную корпорацию, заявление в форме электронного документа (запроса услугополучателя), удостоверенного (подписанного) электронной цифровой подписью (далее – ЭЦП) работника Государственной корпорации, направляется через ШЭП в автоматизированную информационную систему (далее - АИС) услугодателя в день приема документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае обращения через портал услугополучателю в "личный кабинет" направляется информация о статусе рассмотрения запроса на оказание государственной услуги, а также уведомление с указанием даты и времени получения результата государственной услуги - справки о наличии либо отсутствии судимости.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
-[...15 lines deleted...]
-      В случае представления услугополучателем неполного пакета документов согласно перечню, предусмотренному настоящими Правилами, документов с истекшим сроком действия, а также в случае установления недостоверности сведений документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них работник Государственной корпорации отказывает в приеме заявления и выдает расписку об отказе в приеме документов на выдачу справки о наличии либо отсутствии судимости, по форме согласно приложению 3 к настоящим Правилам.</w:t>
+    <w:bookmarkStart w:name="z383" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Анкетные данные (фамилия, имя и отчество (при его наличии), дата (день, месяц, год) и место рождения) в справке отражаются согласно сведениям Государственной базы данных "Физические лица".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
-[...15 lines deleted...]
-      При получении государственной услуги через Государственную корпорацию, заявление в форме электронного документа (запроса услугополучателя), удостоверенного (подписанного) электронной цифровой подписью (далее – ЭЦП) работника Государственной корпорации, направляется через ШЭП в автоматизированную информационную систему (далее - АИС) услугодателя в день приема документов.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 5 с изменениями, внесенными приказами и.о. Генерального Прокурора РК от 25.12.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 161</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 30.09.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 196</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6. Обработка запроса осуществляется услугодателем с момента поступления запроса в АЦ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При отсутствии в АЦ совпадений анкетных данных услугополучателя по идентификатору проверки АЦ ответ на запрос направляется в течение 10 (десяти) минут в форме электронного документа согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Результат оказания государственной услуги направляется на портал и хранится в "личном кабинете" услугополучателя в форме электронного документа, подписанного ЭЦП уполномоченного лица услугодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При установлении АЦ совпадений анкетных данных услугополучателя по идентификатору проверки АЦ услугодателем в течение 4 (четырех) рабочих дней проверяются (обрабатываются) данные АЦ, в том числе расчет срока погашения судимости, после чего в течение 1 (одного) рабочего дня оформляется результат оказания государственной услуги в форме электронного документа с использованием ЭЦП уполномоченного лица услугодателя, с одновременным направлением промежуточного ответа услугополучателю, где сообщается о том, что ответ на запрос будет направлен в течение 5 (пяти) рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае проведения дополнительной установочной проверки на предмет наличия либо отсутствия судимости услугополучателю в течение 4 (четырех) рабочих дней направляется промежуточный ответ "Уведомление" по форме согласно приложению 4-1 к настоящим Правилам, где сообщается о необходимости повторного обращения услугополучателя по истечении 20 (двадцати) рабочих дней с момента получения уведомления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае оформления результата в бумажной форме согласно приложению 5 к настоящим Правилам услугодатель обеспечивает его доставку в выбранный услугополучателем филиал Государственной корпорации не позднее, чем за сутки до истечения срока оказания государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В справке указывается информация о непогашенной, неснятой судимости лица в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьями 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>89</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Уголовного кодекса Республики Казахстан, независимо от региона обращения, по состоянию на день проверки.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Сноска. Пункт 5 с изменениями, внесенными приказами и.о. Генерального Прокурора РК от 25.12.2020 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 161</w:t>
+        <w:t xml:space="preserve">Сноска. Пункт 6 - в редакции приказа Генерального Прокурора РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 30.09.2022 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="29"/>
-[...291 lines deleted...]
-    <w:bookmarkStart w:name="z40" w:id="36"/>
+    <w:bookmarkStart w:name="z40" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Государственная услуга может оказываться физическим и юридическим лицам (далее – третьи лица) в отношении другого физического лица в электронной форме посредством портала, при условии его согласия. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z41" w:id="37"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z41" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Третьими лицами через портал направляется запрос на получение услуги. Электронный запрос третьих лиц исполняется при условии согласия лица, в отношении которого запрашиваются сведения, предоставленного из "личного кабинета" на портале, а также посредством зарегистрированного на портале абонентского номера сотовой связи лица, путем передачи одноразового пароля или путем отправления короткого текстового сообщения в качестве ответа на уведомление портала.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z43" w:id="39"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z42" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Согласие (отказ) лица, в отношении которого запрашиваются сведения на оказание государственной услуги, направляется им в течение 2 (двух) часов с момента получения запроса. При получении согласия результат государственной услуги, сформированный посредством АЦ с использованием ЭЦП уполномоченного лица услугодателя, направляется в "личный кабинет" третьего лица.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 с изменениями, внесенными приказом Генерального Прокурора РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. По выбору услугополучателя государственная услуга оказывается по принципу "одного заявления" в совокупности с государственной услугой "Апостилирование официальных документов, исходящих из органов прокуратуры, органов следствия и дознания" согласно приложению 2 к настоящему приказу (далее – услуга по принципу "одного заявления").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заявление о выдаче справки о наличии либо отсутствии судимости с апостилем согласно приложению 6 к настоящим Правилам направляется через портал либо Государственную корпорацию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="40"/>
+    <w:bookmarkStart w:name="z45" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       За оказание государственной услуги "Апостилирование официальных документов, исходящих из органов прокуратуры, органов следствия и дознания" взимается государственная пошлина в соответствии с подзаконными нормативными правовыми актами, регулирующими порядок оказания государственных услуг, входящих в состав услуг оказываемых по принципу "одного заявления", со дня получения заявления и (или) требуемых документов и (или) сведений, представленных услугополучателями. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z46" w:id="41"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть четвертая пункта 8 предусматривается в редакции приказа Генерального Прокурора РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оплата государственной пошлины за оказание государственной услуги "Апостилирование официальных документов, исходящих из органов прокуратуры, органов следствия и дознания" осуществляется через платежный шлюз "электронного правительства" (далее - ПШЭП) или банки второго уровня.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z47" w:id="42"/>
+    <w:bookmarkStart w:name="z47" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае подачи электронного запроса на получение услуги по принципу "одного заявления" через портал услугополучатем на портале дополнительно выбираются наименование иностранного государства (страна предъявления результата услуги по принципу "одного заявления") и филиал Государственной корпорации для получения результата услуги по принципу "одного заявления" в бумажной форме. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z48" w:id="43"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z48" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок оказания услуги по принципу "одного заявления" - 10 (десять) рабочих дней, из них:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z49" w:id="44"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z49" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       изготовление справки</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о наличии</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> либо отсутствии судимости – 5 (пять) рабочих дней;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z50" w:id="45"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z50" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       апостилирование справки о наличии либо отсутствии судимости – 5 (пять) рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z51" w:id="46"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z51" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Результат оказания услуги по принципу "одного заявления" – справка о наличии либо отсутствии судимости в бумажной форме с проставленным штампом апостиль (далее – справка с апостилем) либо мотивированный ответ об отказе в ее оказании.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z52" w:id="47"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z52" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При получении услуги по принципу "одного заявления" через Государственную корпорацию подается заявление о выдаче справки с апостилем. Дополнительно предоставляется квитанция об оплате государственной пошлины за получение государственной услуги "Апостилирование официальных документов, исходящих из органов прокуратуры, органов следствия и дознания".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z53" w:id="48"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 9 предусматривается в редакции приказа Генерального Прокурора РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. В случаях сбоя АИС услугодателя, отсутствия электронной связи или возникновения иных обстоятельств, препятствующих отправке сообщений, уполномоченное подразделение услугодателя, ответственное за сопровождение информационных систем и использование информационного-коммуникационных технологий (далее – ИКТ) незамедлительно не позднее чем через 1 (один) час с момента обнаружения возникновения технических сбоев принимает меры для выявления и устранения указанных причин (в рабочие дни с 9:00 до 18:30 часов).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z54" w:id="49"/>
+    <w:bookmarkStart w:name="z54" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Каждый случай, приводящий к задержке отправки сообщений более 1 (одного) часа, фиксируется ответственным исполнителем за сопровождение информационных систем и использование ИКТ уполномоченного подразделения услугодателя в специальном журнале. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z55" w:id="50"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 10 предусматривается в редакции приказа Генерального Прокурора РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг в порядке, установленном уполномоченным органом в сфере информатизации в соответствии с подпунктом 11) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель направляет информацию о внесенных изменениях и (или) дополнениях в Правила оператору информационно-коммуникационной инфраструктуры "электронного правительства", Государственную корпорацию и Единый контакт-центр.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2370,88 +2974,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="51"/>
+    <w:bookmarkStart w:name="z56" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателя и (или) его должностных лиц, Государственной корпорации и (или) его работников по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z57" w:id="52"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z57" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Жалоба по вопросам оказания государственных услуг услугополучателем подается услугодателю, должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2498,50 +3102,136 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть шестая пункта 11 предусматривается в редакции приказа Генерального Прокурора РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба на действие (бездействие) работников Государственной корпорации при оказании им услуг подается на имя его руководителя либо в уполномоченный орган в сфере информатизации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3214,140 +3904,216 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> контактный телефон:_______________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>__________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z400" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа Генерального Прокурора РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z400" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      ЗАЯВЛЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                   о выдаче справки о наличии либо отсутствии судимости</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z413" w:id="54"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z413" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции приказа и.о. Генерального Прокурора РК от 21.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 154</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z414" w:id="55"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z414" w:id="43"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу Вас предоставить справку о наличии либо отсутствии судимости</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3643,68 +4409,144 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Выдача справки о наличии</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>либо отсутствии судимости"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z671" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа Генерального Прокурора РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z671" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Выдача справки о наличии либо отсутствии судимости"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 - в редакции приказа Генерального Прокурора РК от 10.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5686,640 +6528,665 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 3 к Правилам</w:t>
+              <w:t xml:space="preserve">Приложение 3 </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">оказания государственной </w:t>
+              <w:t>к Правилам оказания государственной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">услуги  "Выдача справки о </w:t>
+              <w:t>услуги "Выдача справки</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">наличии либо отсутствии </w:t>
+              <w:t>о наличии либо отсутствии</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>судимости"</w:t>
             </w:r>
-          </w:p>
-[...62 lines deleted...]
-              <w:t>Форма</w:t>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>форма</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(фамилия, имя, отчество</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(при его наличии)) либо наименование</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организации услугополучателя)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(адрес услугополучателя)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...102 lines deleted...]
-    <w:bookmarkStart w:name="z673" w:id="57"/>
+    <w:bookmarkStart w:name="z673" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Расписка об отказе в приеме документов на выдачу справки о наличии либо отсутствии судимости</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 3 - в редакции приказа Генерального Прокурора РК от 30.09.2022 </w:t>
+      Сноска. Приложение 3 - в редакции приказа Генерального Прокурора РК от 21.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 196</w:t>
+        <w:t>№ 65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Руководствуясь </w:t>
+      1. Руководствуясь </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 20 Закона Республики Казахстан от 15 апреля 2013 </w:t>
-[...271 lines deleted...]
-        <w:t xml:space="preserve">       Получил: фамилия, имя, отчество (при его наличии)/подпись услугополучателя</w:t>
+        <w:t xml:space="preserve"> статьи 20 Закона Республики Казахстан "О </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">государственных и социально ответственных услугах", отдел №__ филиала Государственной </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>корпорации "Правительство для граждан"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     (указать адрес)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       отказывает в приеме документов на оказание государственной услуги ______</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(указать наименование государственной услуги в соответствии с реестром государственных </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>услуг)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ввиду представления Вами неполного пакета документов согласно списку, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">предусмотренному перечнем основных требований к оказанию государственной услуги и </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(или) документов с истекшим сроком действия, а именно:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       1) ____________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       2) ____________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       3) ____________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       2. Настоящая расписка составлена в 2 (двух) экземплярах по одному для каждой </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>стороны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       3. Фамилия, имя, отчество (при его наличии) работника Государственной</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">корпорации "Правительство для граждан" _____________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                           (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Телефон __________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Получил: __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (фамилия, имя, отчество (при его наличии), подпись услугополучателя)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       "___" _________ 20__ год</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
@@ -6489,76 +7356,152 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>форма</w:t>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z454" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 4 предусматривается в редакции приказа Генерального Прокурора РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z454" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="1295400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -6580,370 +7523,370 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z455" w:id="59"/>
+    <w:bookmarkStart w:name="z455" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ҚАЗАҚСТАН РЕСПУБЛИКАСЫ БАС ПРОКУРАТУРАСЫНЫҢ ҚҰҚЫҚТЫҚ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z456" w:id="60"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z456" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       СТАТИСТИКА ЖӘНЕ АРНАЙЫ ЕСЕПКЕ АЛУ ЖӨНІНДЕГІ КОМИТЕТІ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z457" w:id="61"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z457" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       КОМИТЕТ ПО ПРАВОВОЙ СТАТИСТИКЕ И СПЕЦИАЛЬНЫМ УЧЕТАМ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z458" w:id="62"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z458" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ГЕНЕРАЛЬНОЙ ПРОКУРАТУРЫ РЕСПУБЛИКИ КАЗАХСТАН</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z459" w:id="63"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z459" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       А Н Ы Қ Т А М А</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z402" w:id="64"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z402" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       С П Р А В К А</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z460" w:id="65"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z460" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 4 - в редакции приказа и.о. Генерального Прокурора РК от 21.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 154</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z461" w:id="66"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z461" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z462" w:id="67"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z462" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тегі, аты, әкесінің аты (ол болған кезде)/фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z463" w:id="68"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z463" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z464" w:id="69"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z464" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        (туған күні/дата рождения) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z465" w:id="70"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z465" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z466" w:id="71"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z466" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        (туған жері / место рождения)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z467" w:id="72"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z467" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20___ жылғы "___"_________ жағдай бойынша соттылығы жоқ / бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z468" w:id="73"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z468" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По состоянию на "__" ________ 20__ года судимости не имеет / имеет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
@@ -7108,170 +8051,170 @@
               <w:t>Сведения Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан используются в соответствии с действующим законодательством.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Указанные в настоящей справке сведения не подлежат использованию при принятии процессуальных решений по уголовным делам, при производстве специальных проверок в отношении лиц, уполномоченных на выполнение государственных функций, и лиц приравненных к ним, а также в отношении лиц, подпадающих под ограничения, связанные с привлечением их к уголовной ответственности, предусмотренные законодательными актами.
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z474" w:id="74"/>
+    <w:bookmarkStart w:name="z474" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы құжат "Электрондық құжат және электрондық цифрлық қолтаңба туралы" Қазақстан Республикасы Заңының 7-бабының 1-тармағына сәйкес қағаз жеткізгіштегі құжатпен бiрдей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z475" w:id="75"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z475" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Данный документ согласно пункту 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "Об электронном документе и электронной цифровой подписи" равнозначен документу на бумажном носителе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z476" w:id="76"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z476" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электрондық құжаттың түпнұсқалығын Сіз egov.kz сайтынан, сондай-ақ "электрондық үкімет" веб-порталының мобильді қосымшасы арқылы тексере аласыз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z477" w:id="77"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z477" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Проверить подлинность электронного документа Вы можете на egov.kz, а также посредством мобильного приложения веб-портала "электронного правительства".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z478" w:id="78"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z478" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="901700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
@@ -7293,90 +8236,176 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z479" w:id="79"/>
+    <w:bookmarkStart w:name="z479" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       штрих-код автоматтандырылған ақпараттық жүйесінен алынған жəне Қазақстан Республикасы Бас прокуратурасы Құқықтық статистика және арнайы есепке алу жөніндегі комитетінің құрылымдық бөлімшесі бастығының электрондық-цифрлық қолтаңбасымен қол қойылған деректерді қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z480" w:id="80"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z480" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       штрих-код содержит данные, полученные из автоматизированной информационной системы и подписанный электронно-цифровой подписью начальника структурного подразделения Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Правила предусматривается дополнить приложением 4-1 в соответствии с приказом Генерального Прокурора РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7533,430 +8562,650 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z481" w:id="81"/>
+    <w:bookmarkStart w:name="z481" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Соттылықтың болуы не болмауы туралы</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> А Н Ы Қ Т А М А</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z404" w:id="82"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z404" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> С П Р А В К А</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> о наличии либо отсутствии судимости</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z482" w:id="83"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z482" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 5 - в редакции приказа и.о. Генерального Прокурора РК от 21.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 154</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z483" w:id="84"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z483" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z484" w:id="85"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z484" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тегі, аты, әкесінің аты (ол болған кезде)/фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z485" w:id="86"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z485" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z486" w:id="87"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z486" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (туған күні / дата рождения)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z487" w:id="88"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z487" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z488" w:id="89"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z488" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (туған жері / место рождения)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z489" w:id="90"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z489" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>20__ жылғы "__" ____________ жағдай бойынша соттылығы жоқ / бар.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z490" w:id="91"/>
+        <w:t xml:space="preserve">20__ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жылғы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "__" ____________ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жағдай</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бойынша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>соттылығы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жоқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z490" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>По состоянию на "__" _________ 20_____года судимости не имеет / имеет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z491" w:id="92"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z491" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Осы анықтама шет елге шығу үшін беріледі.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z492" w:id="93"/>
+        <w:t xml:space="preserve">Осы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>анықтама</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>шет</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>елге</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>шығу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>үшін</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>беріледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z492" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Настоящая справка выдается для выезда за границу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z493" w:id="94"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z493" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аумақтық органы бастығы ______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z494" w:id="95"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z494" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Начальник территориального органа ____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
@@ -8121,70 +9370,70 @@
               <w:t>Сведения Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан используются в соответствии с действующим законодательством.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Указанные в настоящей справке сведения не подлежат использованию при принятии процессуальных решений по уголовным делам, при производстве специальных проверок в отношении лиц, уполномоченных на выполнение государственных функций, и лиц приравненных к ним, а также в отношении лиц, подпадающих под ограничения, связанные с привлечением их к уголовной ответственности, предусмотренные законодательными актами.
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z500" w:id="96"/>
+    <w:bookmarkStart w:name="z500" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (форматтың мөлшері А 4) (размер формата А 4)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8692,108 +9941,184 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>контактный телефон:</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>______________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z502" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 6 предусматривается в редакции приказа Генерального Прокурора РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z502" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">        Заявление о выдаче справки о наличии либо отсутствии судимости с апостилем</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z503" w:id="98"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z503" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 6 - в редакции приказа и.о. Генерального Прокурора РК от 21.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 154</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8889,64 +10214,64 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (наименование иностранного государства)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z505" w:id="99"/>
+      <w:bookmarkStart w:name="z505" w:id="87"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
              К настоящему заявлению прилагается квитанция об оплате государственной пошлины</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>за апостилирование (за каждый документ).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9127,247 +10452,227 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 18 мая 2020 года № 64</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z160" w:id="100"/>
+    <w:bookmarkStart w:name="z160" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила оказания государственной услуги "Апостилирование официальных документов, исходящих из органов прокуратуры, органов следствия и дознания"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z161" w:id="101"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z161" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z162" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящие Правила оказания государственной услуги "Апостилирование официальных документов, исходящих из органов прокуратуры, органов следствия и дознания" (далее – Правила) разработаны в соответствии с подпунктом 1) статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон) и определяют порядок оказания государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Генерального Прокурора РК от 10.04.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 88</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Генерального Прокурора РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z163" w:id="103"/>
+    <w:bookmarkStart w:name="z163" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Государственная услуга "Апостилирование официальных документов, исходящих из органов прокуратуры, органов следствия и дознания" (далее – государственная услуга) оказывается Комитетом по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан и его территориальными органами (далее – услугодатель).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z164" w:id="104"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z164" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Государственная услуга оказывается физическим лицам (далее - услугополучатель) в бумажной форме. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z165" w:id="105"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z165" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z166" w:id="106"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z166" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Для получения государственной услуги услугополучатели подают услугодателю через некоммерческое акционерное общество "Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация) заявление на апостилирование официальных документов, исходящих из органов прокуратуры, органов следствия и дознания согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9382,51 +10687,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам с приложением документов, указанных в перечне основных требований к оказанию государственной услуги "Апостилирование официальных документов, исходящих из органов прокуратуры, органов следствия и дознания" (далее - Перечень основных требований к оказанию государственной услуги) согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9445,190 +10750,284 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z167" w:id="107"/>
+    <w:bookmarkStart w:name="z167" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Перечень основных требований к оказанию государственной услуги включает характеристики процесса, форму, содержание и результат оказания, а также иные сведения с учетом особенностей предоставления государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z168" w:id="108"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть вторая пункта 5 предусматривается в редакции приказа Генерального Прокурора РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сведения о документах, удостоверяющих личность, работник Государственной корпорации получает из соответствующих государственных информационных систем через шлюз "электронного правительства" (далее – ШЭП). При отсутствии в информационных системах соответствующих сведений воспроизводит электронные копии документов, после чего возвращает оригиналы услугополучателю. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z169" w:id="109"/>
+    <w:bookmarkStart w:name="z169" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственная корпорация обеспечивает доставку документов услугодателю в день их приема.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z170" w:id="110"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z170" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При приеме документов через Государственную корпорацию услугополучателю выдается расписка о приеме соответствующих документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z171" w:id="111"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z171" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       День приема документов не входит в срок оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z172" w:id="112"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z172" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае представления услугополучателем неполного пакета документов согласно перечню, предусмотренному настоящими Правилами, документов с истекшим сроком действия, а также установления недостоверности сведений документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них работник Государственной корпорации отказывает в приеме заявления и выдает расписку об отказе в приеме документов на апостилирование официальных документов, исходящих из органов прокуратуры, органов следствия и дознания по форме, согласно приложению 3 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z173" w:id="113"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z173" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В Государственной корпорации выдача готовых документов осуществляется при предъявлении услугополучателем документа, удостоверяющего личность (либо его представителя по нотариально заверенной доверенности).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9646,91 +11045,253 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z174" w:id="114"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть первая пункта 6 предусматривается в редакции приказа Генерального Прокурора РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Услугодатель в день поступления документов регистрирует установочные данные услугополучателя в журнале учета апостилированных документов по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, и информационной системе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть вторая пункта 6 предусматривается в редакции приказа Генерального Прокурора РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель в течение 3 (трех) рабочих дней проверяет (обрабатывает) документы услугополучателя, подлинность официального документа по информационным системам и картотеке.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9876,91 +11437,167 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z178" w:id="115"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 7 предусматривается в редакции приказа Генерального Прокурора РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг в порядке, установленном уполномоченным органом в сфере информатизации в соответствии с подпунктом 11) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель направляет информацию о внесенных изменениях и (или) дополнениях в Правила оператору информационно-коммуникационной инфраструктуры "электронного правительства", Государственную корпорацию и Единый контакт-центр.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -9997,248 +11634,342 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z179" w:id="116"/>
+    <w:bookmarkStart w:name="z179" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Государственную услугу можно получить по принципу "одного заявления" при получении государственных услуг "Выдача справки о наличии либо отсутствии судимости" согласно приложению 1 к настоящему приказу либо "Выдача архивных справок и/или копий архивных документов в пределах архивов Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан и его территориальных органов" согласно приложению 3 к настоящему приказу, со дня получения заявления и (или) требуемых документов и (или) сведений, представленных услугополучателями.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z180" w:id="117"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z180" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателя и (или) его должностных лиц, Государственной корпорации и (или) его работников по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z181" w:id="118"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z181" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Жалоба по вопросам оказания государственных услуг услугополучателем подается услугодателю, должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z506" w:id="119"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z506" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z507" w:id="120"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z507" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не направляет жалобу в орган, рассматривающий жалобу, если он в течении 3 (трех) рабочих дней примет благоприятное решение, совершит действие, полностью удовлетворяющее требованиям, указанным в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z508" w:id="121"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z508" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалоба услугополучателя в соответствии с пунктом 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z509" w:id="122"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z509" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z510" w:id="123"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть шестая пункта 9 предусматривается в редакции приказа Генерального Прокурора РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба на действие (бездействие) работников Государственной корпорации при оказании им услуг подается на имя его руководителя либо в уполномоченный орган в сфере информатизации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z511" w:id="124"/>
+    <w:bookmarkStart w:name="z511" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10896,140 +12627,216 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>контактный</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>телефон:___________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z407" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа Генерального Прокурора РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z407" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Заявление на апостилирование официальных документов,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">        исходящих из органов прокуратуры, органов следствия и дознания</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z514" w:id="126"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z514" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции приказа и.о. Генерального Прокурора РК от 21.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 154</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z515" w:id="127"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z515" w:id="111"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу Вас предоставить мне _________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии), дата рождения (день, месяц, год)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11368,68 +13175,144 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>исходящих из органов прокуратуры,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>органов следствия и дознания"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z674" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа Генерального Прокурора РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z674" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Апостилирование официальных документов, исходящих из органов прокуратуры, органов следствия и дознания"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 - в редакции приказа Генерального Прокурора РК от 10.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13263,701 +15146,767 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 3 к Правилам</w:t>
+              <w:t xml:space="preserve">Приложение 3 к </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">оказания государственной </w:t>
+              <w:t>Правилам оказания государственной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">услуги "Апостилирование </w:t>
+              <w:t>услуги "Апостилирование</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">официальных документов, </w:t>
+              <w:t>официальных документов,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">исходящих из органов </w:t>
+              <w:t>исходящих из органов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>прокуратуры, органов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>следствия и дознания"</w:t>
             </w:r>
-          </w:p>
-[...62 lines deleted...]
-              <w:t>Форма</w:t>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>форма</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_______________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_______________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(фамилия, имя, отчество</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(при его наличии)) либо наименование</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организации услугополучателя)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_______________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_______________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(адрес услугополучателя)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...103 lines deleted...]
-    <w:bookmarkStart w:name="z676" w:id="129"/>
+    <w:bookmarkStart w:name="z676" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Расписка об отказе в приеме документов на апостилирование официальных документов, исходящих из органов прокуратуры, органов следствия и дознания</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 3 - в редакции приказа Генерального Прокурора РК от 30.09.2022 </w:t>
+      Сноска. Приложение 3 - в редакции приказа Генерального Прокурора РК от 21.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 196</w:t>
+        <w:t>№ 65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Руководствуясь </w:t>
+      1. Руководствуясь </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 20 Закона Республики Казахстан от 15 апреля 2013 </w:t>
-[...305 lines deleted...]
-        <w:t xml:space="preserve">       "___" _________ 20__ год</w:t>
+        <w:t xml:space="preserve"> статьи 20 Закона Республики Казахстан "О </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">государственных и социально ответственных услугах", отдел №__ филиала Государственной </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>корпорации "Правительство для граждан" ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (указать адрес)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>отказывает в приеме документов на оказание государственной услуги _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (указать наименование государственной услуги в соответствии с реестром </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>государственных услуг)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ввиду представления Вами неполного пакета документов согласно списку, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">предусмотренному перечнем основных требований к оказанию государственной услуги и </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(или) документов с истекшим сроком действия, а именно:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       1) _______________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       2) _______________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       3) _______________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       2. Настоящая расписка составлена в 2 (двух) экземплярах по одному для каждой стороны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       3. Фамилия, имя, отчество (при его наличии) работника Государственной корпорации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       "Правительство для граждан" </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">___________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Телефон _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Получил: ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (фамилия, имя, отчество (при его наличии) /подпись услугополучателя)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "___" _________ 20__ год</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -14142,68 +16091,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z678" w:id="130"/>
+    <w:bookmarkStart w:name="z678" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Книга учета апостилированных документов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 4 - в редакции приказа Генерального Прокурора РК от 30.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15147,286 +17096,370 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Республики Казахстан </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 18 мая 2020 года № 64</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z235" w:id="131"/>
+    <w:bookmarkStart w:name="z235" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила оказания государственной услуги "Выдача архивных справок и/или копий архивных документов в пределах архивов Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан и его территориальных органов"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z236" w:id="132"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z236" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z237" w:id="133"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z237" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила оказания государственной услуги "Выдача архивных справок и/или копий архивных документов в пределах архивов Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан и его территориальных органов" (далее – Правила) разработаны в соответствии с </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="133"/>
+      1. Настоящие Правила оказания государственной услуги "Выдача архивных справок и/или копий архивных документов в пределах архивов Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан и его территориальных органов" (далее – Правила) разработаны в соответствии с подпунктом 1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон) и определяют порядок оказания государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Генерального Прокурора РК от 10.04.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 88</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Генерального Прокурора РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z238" w:id="134"/>
+    <w:bookmarkStart w:name="z238" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Государственная услуга "Выдача архивных справок и/или копий архивных документов в пределах архивов Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан и его территориальных органов" (далее – государственная услуга) оказывается Комитетом по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан и его территориальными органами (далее – услугодатель).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z239" w:id="135"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z239" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Государственная услуга оказывается физическим и (или) юридическим лицам (далее – услугополучатель) в электронной (частично автоматизированной) и (или) бумажной форме.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z240" w:id="136"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z240" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z241" w:id="137"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4 предусматривается в редакции приказа Генерального Прокурора РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Для получения государственной услуги услугополучатель подает услугодателю через веб-портал "электронного правительства" (далее – портал) либо через некоммерческое акционерное общество "Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация) заявление в форме согласно приложению 1 к настоящим Правилам с приложением документов, указанных в перечне основных требований к оказанию государственной услуги "Выдача архивных справок и/или копий архивных документов в пределах архивов Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан и его территориальных органов" (далее - Перечень основных требований к оказанию государственной услуги) согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15445,190 +17478,378 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z242" w:id="138"/>
+    <w:bookmarkStart w:name="z242" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Перечень основных требований к оказанию государственной услуги включает характеристики процесса, форму, содержание и результат оказания, а также иные сведения с учетом особенностей предоставления государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z243" w:id="139"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть вторая пункта 5 предусматривается в редакции приказа Генерального Прокурора РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сведения о документах, удостоверяющих личность, работник Государственной корпорации получает из соответствующих государственных информационных систем через шлюз "электронного правительства" (далее – ШЭП). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z244" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть третья пункта 5 предусматривается в редакции приказа Генерального Прокурора РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При отсутствии в информационных системах соответствующих сведений воспроизводит электронные копии документов, после чего возвращает оригиналы услугополучателю, и направляет в форме электронного документа (запрос услугополучателя), удостоверенного (подписанного) ЭЦП через ШЭП в автоматизированную информационную систему услугодателя (далее - АИС услугодателя) в день приема документов. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z245" w:id="141"/>
+    <w:bookmarkStart w:name="z245" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственная корпорация обеспечивает доставку документов услугодателю в день их приема.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z246" w:id="142"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z246" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При приеме документов через Государственную корпорацию услугополучателю выдается расписка о приеме соответствующих документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z247" w:id="143"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z247" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       День приема документов не входит в срок оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z248" w:id="144"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z248" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае представления услугополучателем неполного пакета документов согласно перечню, предусмотренному настоящими Правилами, документов с истекшим сроком действия, а также в случае установления недостоверности сведений документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них работник Государственной корпорации отказывает в приеме заявления и выдает расписку об отказе в приеме документов на выдачу архивных справок и/или копий архивных документов в пределах архивов Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан и его территориальных органов, по форме согласно приложению 3 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15647,536 +17868,742 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z249" w:id="145"/>
+    <w:bookmarkStart w:name="z249" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Услугополучатель при направлении запроса на лицо, которое не достигло шестнадцатилетнего возраста на 1 января 1940 года, указывает данные родителей запрашиваемого лица.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При соответствии пакета документов требованиям Перечня основных требований к оказанию государственной услуги услугодатель в течение 8 (восьми) рабочих дней осуществляет поиск запрашиваемой информации в неавтоматизированной (бумажной) картотеке учета лиц, направленных на спецпоселение, а также в АЦ услугодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Услугодатель в течение 1 (одного) рабочего дня формирует при обнаружении запрашиваемых сведений архивную справку и/или копию архивных документов в пределах архивов Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан и его территориальных органов (далее – архивная справка) в форме электронного документа согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам или на бумажном носителе согласно приложению 5 к настоящим Правилам согласно выбранного услугополучателем способа предоставления государственной услуги.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При наличии оснований для отказа в оказании государственной услуги услугодатель уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Уведомление о заслушивании направляется заранее, но не позднее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги. Заслушивание проводится не позднее 2 (двух) рабочих дней со дня уведомления услугополучателя.</w:t>
-[...107 lines deleted...]
-      Выдача результата осуществляется через выбранный услугополучателем филиал Государственной корпорации при предъявлении документа, удостоверяющего личность либо его представителем нотариально заверенной доверенности и документа, удостоверяющего личность.</w:t>
+      Уведомление о заслушивании направляется заранее, но не позднее, чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги. Заслушивание проводится не позднее 2 (двух) рабочих дней со дня уведомления услугополучателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По результатам заслушивания услугодатель направляет услугополучателю архивную справку либо мотивированный ответ об отказе в оказании государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугополучателю при обращении через портал в "личный кабинет" направляется информация о статусе рассмотрения запроса на оказание государственной услуги, а в случае оформления результата в бумажной форме уведомление с указанием места и даты получения результата.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Результат оказания государственной услуги либо мотивированный отказ в оказании государственной услуги направляется на портал и хранится в "личном кабинете" услугополучателя в форме электронного документа, подписанного ЭЦП уполномоченного лица услугодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае оформления результата в бумажной форме согласно приложению 5 к настоящим Правилам услугодатель обеспечивает его доставку в выбранный услугополучателем филиал Государственной корпорации не позднее, чем за сутки до истечения срока оказания государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выдача результата в бумажной форме осуществляется при предъявлении услугополучателем документа, удостоверяющего личность или цифровой документ из сервиса цифровых документов либо его представителем нотариально заверенной доверенности и документа, удостоверяющего личность.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции приказа Генерального Прокурора РК от 05.01.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 2</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции приказа Генерального Прокурора РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования); с изменением, внесенным приказом Генерального Прокурора РК от 30.09.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 196</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z254" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. По выбору услугополучателя государственная услуга оказывается по принципу "одного заявления" в совокупности с государственной услугой "Апостилирование официальных документов, исходящих из органов прокуратуры, органов следствия и дознания" согласно приложению 2 к настоящему приказу (далее – архивная справка с апостилем).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z255" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      За представление архивной справки с апостилем взимается государственная пошлина после получения от услугодателя уведомления о готовности архивной справки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z256" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для получения архивной справки с апостилем услугополучатели подают услугодателю через Государственную корпорацию заявление на апостилирование официальных документов, исходящих из органов прокуратуры, органов следствия и дознания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z257" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае подачи электронного запроса на получение государственной услуги по принципу "одного заявления" через портал услугополучатем на портале дополнительно выбираются наименование иностранного государства (страна предъявления результата услуги по принципу "одного заявления") и филиал Государственной корпорации для получения результата услуги по принципу "одного заявления" в бумажной форме.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z258" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок оказания государственных услуг, входящих в состав оказываемых по принципу "одного заявления" не превышает 13 (тринадцати) рабочих дней, из них:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z259" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      изготовление архивной справки - 8 (восемь) рабочих дней;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z260" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      изготовление архивной справки с апостилем -5 (пять) рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z261" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Результат оказания услуги по принципу "одного заявления" – архивная справка с апостилем в бумажной форме либо мотивированный ответ об отказе в ее оказании.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...160 lines deleted...]
-    <w:bookmarkStart w:name="z262" w:id="154"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 8 предусматривается в редакции приказа Генерального Прокурора РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. В случаях сбоя АИС услугодателя, отсутствия электронной связи или возникновения иных обстоятельств, препятствующих отправке сообщений, уполномоченное подразделение услугодателя, ответственное за сопровождение информационных систем и использование информационного-коммуникационных технологий (далее – ИКТ) незамедлительно не позднее чем через 1 (один) час с момента обнаружения возникновения технических сбоев принимает меры для выявления и устранения указанных причин (в рабочие дни с 9:00 до 18:30 часов).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z263" w:id="155"/>
+    <w:bookmarkStart w:name="z263" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Каждый случай, приводящий к задержке отправки сообщений более 1 (одного) часа, фиксируется ответственным исполнителем за сопровождение информационных систем и использование ИКТ уполномоченного подразделения услугодателя в специальном журнале. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z264" w:id="156"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 9 предусматривается в редакции приказа Генерального Прокурора РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг в порядке, установленном уполномоченным органом в сфере информатизации в соответствии с подпунктом 11) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель направляет информацию о внесенных изменениях и (или) дополнениях в Правила оператору информационно-коммуникационной инфраструктуры "электронного правительства", Государственную корпорацию и Единый контакт-центр.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -16213,88 +18640,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z265" w:id="157"/>
+    <w:bookmarkStart w:name="z265" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателей и (или) их должностных лиц, Государственной корпорации и (или) их работников по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z266" w:id="158"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z266" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Жалоба по вопросам оказания государственных услуг услугополучателем подается услугодателю, должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkEnd w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16341,50 +18768,136 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть шестая пункта 10 предусматривается в редакции приказа Генерального Прокурора РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба на действие (бездействие) работников Государственной корпорации при оказании им услуг подается на имя его руководителя либо в уполномоченный орган в сфере информатизации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -17213,128 +19726,204 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>контактный телефон:________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z409" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа Генерального Прокурора РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z409" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">        ЗАЯВЛЕНИЕ о выдаче архивных справок и/или копий архивных документов</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z543" w:id="160"/>
+        <w:t xml:space="preserve">       ЗАЯВЛЕНИЕ о выдаче архивных справок и/или копий архивных документов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z543" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции приказа и.о. Генерального Прокурора РК от 21.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 154</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z544" w:id="161"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z544" w:id="140"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу Вас выдать архивную справку, архивную копию или архивную выписку в</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkEnd w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>отношении меня, моих родственников, на которых требуется архивная справка:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -17518,64 +20107,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       спецпоселении и другие возможно имеющиеся сведения)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z545" w:id="162"/>
+      <w:bookmarkStart w:name="z545" w:id="141"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.____________________,____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkEnd w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (степень родства, фамилия, имя, отчество (при его наличии) национальность)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -17793,101 +20382,101 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       имя, отчество (при его наличии) услугополучателя             подпись</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z546" w:id="163"/>
+      <w:bookmarkStart w:name="z546" w:id="142"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Номер телефона услугополучателя:_____________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkEnd w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"___"________20____года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z547" w:id="164"/>
+      <w:bookmarkStart w:name="z547" w:id="143"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: фамилия, имя и отчество (при его наличии), дата и место рождения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkEnd w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заполняется печатными буквами, при заполнении заявления в обязательном порядке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -18091,68 +20680,144 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и его территориальных органов"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z679" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа Генерального Прокурора РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z679" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Выдача архивных справок и/или копий архивных документов в пределах архивов Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан и его территориальных органов"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkEnd w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 - в редакции приказа Генерального Прокурора РК от 10.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19690,70 +22355,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z59" w:id="166"/>
+          <w:bookmarkStart w:name="z59" w:id="145"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 При отказе в оказании государственной услуги услугодатель направляет услугополучателю ответ с указанием причин отказа:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="166"/>
+          <w:bookmarkEnd w:id="145"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -20044,735 +22709,805 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 3 к Правилам</w:t>
+              <w:t>Приложение 3</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">оказания государственной </w:t>
+              <w:t>к Правилам оказания</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">услуги "Выдача архивных </w:t>
+              <w:t>государственной услуги</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">справок и/или копий архивных </w:t>
+              <w:t>"Выдача архивных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">документов в пределах архивов </w:t>
+              <w:t>справок и/или копий архивных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Комитета по правовой </w:t>
+              <w:t>документов в пределах архивов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">статистике и специальным </w:t>
+              <w:t>Комитета по правовой</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">учетам Генеральной </w:t>
+              <w:t>статистике и специальным</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">прокуратуры Республики </w:t>
+              <w:t>учетам Генеральной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>прокуратуры Республики</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Казахстан и его</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>территориальных органов"</w:t>
             </w:r>
-          </w:p>
-[...62 lines deleted...]
-              <w:t>Форма</w:t>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>форма</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(фамилия, имя, отчество</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(при его наличии)) либо наименование</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организации услугополучателя)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(адрес услугополучателя)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...102 lines deleted...]
-    <w:bookmarkStart w:name="z681" w:id="167"/>
+    <w:bookmarkStart w:name="z681" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Расписка об отказе в приеме документов на выдачу архивных справок и/или копий архивных документов в пределах архивов Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан и его территориальных органов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkEnd w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 3 - в редакции приказа Генерального Прокурора РК от 30.09.2022 </w:t>
+      Сноска. Приложение 3 - в редакции приказа Генерального Прокурора РК от 21.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 196</w:t>
+        <w:t>№ 65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Руководствуясь </w:t>
+      1. Руководствуясь </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 20 Закона Республики Казахстан от 15 апреля 2013 </w:t>
-[...271 lines deleted...]
-        <w:t xml:space="preserve">       Получил: фамилия, имя, отчество (при его наличии)/подпись услугополучателя</w:t>
+        <w:t xml:space="preserve"> статьи 20 Закона Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "О государственных и социально ответственных услугах", отдел №__ филиала </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Государственной корпорации "Правительство для граждан" ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (указать адрес)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>отказывает в приеме документов на оказание государственной услуги ______</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(указать наименование государственной услуги в соответствии с реестром </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>государственных услуг)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ввиду представления Вами неполного пакета документов согласно списку, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">предусмотренному перечнем основных требований к оказанию государственной </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>услуги и (или) документов с истекшим сроком действия, а именно:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       1) ____________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       2) ____________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       3) ____________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       2. Настоящая расписка составлена в 2 (двух) экземплярах по одному для</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>каждой стороны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       3. Фамилия, имя, отчество (при его наличии) работника Государственной</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>корпорации "Правительство для граждан"_____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                           (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Телефон __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Получил: __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (фамилия, имя, отчество (при его наличии)/подпись услугополучателя)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       "___" _________ 20__ год</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -20853,105 +23588,2299 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 18 мая 2020 года № 64</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z321" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 4 предусматривается в редакции приказа Генерального Прокурора РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z321" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила оказания государственной услуги "Выдача сведений по учетам Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан о совершении лицом административного правонарушения"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z581" w:id="169"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z581" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 4 исключено приказом и.о. Генерального Прокурора РК от 25.12.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 161</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Приложение 5 </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">к Правилам оказания </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственной услуги</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Выдача архивных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>справок и/или копий архивных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>документов в пределах архивов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Комитета по правовой</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статистике и специальным</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>учетам Генеральной</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>прокуратуры Республики</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Казахстан и его</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>территориальных органов"</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        АРХИВТІК А Н Ы Қ Т А М А АРХИВНАЯ С П Р А В К А</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила дополнены приложением 5 приказом Генерального Прокурора РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(анықтаманың мазмұны/содержание справки)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Басшы____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Орындаушы_______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Исполнитель______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 4-1 к приказу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Генерального Прокурора</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 18 мая 2020 года № 64</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z583" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правила оказания государственной услуги "Выдача сведений о совершении лицом коррупционного преступления"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приказ дополнен приложением 4-1 в соответствии с приказом и.о. Генерального Прокурора РК от 21.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z584" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z585" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Настоящие Правила оказания государственной услуги "Выдача сведений о совершении лицом коррупционного преступления" (далее – Правила) разработаны в соответствии с подпунктом 1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон) и определяют порядок оказания государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Генерального Прокурора РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z586" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Государственная услуга "Выдача сведений о совершении лицом коррупционного преступления" (далее – государственная услуга) оказывается Комитетом по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан (далее – услугодатель).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z587" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Государственная услуга оказывается физическим и (или) юридическим лицам (далее – услугополучатель) в электронной форме.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z588" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4 предусматривается в редакции приказа Генерального Прокурора РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Для получения государственной услуги услугополучатель подает услугодателю через веб-портал "электронного правительства" (далее – портал) запрос о выдаче сведений о совершении лицом коррупционного преступления по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z590" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Перечень основных требований к оказанию государственной услуги включает характеристики процесса, форму, содержание и результат оказания, а также иные сведения с учетом особенностей предоставления государственной услуги, указанных в перечне основных требований к оказанию государственной услуги "Выдача сведений о совершении лицом коррупционного преступления" (далее - Перечень основных требований к оказанию государственной услуги) согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z689" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При обращении через портал услугополучателю в "личный кабинет" направляется информация о статусе рассмотрения запроса на оказание государственной услуги, а также уведомление с указанием даты и времени получения результата государственной услуги – выдача сведений о совершении лицом коррупционного преступления (далее - сведения) по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам либо уведомление со сведениями о наличии уголовного дела по коррупционным статьям, по которому не принято окончательное процессуальное решение по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z690" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Анкетные данные (фамилия, имя и отчество (при его наличии), дата (день, месяц, год) и место рождения) в сведениях отражаются согласно данным Государственной базы данных "Физические лица".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 5 - в редакции приказа Генерального Прокурора РК от 10.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z593" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть первая пункта 6 вводятся в действие с 12.07.2026 в соответствии с приказом Генерального Прокурора РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть вторая пункта 6 вводятся в действие с 12.07.2026 в соответствии с приказом Генерального Прокурора РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При установлении АЦ совпадений анкетных данных услугополучателя по идентификатору проверки АЦ услугодателем в течение 4 (четырех) рабочих дней проверяются (обрабатываются) данные АЦ, после чего в течение 1 (одного) рабочего дня оформляется результат оказания государственной услуги в форме электронного документа с использованием электронной цифровой подписи (далее – ЭЦП) уполномоченного лица услугодателя с одновременным направлением промежуточного ответа услугополучателю, где сообщается о том, что ответ на запрос будет направлен в течение 5 (пяти) рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В случае проведения дополнительной установочной проверки на предмет отнесения совершенного лицом преступления к категории коррупционных, услугополучателю в течение 4 (четырех) рабочих дней направляется промежуточный ответ по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, где сообщается о необходимости повторного обращения услугополучателя по истечении 20 (двадцати) рабочих дней с момента получения уведомления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При оказании государственной услуги предоставляются все имеющиеся в Комитете и его территориальных органах сведения о совершении лицом коррупционного преступления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При выдаче результата оказания государственной услуги погашение или снятие судимости не учитывается.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения выдаются независимо от региона обращения, по состоянию на день проверки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Результат оказания государственной услуги направляется на портал и хранится в "личном кабинете" услугополучателя в форме электронного документа, подписанного ЭЦП уполномоченного лица услугодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции приказа Генерального Прокурора РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z594" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7. Государственная услуга может оказываться физическим и юридическим лицам (далее – третьи лица) в отношении другого физического лица в электронной форме посредством портала, при условии его согласия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z599" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Третьими лицами через портал направляется запрос на получение услуги. Электронный запрос третьих лиц исполняется при условии согласия лица, в отношении которого запрашиваются сведения, предоставленного из "личного кабинета" на портале, а также посредством зарегистрированного на портале абонентского номера сотовой связи лица, путем передачи одноразового пароля или путем отправления короткого текстового сообщения в качестве ответа на уведомление портала.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z600" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Согласие (отказ) лица, в отношении которого запрашиваются сведения на оказание государственной услуги, направляется им в течение 2 (двух) часов с момента получения запроса. При получении согласия результат государственной услуги, сформированный посредством АЦ с использованием ЭЦП уполномоченного лица услугодателя, направляется в "личный кабинет" третьего лица.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 с изменениями, внесенными приказом Генерального Прокурора РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 8 предусматривается в редакции приказа Генерального Прокурора РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В случаях сбоя АИС услугодателя, отсутствия электронной связи или возникновения иных обстоятельств, препятствующих отправке сообщений, уполномоченное подразделение услугодателя, ответственное за сопровождение информационных систем и использование информационного-коммуникационных технологий (далее – ИКТ) незамедлительно не позднее чем через 1 (один) час с момента обнаружения технических сбоев принимает меры для выявления и устранения указанных причин (в рабочие дни с 9:00 до 18:30 часов).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z602" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Каждый случай, приводящий к задержке отправки сообщений более 1 (одного) часа, фиксируется ответственным исполнителем за сопровождение информационных систем и использование ИКТ уполномоченного подразделения услугодателя в специальном журнале.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 9 предусматривается в редакции приказа Генерального Прокурора РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг в порядке, установленном уполномоченным органом в сфере информатизации в соответствии с подпунктом 11) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 5 Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель направляет информацию о внесенных изменениях и (или) дополнениях в Правила оператору информационно-коммуникационной инфраструктуры "электронного правительства", Государственную корпорацию и Единый контакт-центр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 - в редакции приказа Генерального Прокурора РК от 30.09.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 196</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z604" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателя и (или) его должностных лиц по вопросам оказания государственных услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z605" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Жалоба по вопросам оказания государственных услуг услугополучателем подается услугодателю, должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z606" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z607" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не направляет жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет благоприятное решение, совершит действие, полностью удовлетворяющее требованиям, указанным в жалобе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z608" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жалоба услугополучателя в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 25 Закона подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z609" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z610" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -20988,1135 +25917,694 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 4-1 к приказу</w:t>
+              <w:t>Приложение 1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Генерального Прокурора</w:t>
+              <w:t>к Правилам оказания</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики Казахстан</w:t>
+              <w:t>государственной услуги</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от 18 мая 2020 года № 64</w:t>
+              <w:t>"Выдача сведений о совершении</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>лицом коррупционного преступления"</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от__________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (фамилия, имя, отчество (при</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>его наличии) либо наименование</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организации услугополучателя)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (адрес услугополучателя)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> данные удостоверения личности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (паспорта) № документа</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_____________ от _________,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>выданный_____________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>индивидуальный идентификационный</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">номер (бизнес-идентификационный </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>номер):_____________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>контактный телефон:_________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z583" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа Генерального Прокурора РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z613" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правила оказания государственной услуги "Выдача сведений о совершении лицом коррупционного преступления"</w:t>
+        <w:t xml:space="preserve">                                 З а п р о с</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       о выдаче сведений о совершении лицом коррупционного преступления</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...45 lines deleted...]
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      <w:bookmarkStart w:name="z614" w:id="171"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прошу Вас предоставить сведения о совершении лицом коррупционного</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z585" w:id="172"/>
-[...964 lines deleted...]
-    <w:bookmarkEnd w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">преступления ______________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        (фамилия, имя, отчество (при его наличии), дата рождения (день, месяц, год)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(при необходимости также указать прежние установочные данные в случае их перемены)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> индивидуальный идентификационный номер физического лица, на которое</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>запрашиваются сведения)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Согласен на использование сведений, составляющих охраняемую законом тайну,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>содержащихся в информационных системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________ ________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Фамилия, имя, отчество (при его наличии) услугополучателя подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"___"________20____года.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -22150,771 +26638,202 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1</w:t>
+              <w:t>Приложение 2 к Правилам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам оказания</w:t>
+              <w:t>оказания государственной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>государственной услуги</w:t>
+              <w:t>услуги "Выдача сведений о</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Выдача сведений о совершении</w:t>
+              <w:t>совершении лицом</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>лицом коррупционного преступления"</w:t>
-[...272 lines deleted...]
-              <w:t>____________________________</w:t>
+              <w:t>коррупционного преступления"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z613" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа Генерального Прокурора РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z682" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                 З а п р о с</w:t>
-[...370 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Выдача сведений о совершении лицом коррупционного преступления"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkEnd w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 - в редакции приказа Генерального Прокурора РК от 30.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -24528,76 +28447,152 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>форма</w:t>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z623" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 3 предусматривается в редакции приказа Генерального Прокурора РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z623" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkEnd w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="901700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:stretch>
@@ -24619,410 +28614,510 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z624" w:id="198"/>
+    <w:bookmarkStart w:name="z624" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ҚАЗАҚСТАН РЕСПУБЛИКАСЫ БАС ПРОКУРАТУРАСЫНЫҢ ҚҰҚЫҚТЫҚ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z625" w:id="199"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z625" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>СТАТИСТИКА ЖӘНЕ АРНАЙЫ ЕСЕПКЕ АЛУ ЖӨНІНДЕГІ КОМИТЕТІ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z626" w:id="200"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z626" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>КОМИТЕТ ПО ПРАВОВОЙ СТАТИСТИКЕ И СПЕЦИАЛЬНЫМ УЧЕТАМ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z627" w:id="201"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z627" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ГЕНЕРАЛЬНОЙ ПРОКУРАТУРЫ РЕСПУБЛИКИ КАЗАХСТАН</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z628" w:id="202"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z628" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       азаматтық қызметке,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z629" w:id="203"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z629" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       квазимемлекеттік сектор субъектілеріне жұмысқа тұру кезінде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z630" w:id="204"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z630" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>адамның сыбайлас жемқорлық қылмыс жасағаны туралы</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z631" w:id="205"/>
+        <w:t>адамның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сыбайлас</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жемқорлық</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қылмыс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жасағаны</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z631" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> М Ә Л І М Е Т</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z632" w:id="206"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z632" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>С В Е Д Е Н И Я</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z633" w:id="207"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z633" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о совершении лицом коррупционного преступления</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z634" w:id="208"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z634" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для поступлении на гражданскую службу,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z635" w:id="209"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z635" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на работу в субъекты квазигосударственного сектора</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z636" w:id="210"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z636" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________ (тегі, аты, әкесінің аты (ол болған кезде)/фамилия, имя, отчество (при его наличии) __________________________________________________________________ (туған күні /дата рождения) __________________________________________________________________ (туған жері / место рождения)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z637" w:id="211"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z637" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20___ жылғы "___"_________ жағдай бойынша мәліметтер жоқ / бар. по состоянию на "___" ________ 20__ года сведений не имеется / имеется.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkEnd w:id="187"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
@@ -25131,170 +29226,170 @@
               <w:t>ВНИМАНИЕ!!!</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан используются в соответствии с действующим законодательством.
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z641" w:id="212"/>
+    <w:bookmarkStart w:name="z641" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы құжат "Электрондық құжат және электрондық цифрлық қолтаңба туралы" Қазақстан Республикасы Заңының 7-бабының 1-тармағына сәйкес қағаз жеткізгіштегі құжатпен бiрдей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z642" w:id="213"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z642" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Данный документ согласно пункту 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "Об электронном документе и электронной цифровой подписи" равнозначен документу на бумажном носителе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z643" w:id="214"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z643" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электрондық құжаттың түпнұсқалығын Сіз egov.kz сайтынан, сондай-ақ "электрондық үкімет" веб-порталының мобильді қосымшасы арқылы тексере аласыз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z644" w:id="215"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z644" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Проверить подлинность электронного документа Вы можете на egov.kz, а также посредством мобильного приложения веб-портала "электронного правительства".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z645" w:id="216"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z645" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkEnd w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="914400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:stretch>
@@ -25316,90 +29411,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z646" w:id="217"/>
+    <w:bookmarkStart w:name="z646" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        штрих-код автоматтандырылған ақпараттық жүйесінен алынған жəне Қазақстан Республикасы Бас прокуратурасы Құқықтық статистика және арнайы есепке алу жөніндегі комитетінің құрылымдық бөлімшесі бастығының электрондық-цифрлық қолтаңбасымен қол қойылған деректерді қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z647" w:id="218"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z647" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       штрих-код содержит данные, полученные из автоматизированной информационной системы и подписанный электронно-цифровой подписью начальника структурного подразделения Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkEnd w:id="194"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -25515,62 +29610,148 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>коррупционного преступлениях</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Приложение 4 - в редакции приказа Генерального Прокурора РК от 10.04.2023 </w:t>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 4 предусматривается в редакции приказа Генерального Прокурора РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Приложение 4 - в редакции приказа Генерального Прокурора РК от 10.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 88</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
@@ -25625,70 +29806,70 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z697" w:id="219"/>
+    <w:bookmarkStart w:name="z697" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkEnd w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="1054100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:stretch>
@@ -25710,160 +29891,160 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z698" w:id="220"/>
+    <w:bookmarkStart w:name="z698" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ҚАЗАҚСТАН РЕСПУБЛИКАСЫ БАС ПРОКУРАТУРАСЫНЫҢ ҚҰҚЫҚТЫҚ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>СТАТИСТИКА ЖӘНЕ АРНАЙЫ ЕСЕПКЕ АЛУ ЖӨНІНДЕГІ КОМИТЕТІ КОМИТЕТ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z699" w:id="221"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z699" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПО ПРАВОВОЙ СТАТИСТИКЕ И СПЕЦИАЛЬНЫМ УЧЕТАМ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ГЕНЕРАЛЬНОЙ ПРОКУРАТУРЫ РЕСПУБЛИКИ КАЗАХСТАН</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z700" w:id="222"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z700" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Хабарлама</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Уведомление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z701" w:id="223"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z701" w:id="199"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkEnd w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(тегі, аты, әкесінің аты (ол болған кезде)/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -26223,64 +30404,64 @@
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан используются в соответствии с действующим законодательством.
 </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z707" w:id="224"/>
+      <w:bookmarkStart w:name="z707" w:id="200"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы құжат "Электрондық құжат және электрондық цифрлық қолтаңба туралы"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkEnd w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Заңының 7-бабының 1-тармағына сәйкес қағаз жеткізгіштегі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -26410,70 +30591,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Проверить подлинность электронного документа Вы можете на egov.kz, а также</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>посредством мобильного приложения веб-портала "электронного правительства".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z708" w:id="225"/>
+    <w:bookmarkStart w:name="z708" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkEnd w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="927100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9"/>
                     <a:stretch>
@@ -26501,64 +30682,64 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z709" w:id="226"/>
+      <w:bookmarkStart w:name="z709" w:id="202"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       штрих-код автоматтандырылған ақпараттық жүйесінен алынған жəне Қазақстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkEnd w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Республикасы Бас прокуратурасы Құқықтық статистика және арнайы есепке алу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -26788,484 +30969,484 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 18 мая 2020 года № 64</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z373" w:id="227"/>
+    <w:bookmarkStart w:name="z373" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Признать утратившими силу:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z374" w:id="228"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z374" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Генерального Прокурора Республики Казахстан от 27 июля 2015 года № 95 "Об утверждении стандартов государственных услуг" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 12055, опубликован 25 сентября 2015 года в информационно-правовой системе "Әділет");</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z375" w:id="229"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z375" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Генерального Прокурора Республики Казахстан от 29 февраля 2016 года № 37 "О внесении изменений в приказ Генерального Прокурора Республики Казахстан от 27 июля 2015 года № 95 "Об утверждении стандартов государственных услуг" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 13577, опубликован 18 апреля 2016 года в информационно-правовой системе "Әділет");</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z376" w:id="230"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z376" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Генерального Прокурора Республики Казахстан от 9 марта 2017 года № 23 "О внесении изменений в приказ Генерального Прокурора Республики Казахстан от 27 июля 2015 года № 95 "Об утверждении стандартов государственных услуг" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 14976, опубликован 7 апреля 2017 года в Эталонном контрольном банке нормативных правовых актов);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z377" w:id="231"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z377" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Генерального Прокурора Республики Казахстан от 9 марта 2017 года № 24 "Об утверждении стандарта государственной услуги "Выдача сведений по учетам Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан о совершении лицом административного правонарушения"" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 14977, опубликован 7 апреля 2017 года в Эталонном контрольном банке нормативных правовых актов);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z378" w:id="232"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z378" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Генерального Прокурора Республики Казахстан от 24 декабря 2018 года № 152 "О внесении изменений в приказ Генерального Прокурора Республики Казахстан от 27 июля 2015 года № 95 "Об утверждении стандартов государственных услуг" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 18023, опубликован 27 декабря 2018 года в Эталонном контрольном банке нормативных правовых актов);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z379" w:id="233"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z379" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Генерального Прокурора Республики Казахстан от 16 апреля 2019 года № 26 "О внесении изменений в приказ Генерального Прокурора Республики Казахстан от 27 июля 2015 года № 95 "Об утверждении стандартов государственных услуг" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 18536, опубликован 17 апреля 2019 года в Эталонном контрольном банке нормативных правовых актов);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z380" w:id="234"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z380" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Генерального Прокурора Республики Казахстан от 22 января 2019 года № 7 "Об утверждении регламентов государственных услуг, оказываемых Комитетом по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан и его территориальными органами" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 18232, опубликован 29 января 2019 года в Эталонном контрольном банке нормативных правовых актов);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z381" w:id="235"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z381" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Генерального Прокурора Республики Казахстан от 16 апреля 2019 года № 27 "О внесении изменения в приказ Генерального Прокурора Республики Казахстан от 9 марта 2017 года № 24 "Об утверждении стандарта государственной услуги "Выдача сведений по учетам Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан о совершении лицом административного правонарушения"" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 18537, опубликован 17 апреля 2019 года в Эталонном контрольном банке нормативных правовых актов);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z382" w:id="236"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z382" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Генерального Прокурора Республики Казахстан от 24 мая 2019 года № 44 "О внесении изменений в приказ Генерального Прокурора Республики Казахстан от 22 января 2019 года № 7 "Об утверждении регламентов государственных услуг, оказываемых Комитетом по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан и его территориальными органами" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 18730, опубликован 28 мая 2019 года в Эталонном контрольном банке нормативных правовых актов).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkEnd w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -27591,31 +31772,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>