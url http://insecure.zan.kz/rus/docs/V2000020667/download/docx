--- v0 (2025-11-29)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7b23f66" w14:textId="7b23f66">
+    <w:p w14:paraId="d5e048a" w14:textId="d5e048a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -132,130 +132,130 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> пункта 1 статьи 11 Конституционного закона Республики Казахстан "О государственных символах Республики Казахстан" и </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" </w:t>
+        <w:t xml:space="preserve"> пункта 1 статьи 11 Конституционного закона Республики Казахстан "О государственных символах Республики Казахстан" и подпунктом 1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа и.о. Министра торговли и интеграции РК от 19.03.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции приказа Министра торговли и интеграции РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -882,120 +882,120 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила по оказанию государственной услуги "Выдача лицензии на осуществление деятельности по изготовлению Государственного флага Республики Казахстан и Государственного герба Республики Казахстан" (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> пункта 1 статьи 11 Конституционного закона Республики Казахстан "О государственных символах Республики Казахстан", </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" и определяют порядок выдачи лицензии на осуществление деятельности по изготовлению Государственного флага Республики Казахстан и Государственного герба Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> пункта 1 статьи 11 Конституционного закона Республики Казахстан "О государственных символах Республики Казахстан", подпунктом 1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах" и определяют порядок выдачи лицензии на осуществление деятельности по изготовлению Государственного флага Республики Казахстан и Государственного герба Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа и.о. Министра торговли и интеграции РК от 19.03.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа Министра торговли и интеграции РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1008,248 +1008,530 @@
         <w:t>
       2. В настоящих Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) лицензия - разрешение первой категории, выдаваемое лицензиаром физическому или юридическому лицу на осуществление лицензируемого вида деятельности либо подвида лицензируемого вида деятельности, связанного с высоким уровнем опасности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 2) предусматривается в редакции приказа Министра торговли и интеграции РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) веб-портал "электронного правительства" www.egov.kz (далее – Портал) – информационная система, представляющая собой единое окно доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, и к государственным услугам, услугам по выдаче технических условий на подключение к сетям субъектов естественных монополий и услугам субъектов квазигосударственного сектора, оказываемым в электронной форме;</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 3) предусматривается в редакции приказа Министра торговли и интеграции РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) платежный шлюз "электронного правительства" (далее – ПШЭП) – информационная система, автоматизирующая процессы передачи информации о проведении платежей в рамках оказания возмездных услуг, оказываемых в электронной форме;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       4) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
-[...15 lines deleted...]
-      3) платежный шлюз "электронного правительства" (далее – ПШЭП) – информационная система, автоматизирующая процессы передачи информации о проведении платежей в рамках оказания возмездных услуг, оказываемых в электронной форме;</w:t>
+    <w:bookmarkStart w:name="z23" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
-[...15 lines deleted...]
-       4) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
+    <w:bookmarkStart w:name="z24" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Государственная услуга "Выдача лицензии на осуществление деятельности по изготовлению Государственного флага Республики Казахстан и Государственного герба Республики Казахстан" (далее – государственная услуга) оказывается Комитетом технического регулирования и метрологии Министерства торговли и интеграции Республики Казахстан (далее – услугодатель) согласно настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:bookmarkStart w:name="z25" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Правила распространяются на физических и юридических лиц, осуществляющих деятельность по изготовлению Государственного флага Республики Казахстан и Государственного герба Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...47 lines deleted...]
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 5 предусматривается в редакции приказа Министра торговли и интеграции РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Для получения государственной услуги физическое или юридическое лицо (далее – услугополучатель) направляет услугодателю через веб-портал "электронного правительства" www.egov.kz (далее – Портал) заполняя сведения по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Перечень основных требований к оказанию государственной услуги приведен в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1267,151 +1549,227 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 7 предусматривается в редакции приказа Министра торговли и интеграции РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Сведения о документах, удостоверяющих личность, о государственной регистрации (перерегистрации) юридического лица, о государственной регистрации в качестве индивидуального предпринимателя, об оплате лицензионного сбора, о лицензии услугодатель получает из соответствующих государственных информационных систем через ПШЭП. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z29" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. При подаче услугополучателем всех необходимых документов через портал – в "личном кабинете" услугополучателя отображается статус о принятии запроса для оказания государственной услуги с указанием даты получения результата государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z30" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Услугодатель в день поступления электронного запроса осуществляет его прием и регистрацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z31" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием электронного запроса и выдача результата оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z32" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Услугодатель в течение 1 (одного) рабочего дня с момента регистрации электронного запроса проверяет полноту представленных документов и (или) сведений.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае предоставления услугополучателем полного пакета документов и (или) сведений, территориальное подразделение услугодателя в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1488,90 +1846,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. При подаче услугополучателем неполного пакета документов согласно перечню, и (или) документов с истекшим сроком действия услугодатель в течение 1 (одного) рабочего дня отказывает в дальнейшем рассмотрении заявления и направляется уведомление в "личный кабинет" услугополучателя в форме электронного документа, подписанного ЭЦП уполномоченного лица услугодателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z35" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Срок оказания государственной услуги при выдаче лицензии и при переоформлении лицензии составляет 7 (семь) рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Результат государственной услуги направляется в "личный кабинет" в форме электронного документа, удостоверенного ЭЦП уполномоченного лица услугодателя.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -1608,516 +1966,686 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z88" w:id="28"/>
+    <w:bookmarkStart w:name="z88" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12-1. В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан (далее – АППК РК) до принятия решения об отказе в оказании государственной услуги услугодатель не позднее 3 (трех) рабочих дней до окончания срока рассмотрения государственнной услуги направляет услуполучателю предварительное решение.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугополучатель представляет или высказывает возражение к предварительному решению услугодателя в срок не позднее 2 (двух) рабочих дней со дня его получения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 12-1 в соответствии с приказом Министра торговли и интеграции РК от 04.11.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 583-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Услугодатель отказывает в оказании государственной услуги по основаниям, указанным в пункте 9 Перечня основных требований к оказанию государственной услуги "Выдача лицензии на осуществление деятельности по изготовлению Государственного флага Республики Казахстан и Государственного герба Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 - в редакции приказа и.о. Министра торговли и интеграции РК от 19.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 14 предусматривается в редакции приказа Министра торговли и интеграции РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Услугодатель обеспечивает внесение данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги в порядке, установленном уполномоченным органом в сфере информатизации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При оказании государственной услуги посредством государственной информационной системы разрешений и уведомлений, данные о стадии ее оказания поступают в автоматическом режиме в информационную систему мониторинга оказания государственных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 15 предусматривается в редакции приказа Министра торговли и интеграции РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. В случае сбоя информационной системы услугодатель незамедлительно с момента обнаружения возникновения технических сбоев уведомляет оператора информационно-коммуникационной инфраструктуры "электронного правительства" посредством направления запроса в единую службу поддержки по электронной почте sd@nitec.kz с обязательным предоставлением информации по наименованию государственной услуги, номера и кода административного документа заявления или уникальный идентификационный номер заявления, номера и кода административного документа, или уникальный идентификационный номер разрешительного документа, индивидуальный идентификационный номер/бизнес идентификационный номер услугополучателя, с приложением пошаговых скриншотов с момента авторизации до момента возникновения ошибки с указанием точного времени ошибки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателя и (или) его должностных лиц, по вопросам оказания государственных услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z48" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Для обжалования решений, действий (бездействий) услугодателя и (или) его должностных лиц по вопросам оказания государственных услуг жалоба подается не позднее 3 (трех) месяцев со дня, когда услугополучателю стало известно о принятии административного акта или совершении действий (бездействий) услугодателем:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Услугополучатель представляет или высказывает возражение к предварительному решению услугодателя в срок не позднее 2 (двух) рабочих дней со дня его получения.</w:t>
-[...80 lines deleted...]
-      13. Услугодатель отказывает в оказании государственной услуги по основаниям, указанным в пункте 9 Перечня основных требований к оказанию государственной услуги "Выдача лицензии на осуществление деятельности по изготовлению Государственного флага Республики Казахстан и Государственного герба Республики Казахстан".</w:t>
+      в орган, рассматривающий жалобу (вышестоящий административный орган и (или) должностное лицо);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на имя руководства услугодателя, непосредственно оказывающего государственную услугу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба услугополучателя в соответствии с пунктом 2 статьи 25 Закона подлежит рассмотрению:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      услугодателем, непосредственно оказывающим государственную услугу в течение 5 (пяти) рабочих дней со дня ее регистрации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уполномоченным органом по оценке и контролю за качеством оказания государственных услуг в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок рассмотрения жалобы услугодателем, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг в соответствии с пунктом 4 статьи 25 Закона продлевается не более чем на 10 (десять) рабочих дней в случаях необходимости:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z89" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) проведения дополнительного изучения или проверки по жалобе либо проверки с выездом на место;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:p>
-[...77 lines deleted...]
-      14. Услугодатель обеспечивает внесение данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги в порядке, установленном уполномоченным органом в сфере информатизации.</w:t>
+    <w:bookmarkStart w:name="z90" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) получения дополнительной информации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z45" w:id="31"/>
-[...242 lines deleted...]
-    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае продления срока рассмотрения жалобы должностное лицо, наделенное полномочиями по рассмотрению жалоб, в течение 3 (трех) рабочих дней с момента продления срока рассмотрения жалобы сообщает в электронной форме (при подаче жалобы в электронном виде) заявителю, подавшему жалобу, о продлении срока рассмотрения жалобы с указанием причин продления.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2210,90 +2738,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="37"/>
+    <w:bookmarkStart w:name="z51" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. В случае несогласия с решением органа, рассматривающего жалобу, услугополучатель обращается в другой орган, рассматривающий жалобу или в суд в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 100 АППК РК.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2512,243 +3040,236 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Государственного герба</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z92" w:id="38"/>
+    <w:bookmarkStart w:name="z92" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Форма сведений о соответствии квалификационным требованиям</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>для осуществления деятельности по изготовлению Государственного Флага</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Республики Казахстан и Государственного Герба Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z93" w:id="39"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции приказа Министра торговли и интеграции РК от 04.11.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 583-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-[...27 lines deleted...]
-    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z93" w:id="33"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Наличие документов по стандартизации:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>наименование стандарта _________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>номер стандарта ________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2.*Наличие производственной технологической базы_________________</w:t>
-[...33 lines deleted...]
-        <w:t>4. Наименование средства измерения и контроля наличия атласа цветов</w:t>
+        <w:t>
+      2.*Наличие производственной технологической базы_________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. *Наименование технологического оборудования___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Наименование средства измерения и контроля наличия атласа цветов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2789,51 +3310,52 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>органов, выдавших сертификаты, срок использования сертификата)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>5. Сертификаты о поверке или метрологической аттестации, номер сертификата</w:t>
+        <w:t>
+      5. Сертификаты о поверке или метрологической аттестации, номер сертификата</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>о поверке/метрологической аттестации ______________ дата выдачи сертификата</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2874,51 +3396,52 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>6. Наличие мастер модели каждого производимого типоразмера Государственного</w:t>
+        <w:t>
+      6. Наличие мастер модели каждого производимого типоразмера Государственного</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Герба Республики Казахстан с приложением положительного результата испытания</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2979,51 +3502,52 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>лаборатории_______________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>7. Наличие производственного эталонного образца каждого производимого</w:t>
+        <w:t>
+      7. Наличие производственного эталонного образца каждого производимого</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>типоразмера Государственного Герба Республики Казахстан с приложением</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -3064,135 +3588,144 @@
         </w:rPr>
         <w:t>"Государственный Герб Республики Казахстан. Технические условия"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>от аккредитованной испытательной лаборатории______</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">8. Исключен приказом и.о. Заместителя Премьер-Министра - Министра торговли и интеграции РК от 30.03.2023 </w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8. Исключен приказом и.о. Заместителя Премьер-Министра - Министра торговли и интеграции РК от 30.03.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 124-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дня его первого официального опубликованию).</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z94" w:id="40"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z94" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-[...31 lines deleted...]
-        <w:t>технологического оборудования, то указывается договор аренды</w:t>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      *В случае если заявитель не является собственником производственного помещения, технологического оборудования, то указывается договор аренды</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3338,68 +3871,144 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 18 мая 2020 года № 166-НҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z71" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В приложении 2 предусматривается изменение приказом Министра торговли и интеграции РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z71" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Выдача лицензии на осуществление деятельности по изготовлению Государственного флага Республики Казахстан и Государственного герба Республики Казахстан"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 с изменениями, внесенными приказами Министра торговли и интеграции РК от 04.11.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3999,90 +4608,90 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Результат оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z72" w:id="42"/>
+          <w:bookmarkStart w:name="z72" w:id="36"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
  Результат оказания государственной услуги – лицензия, переоформление лицензии для изготовления Государственного Флага Республики Казахстан и Государственного Герба Республики Казахстан, либо мотивированный ответ об отказе в оказании государственной услуги в случаях и по основаниям, предусмотренным </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>пунктом 10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> настоящего Правила государственной услуги.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="42"/>
+          <w:bookmarkEnd w:id="36"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4926,70 +5535,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z85" w:id="43"/>
+          <w:bookmarkStart w:name="z85" w:id="37"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) Адреса мест оказания государственной услуги размещены на интернет-ресурсе портала: www.egov.kz.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="43"/>
+          <w:bookmarkEnd w:id="37"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -5093,55 +5702,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5467,31 +6076,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>