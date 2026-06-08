--- v0 (2025-10-13)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="54e3f7f" w14:textId="54e3f7f">
+    <w:p w14:paraId="7c057f2" w14:textId="7c057f2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -121,50 +121,98 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Заголовок - в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 233/НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -187,74 +235,146 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В соответствии с </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан от 26 декабря 2019 года "Об охране и использовании объектов историко-культурного наследия" ПРИКАЗЫВАЮ:</w:t>
+      В соответствии с подпунктом 23) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">статьи 10 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Закона Республики Казахстан "Об охране и использовании объектов историко-культурного наследия" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 233/НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Утвердить:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -945,50 +1065,88 @@
               </w:rPr>
               <w:t>от 19 мая 2020 года № 132</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Квалификационные требования и условия, предъявляемые при лицензировании деятельности по осуществлению научно-реставрационных работ на памятниках истории и культуры и  перечень документов, подтверждающих соответствие им</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Порядковые номера 1 и 2 - в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 233/НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -1248,86 +1406,66 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z21" w:id="14"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наличие не менее одного специалиста-реставратора со средним техническим и профессиональным образованием (реставрация) со стажем работы не менее пяти лет или научного работника по соответствующей специальности (архитектура) со стажем работы не менее пяти лет и ученой степенью в данной области или со степенями магистра, доктора по профилю, доктора философии (PhD).</w:t>
-[...18 lines deleted...]
-Научный работник или специалист-реставратор, работающий в организации, имеющей лицензию на деятельность по осуществлению научно-реставрационных работ на памятниках истории и культуры, не может быть заявлен другой организацией в процессе подачи заявления для получения лицензии на указанные подвиды деятельности</w:t>
+Наличие не менее одного специалиста-реставратора со средним техническим и профессиональным образованием (реставрация) со стажем работы не менее пяти лет или научного работника по соответствующей специальности (архитектура) со стажем работы не менее пяти лет и ученой степенью в данной области или степенями магистра, доктора по профилю, доктора философии (PhD). Научный работник или специалист-реставратор, работающий в организации, имеющей лицензию на деятельность по осуществлению научно-реставрационных работ на памятниках истории и культуры, не может быть заявлен другой организацией в процессе подачи заявления для получения лицензии на указанный вид деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1339,51 +1477,51 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сведения о соответствии квалификационным требованиям и условиям по форме согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приложению 1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> к настоящим Квалификационным требованиям и условиям, предъявляемым при лицензировании деятельности по осуществлению научно-реставрационных работ на памятниках истории и культуры (далее – Квалификационные требования) и перечню документов, подтверждающих соответствие им </w:t>
+              <w:t xml:space="preserve"> к настоящим Квалификационным требованиям и условиям, предъявляемым при лицензировании деятельности по осуществлению археологических работ (далее – Квалификационные требования) и перечню документов, подтверждающих соответствие им</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1401,114 +1539,114 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z22" w:id="15"/>
+          <w:bookmarkStart w:name="z13" w:id="14"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наличие специализированного оборудования по осуществлению научно-реставрационных работ на памятниках истории и культуры:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="15"/>
+          <w:bookmarkEnd w:id="14"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) минимальная материально-техническая оснащенность на праве собственности (хозяйственного ведения или оперативного управления) и (или) аренды;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) компьютерная техника с программным обеспечением для выполнения расчетов, разработки, составления и оформления графических и проектных материалов, необходимых для заявленного подвида лицензируемого вида деятельности</w:t>
+2) компьютерная техника с программным обеспечением для выполнения расчетов, разработки, составления и оформления графических и проектных материалов, необходимых для заявленного лицензируемого вида деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1603,727 +1741,862 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Приложение 1 </w:t>
+              <w:t>Приложение 1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Квалификационным требованиям и условиям,</w:t>
+              <w:t xml:space="preserve">к Квалификационным </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">предъявляемые при лицензировании </w:t>
+              <w:t xml:space="preserve">требованиям и условиям, </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>деятельности по осуществлению</w:t>
+              <w:t xml:space="preserve">предъявляемые при </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>научно-реставрационных работ</w:t>
+              <w:t xml:space="preserve">лицензировании деятельности </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>на памятниках истории и</w:t>
+              <w:t>по осуществлению научно-</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">культуры и перечню документов, </w:t>
+              <w:t xml:space="preserve">реставрационных работ на </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">памятниках истории и культуры </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">и перечню документов, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>подтверждающих соответствие им</w:t>
             </w:r>
-          </w:p>
-[...62 lines deleted...]
-              <w:t>форма</w:t>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>форма </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z26" w:id="16"/>
+    <w:bookmarkStart w:name="z34" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">              Сведения о соответствии квалификационным требованиям и условиям</w:t>
+        <w:t xml:space="preserve"> Сведения о соответствии квалификационным требованиям и условиям</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 - в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 233/НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z35" w:id="16"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сведения о специалисте-реставраторе или научном работнике, </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z27" w:id="17"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z28" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">подтверждающие соответствие квалификационным требованиям и условиям, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">предъявляемым при лицензировании деятельности по осуществлению </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>научно-реставрационных работ на памятниках истории и культуры.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Данные о специалисте-реставраторе или научном работнике:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z37" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) фамилия, имя, отчество (при его наличии)_______________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z29" w:id="19"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z30" w:id="20"/>
+    <w:bookmarkStart w:name="z38" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ученая степень, специализация и квалификация __________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z31" w:id="21"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z39" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) номер, дата выдачи диплома об образовании _____________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z32" w:id="22"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z40" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) наименование учебного заведения, выдавшего диплом _____________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z41" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) место работы ________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z33" w:id="23"/>
+    <w:bookmarkStart w:name="z42" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) место работы _______________________________________________</w:t>
+      6) занимаемая должность ________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z34" w:id="24"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z43" w:id="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) номер и дата приказа о принятии на работу или индивидуального </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>трудового договора ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z44" w:id="25"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) занимаемая должность _______________________________________</w:t>
-[...19 lines deleted...]
-      7) номер и дата приказа о принятии на работу или индивидуального трудового договора ______________________________________________</w:t>
+      8) стаж работы в сфере научно-реставрационных работ на памятниках истории</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z36" w:id="26"/>
-[...15 lines deleted...]
-      8) стаж работы в сфере научно-реставрационных работ на памятниках истории и культуры ____________________________________.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и культуры _____________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z45" w:id="26"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Информация о проектах в сфере научно-реставрационных работ памятников </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z37" w:id="27"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z38" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>истории и культуры:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) наименование проекта _______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z39" w:id="29"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z47" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) договор на оказание услуг и работ______________________________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
-        <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z40" w:id="30"/>
+          <w:bookmarkStart w:name="z48" w:id="29"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Руководитель ____________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="30"/>
+          <w:bookmarkEnd w:id="29"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(наименование юридического лица или индивидуального предпринимателя,</w:t>
+              <w:t>(наименование юридического лица или</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- фамилия, имя, отчество (при наличии)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>индивидуального предпринимателя,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фамилия, имя, отчество (при его наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z42" w:id="31"/>
-[...34 lines deleted...]
-(подпись)</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+_________________ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(подпись)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата заполнения: "___" _____ 20_года</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Место для печати</w:t>
+              <w:t xml:space="preserve">
+Место для печати </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -2348,635 +2621,783 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...106 lines deleted...]
-          </w:p>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>форма</w:t>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 2</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">к Квалификационным </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">требованиям и условиям, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">предъявляемые при </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">лицензировании деятельности </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по осуществлению научно-</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">реставрационных работ на </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">памятниках истории и культуры </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">и перечню документов, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подтверждающих соответствие им</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>форма </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z45" w:id="32"/>
+    <w:bookmarkStart w:name="z52" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Сведения о соответствии квалификационным требованиям и условиям</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 - в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 233/НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z53" w:id="31"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сведения об имеющихся специализированных оборудованиях, подтверждающие соответствие квалификационным требованиям и условиям, предъявляемым при лицензировании деятельности по осуществлению научно-реставрационных работ на памятниках истории и культуры:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z47" w:id="34"/>
+      Сведения об имеющихся специализированных оборудованиях, подтверждающие</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> соответствие квалификационным требованиям и условиям, предъявляемым при </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">лицензировании деятельности по осуществлению научно-реставрационных работ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>на памятниках истории и культуры:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) наименование и модель специализированного оборудования _________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z48" w:id="35"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z55" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) количество ___________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z49" w:id="36"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z56" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) характеристики (марки, мощности) _______________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z57" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) номер и дата договора купли/продажи/аренды специализированного оборудования _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z58" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) наименование юридического и (или) физического лица, с которым заключен договор _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:p>
-[...72 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
-        <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z52" w:id="39"/>
+          <w:bookmarkStart w:name="z59" w:id="37"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Руководитель ____________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="39"/>
+          <w:bookmarkEnd w:id="37"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(наименование юридического лица или индивидуального предпринимателя,</w:t>
+              <w:t>(наименование юридического лица или</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- фамилия, имя, отчество (при наличии)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>индивидуального предпринимателя,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фамилия, имя, отчество (при его наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z54" w:id="40"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 _________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="40"/>
-[...15 lines deleted...]
-(подпись)</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(подпись)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата заполнения: "___" _____ 20_года</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Место для печати</w:t>
+              <w:t xml:space="preserve">
+Место для печати </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -3060,104 +3481,124 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 19 мая 2020 года № 132</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z56" w:id="41"/>
+    <w:bookmarkStart w:name="z56" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Квалификационные требования и условия, предъявляемые при лицензировании деятельности по осуществлению  археологических работ и перечень документов, подтверждающих соответствие им</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Квалификационные требования с изменением, внесенным приказом и.о. Министра культуры и спорта РК от 30.03.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом Заместителя Премьер-Министра - Министра культуры и информации РК от 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 233/НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -3306,86 +3747,84 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z57" w:id="42"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наличие не менее одного научного работника с высшим образованием по соответствующей специальности (археология и этнология, история) со стажем работы не менее пяти лет и ученой степенью в данной области или степенями магистра, доктора по профилю, доктора философии (PhD).</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="42"/>
+Наличие не менее одного научного работника с высшим образованием по соответствующей специальности (археология и этнология, история) со стажем работы не менее пяти лет и ученой степенью в данной области или степенями доктора по профилю, доктора философии (PhD).</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Научный работник работающий в организации, имеющей лицензию на деятельность по осуществлению археологических работ, не может быть заявлен другой организацией в процессе подачи заявления для получения лицензии на указанные подвиды деятельности</w:t>
+Научный работник, работающий в организации, имеющей лицензию на деятельность по осуществлению археологических работ, не может быть заявлен другой организацией в процессе подачи заявления для получения лицензии на указанный вид деятельности.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3459,114 +3898,104 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z58" w:id="43"/>
+          <w:bookmarkStart w:name="z23" w:id="39"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наличие специализированного оборудования по осуществлению археологических работ:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="43"/>
+          <w:bookmarkEnd w:id="39"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>1) минимальная материально-техническая оснащенность на праве собственности (хозяйственного ведения или оперативного управления) и (или) аренды;</w:t>
+1) минимальная материально-техническая оснащенность на праве собственности (хозяйственного ведения или оперативного управления) и (или) аренды;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) компьютерная техника с программным обеспечением для выполнения работ, связанных с заявленным подвидом лицензируемого вида деятельности</w:t>
+2) компьютерная техника с программным обеспечением для выполнения работ, связанных с заявленным лицензируемым видом деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3759,754 +4188,838 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Приложение 1 </w:t>
+              <w:t>Приложение 1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Квалификационным требованиям и условиям,</w:t>
+              <w:t xml:space="preserve">к Квалификационным </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">предъявляемые при лицензировании </w:t>
+              <w:t xml:space="preserve">требованиям и условиям, </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>деятельности по осуществлению</w:t>
+              <w:t xml:space="preserve">предъявляемые при </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>археологических работ и</w:t>
+              <w:t xml:space="preserve">лицензировании деятельности </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>перечню документов,</w:t>
+              <w:t xml:space="preserve">по осуществлению </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">археологических работ и </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">перечню документов, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>подтверждающих соответствие им</w:t>
             </w:r>
-          </w:p>
-[...62 lines deleted...]
-              <w:t>форма</w:t>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>форма </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z62" w:id="44"/>
+    <w:bookmarkStart w:name="z63" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">              Сведения о соответствии квалификационным требованиям и условиям</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> Сведения о соответствии квалификационным требованиям и условиям</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 - в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 233/НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z64" w:id="41"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сведения о научном работнике, подтверждающие соответствие квалификационным требованиям и условиям, предъявляемым при лицензировании деятельности по осуществлению археологических работ.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z64" w:id="46"/>
+      Сведения о научном работнике, подтверждающие соответствие квалификационным</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> требованиям и условиям, предъявляемым при лицензировании деятельности по</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осуществлению археологических работ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z65" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Данные о научном работнике:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z66" w:id="43"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) фамилия, имя, отчество (при наличии) __________________________</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z66" w:id="48"/>
+      1) фамилия, имя, отчество (если оно указано в документе, удостоверяющим</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> личность) ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z67" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ученая степень, специализация и квалификация __________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z67" w:id="49"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z68" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) номер, дата выдачи диплома об образовании _____________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z68" w:id="50"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z69" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) наименование учебного заведения, выдавшего диплом _____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z69" w:id="51"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z70" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) стаж в сфере проведение археологических работ __________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z70" w:id="52"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z71" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) место работы ________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z71" w:id="53"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z72" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) занимаемая должность ________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z72" w:id="54"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z73" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) номер и дата приказа о принятии на работу или индивидуального</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z73" w:id="55"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z74" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трудового договора _______________________________________________</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z74" w:id="56"/>
+      трудового договора ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z75" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) стаж работы _______________________________________________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z75" w:id="57"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z76" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Информация о проектах в сфере археологических работ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z76" w:id="58"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z77" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Наименование проекта ________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z77" w:id="59"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z78" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Договор на оказание услуг и работ______________________________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
-        <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z78" w:id="60"/>
+          <w:bookmarkStart w:name="z79" w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Руководитель ____________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="60"/>
+          <w:bookmarkEnd w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(наименование юридического лица или индивидуального предпринимателя,</w:t>
+              <w:t>(наименование юридического лица или</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- фамилия, имя, отчество (при наличии)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>индивидуального предпринимателя,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фамилия, имя, отчество (при его наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z80" w:id="61"/>
-[...34 lines deleted...]
-(подпись)</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+_________________ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(подпись)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата заполнения: "___" _____ 20_года</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Место для печати</w:t>
+              <w:t xml:space="preserve">
+Место для печати </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4545,688 +5058,807 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Приложение 2 </w:t>
+              <w:t>Приложение 2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Квалификационным требованиям и условиям,</w:t>
+              <w:t xml:space="preserve">к Квалификационным </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">предъявляемые при лицензировании </w:t>
+              <w:t xml:space="preserve">требованиям и условиям, </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>деятельности по осуществлению</w:t>
+              <w:t xml:space="preserve">предъявляемые при </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>археологических работ и</w:t>
+              <w:t xml:space="preserve">лицензировании деятельности </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>перечню документов,</w:t>
+              <w:t xml:space="preserve">по осуществлению </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">археологических работ и </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">перечню документов, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>подтверждающих соответствие им</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>форма </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z83" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              Сведения о соответствии квалификационным требованиям и условиям</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 - в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 233/НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования)/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z84" w:id="58"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения об имеющихся специализированных оборудованиях, подтверждающие</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> соответствие квалификационным требованиям и условиям, предъявляемым при </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>лицензировании деятельности по осуществлению археологических работ:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z85" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) наименование и модель специализированного оборудования _________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z86" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) количество ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z87" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) характеристики (марки, мощности) ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z88" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) номер договора купли/продажи/аренды специализированного оборудования</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z89" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z90" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) наименование юридического и (или) физического лица, с которым заключен договор</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z91" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z92" w:id="66"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Руководитель ____________________</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="66"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(наименование юридического лица или</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>индивидуального предпринимателя,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фамилия, имя, отчество (при его наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (подпись)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата заполнения: "___" _____ 20_года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Место для печати</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(при наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
+          <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z83" w:id="62"/>
-[...433 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>