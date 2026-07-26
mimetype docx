--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7c057f2" w14:textId="7c057f2">
+    <w:p w14:paraId="df61bf7" w14:textId="df61bf7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -5810,55 +5810,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6184,31 +6184,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>