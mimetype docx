--- v0 (2025-11-10)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="eb63667" w14:textId="eb63667">
+    <w:p w14:paraId="3f05201" w14:textId="3f05201">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3032,162 +3032,116 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>находящимся за границей"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...15 lines deleted...]
-      </w:r>
+    <w:bookmarkStart w:name="z70" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>"Прием документов и препровождение их на изготовление паспортов гражданам Республики Казахстан, находящимся за границей"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">
+      Сноска. Перечень с изменениями, внесенными приказом Министра иностранных дел РК от 30.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
-[...17 lines deleted...]
-</w:t>
+        <w:t>№ 11-1-4/577</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      В перечень предусматривается изменение приказом Министра иностранных дел РК от 30.09.2025 </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
-      </w:r>
-[...26 lines deleted...]
-        <w:t>"Прием документов и препровождение их на изготовление паспортов гражданам Республики Казахстан, находящимся за границей"</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -3875,147 +3829,127 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Государственная услуга оказывается физическим лицам на платной основе по ставкам консульского сбора, в соответствии с </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> Республики Казахстан "О налогах и других обязательных платежах в бюджет (Налоговый кодекс)" и </w:t>
+Государственная услуга оказывается физическим лицам на платной основе по ставкам консульского сбора в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Налоговым кодексом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан и </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приказом</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Министра иностранных дел Республики Казахстан от 20 мая 2019 года № 11-1-4/227 "Об утверждении ставок консульского сбора за совершение консульских действий на территории иностранного государства" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 18702).</w:t>
+              <w:t xml:space="preserve"> Министра иностранных дел Республики Казахстан от 20 мая 2019 года № 11-1-4/227 "Об утверждении ставок консульского сбора за совершение консульских действий на территории иностранного государства" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 18702).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оплата консульского сбора осуществляется в наличной или безналичной форме через банки второго уровня или организации, осуществляющие отдельные виды банковских операций.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> Республики Казахстан "О налогах и других обязательных платежах в бюджет (Налоговый кодекс)".</w:t>
+              <w:t>
+Условия освобождения от уплаты консульского сбора регламентируется в соответствии с Налоговым кодексом Республики Казахстан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4617,52 +4551,72 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 При представлении услугополучателем неполного пакета документов согласно перечню, предусмотренному пунктом 8 настоящего перечня основных требований к оказанию государственной услуги, и (или) документов с истекшим сроком действия услугодатель отказывает в приеме заявления;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-3) отсутствие согласия услугополучателя, предоставляемого в соответствии со статьей 8 Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги;</w:t>
+              <w:t xml:space="preserve">
+3) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 4) отсутствие регистрации по месту жительства и месту временного пребывания (проживания) на территории Республики Казахстан для лиц указанных в подпункте 2), 3), 4), 5), 6) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -4911,55 +4865,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>