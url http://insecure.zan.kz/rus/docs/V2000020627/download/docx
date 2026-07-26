--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3f05201" w14:textId="3f05201">
+    <w:p w14:paraId="7034fc7" w14:textId="7034fc7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1159,51 +1159,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) членам семьи указанных лиц, проживающим вместе с ними;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) являющимся членами семьи иностранца, проживающего за пределами Республики Казахстан;</w:t>
+      6) являющимся членами семьи иностранного гражданина, проживающего за пределами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) родственникам персонала дипломатической службы, проживающим вместе с персоналом дипломатической службы за рубежом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
@@ -1223,50 +1223,112 @@
         <w:t>
       8) лицам, не способным к самообслуживанию в связи с преклонным возрастом (престарелые), и лицам, имеющим нарушение здоровья со стойким расстройством функций организма, ограничивающим их жизнедеятельность, а также лицам, осуществляющим уход за близкими родственниками, не способными к самообслуживанию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) задержанным или содержащимся под стражей, арестом, а также отбывающим наказание в пенитенциарных учреждениях на территории иностранного государства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным приказом Министра иностранных дел РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1301,211 +1363,209 @@
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и следующие документы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) свидетельство о рождении (при получении паспорта ребенком, не достигшего 16-летнего возраста) и документ, удостоверяющий личность одного из родителя, для подтверждения гражданства ребенка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
-[...15 lines deleted...]
-      Нотариально заверенное заявление-согласие от родителя иностранца на получение ребенком документов, удостоверяющих личность гражданина Республики Казахстан (в случае рождения ребенка за пределами Республики Казахстан и различном гражданстве родителей, один из которых к моменту рождения ребенка состоял в гражданстве Республики Казахстан, и оба родителя в это время имели постоянное место жительства вне пределов Республики Казахстан);</w:t>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нотариально заверенное заявление-согласие от родителя иностранного гражданина на получение ребенком документов, удостоверяющих личность гражданина Республики Казахстан (в случае рождения ребенка за пределами Республики Казахстан и различном гражданстве родителей, один из которых к моменту рождения ребенка состоял в гражданстве Республики Казахстан, и оба родителя в это время имели постоянное место жительства вне пределов Республики Казахстан);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) паспорт гражданина Республики Казахстан (при обмене паспорта);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) четыре цветные фотографии размером 3,5х4,5 сантиметров (фотографии должны соответствовать возрасту услугополучателя на момент оформления документа и выполнены строго в анфас на светлом фоне с нейтральным выражением лица и закрытым ртом, в которых лицо занимает около 75 % общей площади фотографии. Фотографии выполняются методом фотопечати с одного негатива на плотной фотобумаге. Не допускается использование изображений, изготовленных методом компьютерного сканирования, моделирования или ксерокопирования);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
-[...15 lines deleted...]
-      3) четыре цветные фотографии размером 3,5х4,5 сантиметров (фотографии должны соответствовать возрасту услугополучателя на момент оформления документа и выполнены строго в анфас на светлом фоне с нейтральным выражением лица и закрытым ртом, в которых лицо занимает около 75 % общей площади фотографии. Фотографии выполняются методом фотопечати с одного негатива на плотной фотобумаге. Не допускается использование изображений, изготовленных методом компьютерного сканирования, моделирования или ксерокопирования);</w:t>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) паспорт образца 1974 года (бывшего Союза Советских Социалистических Республик) при получении впервые паспорта гражданином Республики Казахстан (при подтверждении гражданства Республики Казахстан);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
-[...15 lines deleted...]
-      4) паспорт образца 1974 года (бывшего Союза Советских Социалистических Республик) при получении впервые паспорта гражданином Республики Казахстан (при подтверждении гражданства Республики Казахстан);</w:t>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) общезаграничный паспорт (бывшего Союза Советских Социалистических Республик) при получении впервые паспорта гражданином Республики Казахстан (при подтверждении гражданства Республики Казахстан);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
-[...15 lines deleted...]
-      5) общезаграничный паспорт (бывшего Союза Советских Социалистических Республик) при получении впервые паспорта гражданином Республики Казахстан (при подтверждении гражданства Республики Казахстан);</w:t>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) документ, подтверждающий факт постоянного проживания, обучения, работы за рубежом, семейного положения, нарушения здоровья со стойким расстройством функций организма, ограничивающим жизнедеятельность лица (оригинал и копия);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
-[...15 lines deleted...]
-      6) документ, подтверждающий факт постоянного проживания, обучения, работы за рубежом, семейного положения, нарушения здоровья со стойким расстройством функций организма, ограничивающим жизнедеятельность лица (оригинал и копия);</w:t>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) справка об отсутствии гражданства из компетентного органа страны пребывания, если возможность получения такой справки предусмотрена законодательством страны пребывания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
-[...15 lines deleted...]
-      7) справка об отсутствии гражданства из компетентного органа страны пребывания, если возможность получения такой справки предусмотрена законодательством страны пребывания;</w:t>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) документ, подтверждающий оплату консульского сбора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Документы, указанные в подпунктах 6) и 7) настоящего пункта, которые выданы или засвидетельствованы компетентным учреждением иностранного государства либо специально на то уполномоченным лицом в пределах его компетенции и по установленной форме скрепленные гербовой печатью иностранного государства, принимаются только после прохождения процедуры апостилирования либо легализации в соответствии с совместным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1520,629 +1580,691 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра юстиции Республики Казахстан от 4 ноября 2021 года № 950, Министра внутренних дел Республики Казахстан от 15 ноября 2021 года № 702, Министра финансов Республики Казахстан от 16 ноября 2021 года № 1182, Руководителя Департамента по обеспечению деятельности судов при Верховном Суде Республики Казахстан (аппарата Верховного Суда Республики Казахстан) от 16 ноября 2021 года № 30, Министра культуры и спорта Республики Казахстан от 24 ноября 2021 года № 363, исполняющего обязанности Генерального Прокурора Республики Казахстан от 24 ноября 2021 года № 155, Министра образования и науки Республики Казахстан от 29 ноября 2021 года № 574 и Министра обороны Республики Казахстан от 8 декабря 2021 года № 851 "Об утверждении Единых правил проставления апостиля" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 25789), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра иностранных дел Республики Казахстан от 6 декабря 2017 года № 11-1-2/576 "Об утверждении Правил легализации документов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 16116), если иное не предусмотрено международным договором, ратифицированным Республикой Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 с изменением, внесенным приказом Министра иностранных дел РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Перечень основных требований к оказанию государственной услуги, включающий характеристики процесса, форму, содержание и результат оказания, а также иные сведения с учетом особенностей предоставления государственной услуги содержится в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Общий срок оказания государственной услуги составляет девяносто календарных дней.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
-[...15 lines deleted...]
-      Общий срок оказания государственной услуги составляет девяносто календарных дней.</w:t>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Максимально допустимое время ожидания для сдачи пакета документов – 30 минут. Максимально допустимое время обслуживания услугополучателя – 10 минут.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
-[...15 lines deleted...]
-      Максимально допустимое время ожидания для сдачи пакета документов – 30 минут. Максимально допустимое время обслуживания услугополучателя – 10 минут.</w:t>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При подаче всех необходимых документов услугодателю, подтверждением принятия заявления на бумажном носителе является отметка на его копии с указанием даты его получения, фамилии, имени, отчества (при его наличии) лица, принявшего пакет документов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае представления услугополучателем неполного пакета документов согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункту 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил и (или) документов с истекшим сроком действия услугодатель отказывает в приеме заявления.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. При предоставлении полного пакета документов, услугодатель в течение трех календарных дней со дня подачи документов оформляет поступившие документы и готовит сопроводительное письмо в МВД РК и в Министерство иностранных дел Республики Казахстан (далее – МИД РК).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
-[...15 lines deleted...]
-      5. При предоставлении полного пакета документов, услугодатель в течение трех календарных дней со дня подачи документов оформляет поступившие документы и готовит сопроводительное письмо в МВД РК и в Министерство иностранных дел Республики Казахстан (далее – МИД РК).</w:t>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель в течение двух календарных дней формирует и упаковывает документы для направления в МИД РК по каналам дипломатической почты. Документы, поступившие от услугодателя в течение двадцати трех календарных дней в МИД РК, направляются в МВД РК в течение двух календарных дней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
-[...15 lines deleted...]
-      Услугодатель в течение двух календарных дней формирует и упаковывает документы для направления в МИД РК по каналам дипломатической почты. Документы, поступившие от услугодателя в течение двадцати трех календарных дней в МИД РК, направляются в МВД РК в течение двух календарных дней.</w:t>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МВД РК в течение тридцати календарных дней осуществляет проверку пакета документов и изготовление паспорта и направляет его в МИД РК.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
-[...15 lines deleted...]
-      МВД РК в течение тридцати календарных дней осуществляет проверку пакета документов и изготовление паспорта и направляет его в МИД РК.</w:t>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Поступившие от МВД РК документы в МИД РК в течение двадцати пяти календарных дней перенаправляются услугодателю.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
-[...15 lines deleted...]
-      Поступившие от МВД РК документы в МИД РК в течение двадцати пяти календарных дней перенаправляются услугодателю.</w:t>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель в течение пяти календарных дней после поступления документов информирует услугополучателя о готовности результата оказания государственной услуги. Паспорт гражданина Республики Казахстан выдается нарочно при личном обращении услугополучателя либо его законного представителя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
-[...15 lines deleted...]
-      Услугодатель в течение пяти календарных дней после поступления документов информирует услугополучателя о готовности результата оказания государственной услуги. Паспорт гражданина Республики Казахстан выдается нарочно при личном обращении услугополучателя либо его законного представителя.</w:t>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае выявления основания для отказа в оказании государственной услуги услугодатель информирует услугополучателя в течение двух календарных дней о предварительном решении об отказе в оказании государственной услуги, а также времени, дате и месте, способе проведения заслушивания для предоставления возможности услугополучателю выразить позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
-[...15 lines deleted...]
-      В случае выявления основания для отказа в оказании государственной услуги услугодатель информирует услугополучателя в течение двух календарных дней о предварительном решении об отказе в оказании государственной услуги, а также времени, дате и месте, способе проведения заслушивания для предоставления возможности услугополучателю выразить позицию по предварительному решению.</w:t>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уведомление о заслушивании направляется не менее чем за три рабочих дня до завершения срока оказания государственной услуги. Заслушивание проводится не позднее двух рабочих дней со дня уведомления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
-[...15 lines deleted...]
-      Уведомление о заслушивании направляется не менее чем за три рабочих дня до завершения срока оказания государственной услуги. Заслушивание проводится не позднее двух рабочих дней со дня уведомления.</w:t>
+    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По результатам заслушивания услугодатель повторно направляет протокол заслушивания в МВД либо отказывает в оказании государственной услуги.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:bookmarkStart w:name="z54" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Отказ в оказании государственной услуги осуществляется по основаниям, указанным в пункте 9 Перечня основных требований к оказанию государственной услуги. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z55" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. В соответствии с подпунктом 11) пункта 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона о государственных услугах услугодатель обеспечивает внесение данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. МИД РК, в течение трех рабочих дней с даты внесения изменения и (или) дополнения в настоящие Правила, актуализирует их и направляет в загранучреждения Республики Казахстан, МВД РК и Единый контакт-центр.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
-[...15 lines deleted...]
-      8. МИД РК, в течение трех рабочих дней с даты внесения изменения и (или) дополнения в настоящие Правила, актуализирует их и направляет в загранучреждения Республики Казахстан, МВД РК и Единый контакт-центр.</w:t>
+    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) центральных государственных органов, а также услугодателей по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) центральных государственных органов, а также услугодателей по вопросам оказания государственных услуг</w:t>
+    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:bookmarkStart w:name="z59" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалоба подается услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее трех рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
-[...15 lines deleted...]
-      Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее трех рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
+    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, вправе не направлять жалобу в орган, рассматривающий жалобу, если он в течение трех рабочих дней примет решение либо иное административное действие, полностью удовлетворяющие требованиям, указанным в жалобе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:bookmarkStart w:name="z62" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона о государственных услугах, подлежит рассмотрению в течение пяти рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z63" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба услугополучателя, поступившая в адрес органа, рассматривающего жалобу подлежит рассмотрению в течение пятнадцати рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:bookmarkStart w:name="z64" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Если иное не предусмотрено законами Республики Казахстан, обращение в суд допускается после обжалования в досудебном порядке согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункту 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2481,88 +2603,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Email: _____________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Тел.: ______________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z67" w:id="59"/>
+    <w:bookmarkStart w:name="z67" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ЗАЯВЛЕНИЕ</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z68" w:id="59"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Я, _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:p>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Фамилия, имя, отчество (при его наличии),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3032,116 +3154,136 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>находящимся за границей"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z70" w:id="61"/>
+    <w:bookmarkStart w:name="z70" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Прием документов и препровождение их на изготовление паспортов гражданам Республики Казахстан, находящимся за границей"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Перечень с изменениями, внесенными приказом Министра иностранных дел РК от 30.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 11-1-4/577</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026); от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4259,51 +4401,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) заявление;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) свидетельство о рождении (при получении паспорта ребенком, не достигшего 16-летнего возраста) и документ, удостоверяющий личность одного из родителя для подтверждения гражданства ребенка. Нотариально заверенное заявление-согласие от родителя иностранца на получение ребенком документов, удостоверяющих личность гражданина Республики Казахстан (в случае рождения ребенка за пределами Республики Казахстан и различном гражданстве родителей, один из которых к моменту рождения ребенка состоял в гражданстве Республики Казахстан и оба родителя в это время имели постоянное место жительства вне пределов Республики Казахстан);</w:t>
+2) свидетельство о рождении (при получении паспорта ребенком, не достигшего 16-летнего возраста) и документ, удостоверяющий личность одного из родителя для подтверждения гражданства ребенка. Нотариально заверенное заявление-согласие от родителя иностранного гражданина на получение ребенком документов, удостоверяющих личность гражданина Республики Казахстан (в случае рождения ребенка за пределами Республики Казахстан и различном гражданстве родителей, один из которых к моменту рождения ребенка состоял в гражданстве Республики Казахстан и оба родителя в это время имели постоянное место жительства вне пределов Республики Казахстан);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) паспорт гражданина Республики Казахстан (при обмене паспорта);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4865,55 +5007,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5239,31 +5381,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>