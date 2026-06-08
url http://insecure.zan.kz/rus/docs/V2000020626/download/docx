--- v0 (2025-11-13)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="76f81a4" w14:textId="76f81a4">
+    <w:p w14:paraId="9ac2d70" w14:textId="9ac2d70">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -112,74 +112,206 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра образования и науки Республики Казахстан от 12 мая 2020 года № 196. Зарегистрирован в Министерстве юстиции Республики Казахстан 13 мая 2020 года № 20626.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В соответствии с подпунктом 1) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан от 15 апреля 2013 года "О государственных услугах" ПРИКАЗЫВАЮ:</w:t>
+      В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 28)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 6 Закона Республики Казахстан "О науке и технологической политике", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктами 112)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>169)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 15 Положения о Министерстве науки и высшего образования Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 19 августа 2022 года № 580, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула в редакции приказа Министра науки и высшего образования РК от 11.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 63</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -653,1426 +785,1730 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение к приказу/</w:t>
+              <w:t>Утвержден</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Утвержден приказом/</w:t>
+              <w:t>приказом Министра науки и</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение к совместному</w:t>
-[...129 lines deleted...]
-              <w:t>образования и науки</w:t>
+              <w:t>высшего образования</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 12 мая 2020 года № 196</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правила оказания государственной услуги "Аккредитация субъектов научной и (или) научно-технической деятельности"</w:t>
+        <w:t xml:space="preserve"> Правила</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>оказания государственной услуги "Аккредитация субъектов научной и (или) научно-технической деятельности"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Правила – в редакции приказа и.о. Министра науки и высшего образования РК от 16.06.2023 </w:t>
+      Сноска. Правила – в редакции приказа Министра науки и высшего образования РК от 11.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 283</w:t>
+        <w:t>№ 63</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие после дня его официального опубликования).</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z121" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z121" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z122" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила оказания государственной услуги "Аккредитация субъектов научной и (или) научно-технической деятельности" (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>подпунктом 28)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 6 Закона Республики Казахстан "О науке и технологической политике", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" (далее – Закон) и определяют порядок оказания государственной услуги "Аккредитация субъектов научной и (или) научно-технической деятельности" (далее – государственная услуга).</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z122" w:id="12"/>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" (далее – Закон), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктами 112)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>169)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 15 Положения о Министерстве науки и высшего образования Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 19 августа 2022 года № 580 и определяют порядок оказания государственной услуги "Аккредитация субъектов научной и (или) научно-технической деятельности" (далее – государственная услуга).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z123" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z123" w:id="13"/>
+        <w:t>
+      2. Государственная услуга оказывается Комитетом науки Министерства науки и высшего образования Республики Казахстан (далее – услугодатель), физическим и юридическим лицам в соответствии c настоящими Правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z124" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. В настоящих Правилах используются следующие основные понятия:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z124" w:id="14"/>
+      3. В Правилах используются следующие понятия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z125" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z125" w:id="15"/>
+        <w:t>
+      1) аккредитация - процедура официального признания уполномоченным органом в области науки соответствия субъектов научной и (или) научно-технической деятельности требованиям, установленным законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z126" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) свидетельство об аккредитации – документ установленного образца, подтверждающий официальное признание уполномоченным органом осуществляемой физическим, либо юридическим лицом научной, научно-технической деятельности.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z126" w:id="16"/>
+      2) свидетельство об аккредитации – документ установленного образца, подтверждающий официальное признание уполномоченным органом в области науки осуществляемой физическим либо юридическим лицом научной, научно-технической деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z127" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) уполномоченный орган в области науки (далее – уполномоченный орган) – государственный орган, осуществляющий межотраслевую координацию и руководство в области науки и научно-технической деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z128" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) "Единое окно" национальной инновационной системы (далее - ЕО НИС) – цифровой объект, обеспечивающий доступ к мерам поддержки развития инновационной деятельности и инноваций посредством единого портала;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z129" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z130" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z127" w:id="17"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z131" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Для получения государственной услуги услугополучатели предоставляют услугодателю или через некоммерческое акционерное общество "Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация) пакет документов, указанные в пункте 8 Перечня основных требований к оказанию государственной услуги "Аккредитация субъектов научной и (или) научно-технической деятельности" согласно </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z128" w:id="18"/>
+      4. Перечень основных требований к оказанию государственной услуги (далее – Перечень основных требований) приведен в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z132" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z129" w:id="19"/>
+        <w:t>
+      5. Для получения государственной услуги услугополучатели направляют через ЕО НИС услугодателю:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z133" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6. Сведения о документах, удостоверяющих личность, работник Государственной корпорации получает из соответствующих государственных информационных систем через шлюз "электронного правительства". </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z130" w:id="20"/>
+      1) услугополучатель (физические лица), осуществляющие научную и (или) научно-техническую деятельность - электронные копии документов, указанных в пункте 9 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложения 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z134" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z131" w:id="21"/>
+        <w:t xml:space="preserve">
+      2) услугополучатель (юридические лица), являющиеся субъектами научной и (или) научно-технической деятельности - сведения согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложениям 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам с приложением электронных копий документов, подтверждающих сведения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z135" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В случаях представления услугополучателем неполного пакета документов согласно перечню, предусмотренные в Перечне основных требований, и (или) документов с истекшим сроком действия работник Государственной корпорации отказывает в приеме заявления и выдает расписку по форме согласно </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z132" w:id="22"/>
+      6. Критериями определения минимального количества данных в сведениях услугополучателей (юридических лиц) являются: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z136" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z133" w:id="23"/>
+        <w:t xml:space="preserve">
+      1) по </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам всего 7 (семь) научных работников, в том числе 5 (пять) научных работника с ученой степенью, 2 (два) научных работника с академической степенью "магистр"; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z137" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z134" w:id="24"/>
+        <w:t xml:space="preserve">
+      2) по </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам при наличии собственной лаборатории свидетельство сертифицированной или аттестованной (аккредитованной) лаборатории, паспорт лаборатории. При аренде лаборатории - договор аренды лаборатории, свидетельство сертифицированной или аттестованной (аккредитованной) арендуемой лаборатории, паспорт арендуемой лаборатории. Если лаборатория не требуется, то пояснение (в произвольной форме) о том, что согласно осуществляемой научной деятельности не требуется наличие лаборатории; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z138" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z135" w:id="25"/>
+        <w:t xml:space="preserve">
+      3) по </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам всего 1 (одна) рабочая конструкторская, технологическая и техническая документация (при наличии, в зависимости от уровня готовности технологии);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z139" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z136" w:id="26"/>
+        <w:t xml:space="preserve">
+      4) по </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам всего 2 (два) научных, научно-технических проекта (программы), договоры по 2 (двум) научным, научно-техническим проектам (программам), отчеты о научно-исследовательской работе и (или) акты выполненных работ по 2 (двум) проектам (программам);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z140" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z137" w:id="27"/>
+        <w:t xml:space="preserve">
+      5) по </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам всего 1 (один) объект интеллектуальной собственности; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z141" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z138" w:id="28"/>
+        <w:t xml:space="preserve">
+      6) по </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам всего 10 (десять) опубликованных научных работ, в том числе 1 (одна) статья в международных рецензируемых научных журналах, за исключением статей с грифом секретности или с пометкой для служебного пользования, 2 (две) статьи в журналах, индексируемых Российским индексом научного цитирования и других международных базах с ненулевым импакт-фактором, 4 (четыре) статьи в научных изданиях, рекомендованных Комитетом по обеспечению качества в сфере науки и высшего образования Министерства науки и высшего образования Республики Казахстан, 2 (два) материала по конференциям, форумам, съездам, симпозиумам, конгрессам, 1 (одна) монография, учебник, пособия, методический документ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z142" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z139" w:id="29"/>
+        <w:t xml:space="preserve">
+      7. При приеме соответствующих документов услугополучателя через ЕО НИС в "личном кабинете" отражается статус о принятии заявления на оказание государственной услуги. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z143" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      9. В случае соответствия представленных документов услугополчателя Перечню основных требований ответственный исполнитель составляет Акт экспертизы (в произвольной форме) и согласовывает его с руководителем ответственного структурного подразделения и (или) с заместителем руководителя услугодателя, согласно которому в течение одного рабочего дня оформляет решение о выдаче свидетельства об аккредитации сроком на пять лет согласно </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z140" w:id="30"/>
+      Услугодатель в течение 2 (двух) рабочих дней со дня получения заявления от услугополучателя (физического лица) и в течение 12 (двенадцати) рабочих дней со дня получения заявления от услугополучателя (юридического лица) проверяет соответствие представленных документов, данных (сведений), содержащихся в них согласно Перечню основных требований. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z144" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      При этом свидетельство об аккредитации, выданное ранее, признается утратившим силу. </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z141" w:id="31"/>
+      По результатам проверки в течение 1 (одного) рабочего дня услугодатель составляет Акт экспертизы соответствия или не соответствия представленных документов Перечню основных требований (далее - Акт экспертизы) и в течение 1 (одного) рабочего дня проходит процесс внутреннего согласования и подписания. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z145" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z142" w:id="32"/>
+        <w:t xml:space="preserve">
+      В случае соответствия представленных документов услугополучателя Перечню основных требований согласно пункту 9 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложения 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам услугодатель в течение 1 (одного) рабочего дня со дня признания представленных документов соответствующими Перечню основных требований согласно Акту экспертизы оформляет приказ о выдаче свидетельства об аккредитации сроком на пять лет согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, и в течение 1 (одного) рабочего дня проходит процесс внутреннего согласования и подписания</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z146" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...24 lines deleted...]
-    <w:bookmarkStart w:name="z143" w:id="33"/>
+        <w:t>
+      Сформированное в ЕО НИС свидетельство об аккредитации в течение 1 (одного) рабочего дня направляется в "личный кабинет" услугополучателя в форме электронного документа, удостоверенного ЭЦП уполномоченного лица услугодателя либо лица его замещающего. При этом свидетельство об аккредитации, выданное 5 (пять) лет назад, признается утратившим силу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z147" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z144" w:id="34"/>
+        <w:t xml:space="preserve">
+      В случаях представления документов, не соответствующих Перечню основных требований согласно пункту 9 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложения 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, услугодатель уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени, дате и месте (способе) проведения заслушивания для предоставления возможности услугополучателю выразить позицию по предварительному решению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z148" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      11. Выдача услугополучателю готового свидетельства об аккредитации осуществляется, при предъявлении документа, удостоверяющего личность или электронного документа из сервиса цифровых документов (для идентификации личности) (либо его представителя: юридического лица по доверенности организации; физические лица по нотариально засвидетельствованной доверенности или его представителю, полномочия которого оформлены в соответствии со </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z145" w:id="35"/>
+      Уведомление о заслушивании через ЕО НИС направляется не менее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 73</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан (далее – АППК РК). Заслушивание проводится не позднее 2 (двух) рабочих дней со дня уведомления. Услугодатель ведет протокол заслушивания. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z149" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      12. Доставка результатов оказания государственной услуги осуществляется услугодателем для Государственной корпорации города Астана в течение 1 (одного) календарного дня через курьера, для Государственной корпорации других регионов - посредством почтовой связи в течении 7 (семи) календарных дней. </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z146" w:id="36"/>
+      По результатам заслушивания услугодатель выдает свидетельство об аккредитации либо мотивированный отказ в оказании государственной услуги. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z150" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При этом, услугодателем обеспечивается доставка результата государственной услуги в Государственную корпорацию, не позднее чем за сутки до истечения срока оказания государственной услуги.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z147" w:id="37"/>
+      Отказ в оказании государственной услуги составляется на основании Акта экспертизы в оказании государственной услуги с указанием конкретных недостатков по представленным документам для их устранения и повторного внесения услугодателю.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z151" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z148" w:id="38"/>
+        <w:t xml:space="preserve">
+      Отказ в оказании государственной услуги в течение одного рабочего дня направляется в "личный кабинет" услугополучателя в форме электронного документа, удостоверенного ЭЦП уполномоченного лица услугодателя либо лица его замещающего. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z152" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z149" w:id="39"/>
+        <w:t>
+      8. Услугополучатель (юридическое лицо), для которого научно-техническая деятельность не является основным видом деятельности, имеющие в своей структуре научные подразделения, в целях решения задач, закрепленных в их учредительных документах, могут пройти аккредитацию в уполномоченном органе с целью получения свидетельства об аккредитации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z153" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z150" w:id="40"/>
+        <w:t>
+      При подаче документов на аккредитацию наукометрические данные ученых подаются не более 2 (двух) раз (как физическое лицо и с основного места работы ученого).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z154" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Аккредитация филиалов проводится в составе головной организации.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z151" w:id="41"/>
+      Аккредитация филиалов проводится в составе основной организации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z155" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z152" w:id="42"/>
+        <w:t xml:space="preserve">
+      9. Реестр аккредитованных субъектов, получивших свидетельства об аккредитации, а также прекративших действие свидетельства формируется на портале ЕО НИС. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z156" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      17. В случае изменения фамилии, имени, отчества (при его наличии) услугополучателя (физического лица) и (или) наименования услугополучателя (юридического лица), аккредитованные субъекты подают заявление услугодателю согласно </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z153" w:id="43"/>
+      10. В случае изменения фамилии, имени, отчества (при его наличии) услугополучателя (физического лица) и (или) наименования услугополучателя (юридического лица), аккредитованные субъекты подают заявление услугодателю согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, о переоформлении свидетельства об аккредитации с приложением подтверждающих документов согласно пункту 9 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложения 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, в соответствии с которым услугополучателю выдается свидетельство об аккредитации с ранее выданным сроком действия. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z157" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z154" w:id="44"/>
+        <w:t xml:space="preserve">
+      11. В случае утраты свидетельства об аккредитации, ранее выданного в бумажной форме, услугополучатель через ЕО НИС направляет услугодателю заявление по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z158" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z155" w:id="45"/>
+        <w:t>
+      Услугодатель при наличии сведений об услугополучателе в реестре аккредитованных субъектов в течение 5 (пяти) рабочих дней выдает дубликат свидетельства об аккредитации с сохранением ранее установленного срока действия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z159" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) реорганизации (в формах слияние, присоединение, разделение, выделение, преобразование) или ликвидации юридического лица;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z156" w:id="46"/>
+      12. До истечения срока свидетельство об аккредитации прекращает свое действие в случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z160" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) наличия письменного заявления субъекта о прекращении действия свидетельства;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z157" w:id="47"/>
+      1) реорганизации (в формах разделения и выделения) или ликвидации юридического лица;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z161" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) смерти (вступления в законную силу решения суда о признании недееспособным, на основании которого субъект лишается специального права, связанного с занятием в определенной сфере) физического лица, получившего свидетельство об аккредитации.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z158" w:id="48"/>
+      2) наличия письменного заявления субъекта о прекращении действия свидетельства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z162" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...24 lines deleted...]
-    <w:bookmarkStart w:name="z159" w:id="49"/>
+        <w:t>
+      3) смерти (на основании свидетельства о смерти) физического лица, получившего свидетельство об аккредитации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z163" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      13. Услугодатель обеспечивает внесение сведений о стадии оказания государственной услуги в цифровую систему мониторинга оказания государственных услуг в порядке установленных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и.о. Министра транспорта и коммуникаций Республики Казахстан от 14 июня 2013 года № 452 "Об утверждении Правил внесения данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z164" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      21. Услугодателем в течение 3 (трех) рабочих дней с момента введения в действие изменений и (или) дополнений в настоящие Правила информация направляется в Государственную корпорацию "Правительство для граждан", а также в Единый контакт-центр</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z160" w:id="50"/>
+      14. Услугодателем в течение 3 (трех) рабочих дней с момента введения в действие изменений и (или) дополнений в настоящие Правила информация направляется в Государственную корпорацию "Правительство для граждан", а также в Единый контакт-центр.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z165" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Порядок обжалования действий (бездействия) должностных лиц по вопросам оказания государственных услуг</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z161" w:id="51"/>
+        <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателя и (или) его должностных лиц в процессе оказания государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z166" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22. Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z162" w:id="52"/>
+      15. Рассмотрение жалобы по вопросам оказания государственной услуги производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z167" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жалоба подается услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z163" w:id="53"/>
+       Жалоба подается услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z168" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее трех рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z164" w:id="54"/>
+       16. Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z169" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При этом услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, вправе не направлять жалобу в орган, рассматривающий жалобу, если он в течение трех рабочих дней примет решение либо иное административное действие, полностью удовлетворяющие требованиям, указанным в жалобе.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z165" w:id="55"/>
+       При этом услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, вправе не направлять жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет решение либо иное административное действие, полностью удовлетворяющее требованиям, указанным в жалобе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z170" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z166" w:id="56"/>
+      Жалоба рассматривается в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> АППК РК. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z171" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z167" w:id="57"/>
+        <w:t xml:space="preserve">
+      17. Жалоба услугополучателя, поступившая в адрес непосредственно оказывающего государственную услугу услугодателя, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О государственных услугах" подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z172" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23. Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="57"/>
+      18. Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z173" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19. Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункту 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 91 АППК РК.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2177,2574 +2613,2979 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>научной и (или) научно-</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>технической деятельности"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z169" w:id="58"/>
+    <w:bookmarkStart w:name="z175" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>основных требований к оказанию государственной услуги "Аккредитация субъектов научной и (или) научно-технической деятельности</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="58"/>
+        <w:t>основных требований к оказанию государственной услуги "Аккредитация субъектов научной и (или) научно-технической деятельности"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z170" w:id="59"/>
+          <w:bookmarkStart w:name="z176" w:id="65"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="59"/>
+          <w:bookmarkEnd w:id="65"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование услугодателя</w:t>
+Наименование государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Комитет науки Министерства науки и высшего образования Республики Казахстан.</w:t>
+Аккредитация субъектов научной и (или) научно-технической деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z174" w:id="60"/>
+          <w:bookmarkStart w:name="z180" w:id="66"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="60"/>
+          <w:bookmarkEnd w:id="66"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Способы предоставления государственной услуги </w:t>
+              <w:t>
+Наименование услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Прием документов и выдача результата оказания государственной услуги осуществляются через: канцелярию услугодателя или некоммерческое акционерное общество "Государственная корпорация "Правительство для граждан".</w:t>
+Комитет науки Министерства науки и высшего образования Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z178" w:id="61"/>
+          <w:bookmarkStart w:name="z184" w:id="67"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="61"/>
+          <w:bookmarkEnd w:id="67"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания государственной услуги</w:t>
+Способы предоставления государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z180" w:id="62"/>
-[...314 lines deleted...]
-2) для услугополучателей (юридических лиц) не позднее 20 (двадцати) рабочих дней (при подаче в отделы Государственной корпорации города Астана – 10 (десять) рабочих дней). </w:t>
+          <w:bookmarkStart w:name="z186" w:id="68"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прием документов и выдача результата оказания государственной услуги осуществляется посредством объекта информатизации, определенной услугодателем</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="68"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- "Единое окно" национальной инновационной системы (далее - ЕО НИС)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z193" w:id="63"/>
+          <w:bookmarkStart w:name="z189" w:id="69"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="63"/>
+          <w:bookmarkEnd w:id="69"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания государственной услуги</w:t>
+Срок оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z191" w:id="70"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С момента поступления заявления через ЕО НИС услугодателю:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="70"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) для услугополучателей (физических лиц) в течение 5 (пяти) рабочих дней;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) для услугополучателей (юридических лиц) в течение 15 (пятнадцати) рабочих дней.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>В случае изменения фамилии, имени, отчества (при его наличии) услугополучателя (физического лица) и (или) наименования услугополучателя (юридического лица) свидетельство об аккредитации переоформляется:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) для услугополучателей (физических лиц) в течение 3 (трех) рабочих дней;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) для услугополучателей (юридических лиц) в течение 7 (семи) рабочих дней со дня подачи соответствующего письменного заявления.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>В случае утери свидетельства об аккредитации дубликат свидетельства выдается для услугополучателей (физических и юридических лиц) в течение 5 (пяти) рабочих дней.</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Бумажная </w:t>
+В случае технического сбоя информационной системы срок рассмотрения заявления продлевается услугодателем на период устранения технической неполадки. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z197" w:id="64"/>
+          <w:bookmarkStart w:name="z200" w:id="71"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="64"/>
+          <w:bookmarkEnd w:id="71"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги</w:t>
+Форма оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> к настоящим Правилам, либо мотивированный ответ об отказе </w:t>
+              <w:t>
+Электронная (частично автоматизированная)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z201" w:id="65"/>
+          <w:bookmarkStart w:name="z204" w:id="72"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="65"/>
+          <w:bookmarkEnd w:id="72"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+Результат оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Государственная услуга оказывается бесплатно физическим и юридическим лицам.</w:t>
+Свидетельство об аккредитации согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к Правилам оказания государственной услуги "Аккредитация субъектов научной и (или) научно-технической деятельности" (далее - Правила), либо мотивированный отказ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z205" w:id="66"/>
+          <w:bookmarkStart w:name="z208" w:id="73"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="66"/>
+          <w:bookmarkEnd w:id="73"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы</w:t>
+Размер платы, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z207" w:id="67"/>
-[...54 lines deleted...]
-              <w:t xml:space="preserve"> Республики Казахстан.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственная услуга оказывается бесплатно физическим и юридическим лицам.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z210" w:id="68"/>
+          <w:bookmarkStart w:name="z212" w:id="74"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="68"/>
+          <w:bookmarkEnd w:id="74"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов необходимых для оказания государственной услуги</w:t>
+График работы услугодателя и объектов информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z212" w:id="69"/>
-[...730 lines deleted...]
-- копия ранее выданного свидетельства об аккредитации.</w:t>
+          <w:bookmarkStart w:name="z214" w:id="75"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугодатель - с понедельника по пятницу включительно с 08.30 до 18.00 часов, с перерывом на обед с 13.00 до 14.30 часов, кроме выходных и праздничных дней, согласно трудовому законодательству Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="75"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЕО НИС – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни, согласно трудовому законодательству Республики Казахстан, днем приема заявления является следующий рабочий день).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z232" w:id="70"/>
+          <w:bookmarkStart w:name="z217" w:id="76"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="70"/>
+          <w:bookmarkEnd w:id="76"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан</w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z234" w:id="71"/>
+          <w:bookmarkStart w:name="z219" w:id="77"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для получения Свидетельства об аккредитации услугополучатели (физические лица) представляют электронные копии следующих документов:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="77"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) диплом о присуждении ученой степени (кандидата наук, доктора наук); степени доктора философии (PhD);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>доктора по профилю и (или) аттестат (диплом) о присвоении ученого звания ассоциированного профессора (доцента) или профессора;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2) 1 (одна) монография и (или) опубликованные научные статьи за последние 5 (пять) лет: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">для технических и естественных наук 1 (один) международный патент или 1 (одна) статья в международном рецензируемом научном журнале, за исключением статьи с грифом секретности или с пометкой для служебного пользования (далее - ДСП), имеющем ненулевой импакт-фактор по данным в Journal Citation Reports (Джоурнал Ситэйшн Рэпортс) компании Clarivate Analytics (Кларивэйт Аналитикс), или в изданиях, имеющих в базе данных Scopus (Скопус) показатель процентиль по CiteScore (СайтСкор) не менее 35 (тридцати пяти) как минимум по одной из научных областей; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>для социальных и гуманитарных наук 1 (одна) статья в изданиях, имеющих ненулевой импакт-фактор по данным Journal Citation Reports (Джоурнал Ситэйшн Рэпортс) компании Clarivate Analytics (Кларивэйт Аналитикс), или индексируемых в базе данных Web of Science Core Collection (Уэп оф Сайнс Кор Калэкшн) (разделы Arts and Humanities Citation Index (Артс энд Хюманитис Ситэйшн Индекс), Science Citation Index Expanded (Сайнс Ситэйшн Индекс Экспандэд), Social Sciences Citation Index (Сошл Сайнс Ситиэйшн Индекс);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">а также 3 (три) статьи в научных изданиях, рекомендованных Комитетом по обеспечению качества в сфере науки и высшего образования Министерства науки и высшего образования Республики Казахстан (далее - КОКСНВО МНВО РК). </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Для получения свидетельства об аккредитации услугополучатели (юридические лица) представляют электронные копии следующих документов, подтверждающих сведения согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложениям 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> к настоящим Правилам:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) устав организации;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) дипломы научных сотрудников о присуждении ученой степени (кандидата наук, доктора наук); степени доктора философии (PhD); доктора по профилю и (или) аттестата (диплома) о присвоении ученого звания ассоциированного профессора (доцента) или профессора;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) трудовой договор или иные подтверждающие документы где основным местом работы указана аккредитуемая организация и приказ о приеме на работу сотрудников;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) свидетельство сертифицированной или аттестованной (аккредитованной) лаборатории и (или) структура организации с указанием лаборатории;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) паспорт лаборатории;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6) договор аренды лаборатории (если организация арендует лабораторию для исследовательских работ);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7) пояснение (в произвольной форме, если согласно осуществляемой научной деятельности не требуется наличие лаборатории);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8) рабочая конструкторская, технологическая и техническая документация/макетный образец, детальный макет (модель) объекта/результаты тестирования лабораторного прототипа технологии (объекта), полномасштабного полнофункционального прототипа, реального устройства/протокол испытания/разработанное программное обеспечение/ демонстрация промышленного образца (при наличии, в зависимости от уровня готовности технологии);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9) договора о выполнении научных, научно-технических проектов и программ;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10) отчеты о научно-исследовательской работе и (или) акты выполненных работ;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11) патенты на изобретения, промышленные образцы, полезные модели, селекционные достижения/ свидетельства на авторские права/ международные патенты (евразийский патент, Patent Cooperation Treaty (международная патентная система, далее - патент РСТ), лицензионные соглашения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12) опубликованные научные статьи/ опубликованные материалы по конференциям, форумам, съездам, симпозиумам, конгрессам/монографии, учебники, пособия, методические документы. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Если период деятельности субъекта не превышает 5 (пять) лет, электронные копии подтверждающих документов представляются за весь период его деятельности.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Для переоформления свидетельства об аккредитации услугополучатели представляют услугодателю следующие документы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Услугополучатели (физические лица):</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1) заявление согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) электронная копия решения об изменении фамилии, имени отчества (при его наличии) услугополучателя (Свидетельство/справка). Услугополучатели (юридические лица):</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1) заявление согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) электронная копия решения об изменении наименования услугополучателя (Постановление/приказ/протокол).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Для выдачи дубликата услугополучатели (физические и юридические лица) представляют заявление согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> к настоящим Правилам.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сведения, получаемые из соответствующих государственных цифровых систем через шлюз "электронного правительства":</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) о документах, удостоверяющих личность;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) о государственной регистрации (перерегистрации) юридического лица;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3) диплом о высшем образовании; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4) диплом магистра; </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них; </w:t>
-[...150 lines deleted...]
-6) при повторной аккредитации три года с момента выдачи свидетельства об аккредитации не выполнение научно-технических проектов и программ за счет средств государственного бюджета. </w:t>
+5) свидетельство об аккредитации. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z241" w:id="72"/>
+          <w:bookmarkStart w:name="z254" w:id="78"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="72"/>
+          <w:bookmarkEnd w:id="78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z256" w:id="79"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="79"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным нормативными правовыми актами Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения определенной государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
- Иные требования с учетом особенностей оказания государственной услуги </w:t>
-[...2 lines deleted...]
-        </w:tc>
+5) отсутствие согласия услугополучателя, ) предоставляемого в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-Услугополучателям имеющих нарушение здоровья со стойким расстройством функций организма ограничивающее его жизнедеятельность, в случае необходимости, прием документов для оказания государственной услуги, производится работником Государственной корпорации с выездом по месту жительства посредством обращения через Единый контакт-центр: 1414, 8-800-080-7777.</w:t>
+          <w:bookmarkStart w:name="z262" w:id="80"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="80"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z264" w:id="81"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугополучатель имеет возможность получения информации о порядке оказания государственной услуги посредством Единого контакт-центра 1414, 8 800 080 7777.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="81"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугополучатель имеет возможность получения государственной услуги в электронной форме при условии наличия электронной цифровой подписи.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4835,1538 +5676,176 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Аккредитация субъектов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>научной и (или) научно-</w:t>
+              <w:t>научной и (или)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>технической деятельности"</w:t>
-[...64 lines deleted...]
-              <w:t>Форма</w:t>
+              <w:t xml:space="preserve">научно-технической </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(фамилия, имя, отчество</w:t>
-[...51 lines deleted...]
-              <w:t>(адрес услугополучателя)</w:t>
+              <w:t>деятельности"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z247" w:id="73"/>
+    <w:bookmarkStart w:name="z268" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Расписка об отказе в приеме документов</w:t>
-[...386 lines deleted...]
-      Получил:_________________________________________________________________</w:t>
+        <w:t xml:space="preserve"> Сведения об организации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:p>
-[...856 lines deleted...]
-    <w:bookmarkEnd w:id="86"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z268" w:id="87"/>
+          <w:bookmarkStart w:name="z269" w:id="83"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="87"/>
+          <w:bookmarkEnd w:id="83"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -6394,51 +5873,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Вид деятельность организации</w:t>
+Вид деятельности организации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -6673,80 +6152,80 @@
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z283" w:id="88"/>
+          <w:bookmarkStart w:name="z284" w:id="84"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="88"/>
+          <w:bookmarkEnd w:id="84"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7151,145 +6630,105 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z299" w:id="89"/>
+    <w:bookmarkStart w:name="z300" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Прилагается:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z300" w:id="90"/>
+      Достоверность вышеуказанных данных и копии представленных подтверждающих документов по ним подтверждаю</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z301" w:id="86"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      - копия устава организации;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z301" w:id="91"/>
+      Руководитель организации__________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...38 lines deleted...]
-        <w:t xml:space="preserve">                               (Фамилия, имя, отчество (при наличии) (подпись)</w:t>
+        <w:t xml:space="preserve">                               (подпись) (Фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7325,51 +6764,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 5</w:t>
+              <w:t>Приложение 3</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам оказания</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7391,212 +6830,147 @@
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>научной и (или) научно-</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>технической деятельности"</w:t>
-            </w:r>
-[...63 lines deleted...]
-              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z305" w:id="93"/>
+    <w:bookmarkStart w:name="z303" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Сведения о сотрудниках, занимающиеся научной и (или) научно-технической деятельностью с учеными степенями доктор наук, кандидат наук, доктор философии (PhD), доктор по профилю, с ученым званием ассоциированный профессор (доцент) или профессор, а также академической степени магистр</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="93"/>
+        <w:t xml:space="preserve"> Сведения о сотрудниках, занимающихся научной и (или) научно-технической деятельностью, имеющих ученые степени доктора наук, кандидата наук, доктора философии (PhD), доктора по профилю, ученые звания ассоциированного профессора (доцента) или профессора, а также академическую степень магистр</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z306" w:id="94"/>
+          <w:bookmarkStart w:name="z304" w:id="88"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="94"/>
+          <w:bookmarkEnd w:id="88"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7679,86 +7053,66 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения об ученой степени "доктор философии (PhD)" или "доктор по профилю", (специальность, год присуждения)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z310" w:id="95"/>
-[...34 lines deleted...]
-(специальность, год присуждения)</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения об ученой степени "кандидат наук" или "доктор наук" (специальность, год присуждения)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7776,80 +7130,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z314" w:id="96"/>
+          <w:bookmarkStart w:name="z311" w:id="89"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="96"/>
+          <w:bookmarkEnd w:id="89"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8207,80 +7561,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z328" w:id="97"/>
+          <w:bookmarkStart w:name="z325" w:id="90"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Итого:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="97"/>
+          <w:bookmarkEnd w:id="90"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -8368,205 +7722,165 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z334" w:id="98"/>
+    <w:bookmarkStart w:name="z331" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Прилагается:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z335" w:id="99"/>
+      *Примечание:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z332" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      - копии дипломов;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z336" w:id="100"/>
+      на аккредитацию подают организации, имеющие в штате не менее 7 (семи) научных работников, работающие в этой организации более 6 (шести) месяцев;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z333" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      - трудовой договор или иные подтверждающие документы где основным местом работы указана аккредитуемая организация и приказ о приеме на работу сотрудников.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z337" w:id="101"/>
+      сведения о сотрудниках, занимающиеся научной и (или) научно-технической деятельностью определяются услугополучателями (юридические лица), а также информация о ранее работавших сотрудниках задействованных в научную деятельность представляется дополнительно в виде таблицы с указанием Ф.И.О. (при его наличии), периода работы, должности и ученой степени/звания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z334" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Примечание:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z338" w:id="102"/>
+      Достоверность вышеуказанных данных и копии представленных подтверждающих документов по ним подтверждаю</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z335" w:id="95"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      -на аккредитацию подают организации, имеющие в штате не менее 5 научных работников, работающие в этой организации более 6 месяцев;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z339" w:id="103"/>
+      Руководитель организации _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...38 lines deleted...]
-        <w:t xml:space="preserve">                               (Фамилия, имя, отчество (при наличии)       (подпись)</w:t>
+        <w:t xml:space="preserve">                               (подпись) (Фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8602,278 +7916,213 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 6</w:t>
+              <w:t>Приложение 4</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">к Правилам оказания </w:t>
+              <w:t>к Правилам оказания</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственной услуги</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Аккредитация субъектов </w:t>
+              <w:t>"Аккредитация субъектов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>научной и (или) научно-</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>технической деятельности"</w:t>
-            </w:r>
-[...63 lines deleted...]
-              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z343" w:id="105"/>
+    <w:bookmarkStart w:name="z337" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Сведения о наличии лаборатории международного и (или) республиканского уровня с соответствующим оборудованием для ведения научно-исследовательских работ   (за исключением гуманитарных, социологических и   экономических наук не требующие наличие лаборатории)</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="105"/>
+        <w:t xml:space="preserve"> Сведения о наличии лаборатории международного и (или) республиканского уровня с соответствующим оборудованием для ведения научно-исследовательских работ (за исключением гуманитарных, социологических и экономических наук не требующие наличие лаборатории)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z344" w:id="106"/>
+          <w:bookmarkStart w:name="z338" w:id="97"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="106"/>
+          <w:bookmarkEnd w:id="97"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -8938,51 +8187,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наличие сертифицированной или аттестованной (аккредитованной) лаборатории на международном уровне либо на республиканском уровне с указанием наименования и площади:</w:t>
+Наличие сертифицированной или аттестованной (аккредитованной) лаборатории с указанием наименования и площади:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -9080,80 +8329,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z355" w:id="107"/>
+          <w:bookmarkStart w:name="z349" w:id="98"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="107"/>
+          <w:bookmarkEnd w:id="98"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9443,80 +8692,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z367" w:id="108"/>
+          <w:bookmarkStart w:name="z361" w:id="99"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Итого:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="108"/>
+          <w:bookmarkEnd w:id="99"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -9572,185 +8821,125 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z372" w:id="109"/>
+    <w:bookmarkStart w:name="z366" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Прилагается:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z373" w:id="110"/>
+      *Примечание: до заполнения сведения о наличии лаборатории аккредитуемая организация вводит данные о лабораториях и оборудованиях в модуле "E-lab" в цифровой системе ЕО НИС (Приказ Министра науки и высшего образования Республики Казахстан от 26 ноября 2024 года № 538 "Об утверждении Правил приобретения научно-исследовательскими институтами и организациями высшего и (или) послевузовского образования товаров, работ, услуг, необходимых для выполнения научных исследований и научных работ, реализуемых за счет бюджетных средств" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 35417)).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z367" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      - копия свидетельства сертифицированной или аттестованной (аккредитованной) лаборатории и (или) структура организации с указанием лаборатории;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z374" w:id="111"/>
+      Достоверность вышеуказанных данных и копии представленных подтверждающих документов по ним подтверждаю</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-    <w:bookmarkStart w:name="z375" w:id="112"/>
+      <w:bookmarkStart w:name="z368" w:id="102"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель организации ________ ____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...58 lines deleted...]
-        <w:t xml:space="preserve">                         (при наличии) (подпись)        (Фамилия, имя, отчество</w:t>
+        <w:t xml:space="preserve">                               (подпись) (Фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9786,126 +8975,2579 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 7</w:t>
+              <w:t>Приложение 5</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">к Правилам оказания </w:t>
+              <w:t>к Правилам оказания</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственной услуги</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Аккредитация субъектов </w:t>
+              <w:t>"Аккредитация субъектов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>научной и (или) научно-</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>технической деятельности"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z370" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сведения об уровне готовности технологий </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z371" w:id="104"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Уровень готовности технологии (УГТ/TRL)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="104"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индикаторы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Показатели результативности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z375" w:id="105"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>для естественных наук, инжиниринга, технологии, сельскохозяйственных наук и производства</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="105"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z377" w:id="106"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>TRL-1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="106"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z381" w:id="107"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>TRL-2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="107"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z385" w:id="108"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>TRL-3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="108"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z389" w:id="109"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>TRL-4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="109"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z393" w:id="110"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>TRL-5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="110"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z397" w:id="111"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>TRL-6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="111"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z401" w:id="112"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>TRL-7</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="112"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z405" w:id="113"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>TRL-8</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="113"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z409" w:id="114"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>TRL-9</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="114"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z413" w:id="115"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>для социальных, гуманитарных наук, образовательных целей и искусства</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="115"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z415" w:id="116"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>TRL-1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="116"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z419" w:id="117"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>TRL-2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="117"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z423" w:id="118"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>TRL-3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="118"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z427" w:id="119"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>TRL-4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="119"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z431" w:id="120"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>TRL-5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="120"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z435" w:id="121"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>TRL-6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="121"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z439" w:id="122"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>TRL-7</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="122"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z443" w:id="123"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>TRL-8</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="123"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z447" w:id="124"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>TRL-9</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="124"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z451" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      *Примечание: уровень готовности технологии определяется в соответствии с Методикой определения уровней готовности технологий и технологической готовности организаций, утвержденной Приказом Министра науки и высшего образования Республики Казахстан от 10 января 2025 года №8 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 35634).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z452" w:id="126"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель организации __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (подпись) (Фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
@@ -9916,731 +11558,694 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Форма</w:t>
+              <w:t>Приложение 6</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам оказания</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственной услуги</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Аккредитация субъектов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>научной и (или) научно-</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>технической деятельности"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z380" w:id="115"/>
+    <w:bookmarkStart w:name="z454" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Сведения о повышении квалификации за последние 5 (пять) лет</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="115"/>
+        <w:t xml:space="preserve"> Сведения об общем объеме финансировании научно-исследовательских работ и выполнение научных, научно-технических проектов и программ за последние 5 (пять) лет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z381" w:id="116"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z455" w:id="128"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="116"/>
+          <w:bookmarkEnd w:id="128"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...29 lines deleted...]
-Фамилия, имя, отчество (при наличии)</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проекты грантового финансирования (ГФ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...29 lines deleted...]
-Наименование темы</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целевые научные, научно-технические программы (ПЦФ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...66 lines deleted...]
-Наименование организации, в которой проходило обучение (курсы) на международном уровне либо на республиканском</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гранты на коммерциализацию результатов научной и (или) научно-технической деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гранты из иных источников (проекты, финансируемые местным бюджетом или международными организациями и фондами)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прочие источники (программы и проекты, финансируемые предпринимателями, неправительственными фондами и организациями)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...50 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z462" w:id="129"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="129"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-- на республиканском уровне</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z394" w:id="117"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="117"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...226 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -10729,125 +12334,105 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z408" w:id="118"/>
+    <w:bookmarkStart w:name="z476" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Прилагается:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z409" w:id="119"/>
+      Достоверность вышеуказанных данных и копии представленных подтверждающих документов по ним подтверждаю</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...11 lines deleted...]
-    <w:bookmarkEnd w:id="119"/>
+      <w:bookmarkStart w:name="z477" w:id="131"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель организации ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z410" w:id="120"/>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">                               (Фамилия, имя, отчество (при наличии) (подпись)</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (подпись) (Фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -10883,1416 +12468,211 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 8</w:t>
+              <w:t>Приложение 7</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">к Правилам оказания </w:t>
+              <w:t>к Правилам оказания</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственной услуги</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Аккредитация субъектов </w:t>
+              <w:t>"Аккредитация субъектов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>научной и (или) научно-</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>технической деятельности"</w:t>
-            </w:r>
-[...63 lines deleted...]
-              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z413" w:id="121"/>
+    <w:bookmarkStart w:name="z479" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Сведения об общем объеме финансировании НИР и выполнение научных, научно-технических проектов и программ за последние 5 (пять) лет:</w:t>
-[...1142 lines deleted...]
-    <w:bookmarkEnd w:id="129"/>
+        <w:t xml:space="preserve"> Сведения об объектах интеллектуальной собственности за последние 5 (пять) лет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z446" w:id="130"/>
+          <w:bookmarkStart w:name="z480" w:id="133"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="130"/>
+          <w:bookmarkEnd w:id="133"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12354,106 +12734,106 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Международный патент (евразийский патент), Лицензионные соглашения</w:t>
+Международный патент (евразийский патент, патент РСТ - Patent Cooperation Treaty (международная патентная система), лицензионные соглашения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z451" w:id="131"/>
+          <w:bookmarkStart w:name="z485" w:id="134"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="131"/>
+          <w:bookmarkEnd w:id="134"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12654,165 +13034,105 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z461" w:id="132"/>
+    <w:bookmarkStart w:name="z495" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Прилагается:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z462" w:id="133"/>
+      Достоверность вышеуказанных данных и копии представленных подтверждающих документов по ним подтверждаю</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z496" w:id="136"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      - копии патентов на изобретения, промышленные образцы, полезные модели, селекционные достижения;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z463" w:id="134"/>
+      Руководитель организации __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...58 lines deleted...]
-        <w:t xml:space="preserve">                               (Фамилия, имя, отчество (при наличии) (подпись)</w:t>
+        <w:t xml:space="preserve">                               (подпись) (Фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -12848,249 +13168,184 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 10</w:t>
+              <w:t>Приложение 8</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">к Правилам оказания </w:t>
+              <w:t>к Правилам оказания</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственной услуги</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Аккредитация субъектов </w:t>
+              <w:t>"Аккредитация субъектов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>научной и (или) научно-</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>технической деятельности"</w:t>
-            </w:r>
-[...63 lines deleted...]
-              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z468" w:id="137"/>
+    <w:bookmarkStart w:name="z498" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Сведения об опубликованных научных работ за последние 5 (пять) лет:</w:t>
+        <w:t xml:space="preserve"> Сведения об опубликованных научных работ за последние 5 (пять) лет</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z469" w:id="138"/>
+          <w:bookmarkStart w:name="z499" w:id="138"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -13109,51 +13364,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Статьи в международных рецензируемых научных журналах, входящих в 1, 2 и 3 квартиль по данным Journal Citation Reports (Джоурнал Ситэйшн Рэпортс) компании Clarivate Analytics (Кларивэйт Аналитикс), или имеющих в базе данных Scopus (Скопус) показатель процентиль по CiteScore (СайтСкор) не менее 35 хотя бы по одной из научных областей, в области социальных и гуманитарных наук, в журналах, индексируемых в базе данных Web of Science Core Collection (Уэп оф Сайнс Кор Калэкшн) (Arts and Humanities Citation Index (Артс энд Хюманитис Ситэйшн Индекс), Science Citation Index Expanded (Сайнс Ситэйшн Индекс Экспандэд), Social Sciences Citation Index (Сошл Сайнс Ситиэйшн Индекс)), компании Clarivate Analytics (Кларивэйт Аналитикс)</w:t>
+Статьи в международных рецензируемых научных журналах, за исключением статей с грифом секретности или с пометкой ДСП, входящих в 1, 2 и 3 квартиль по данным Journal Citation Reports (Джоурнал Ситэйшн Рэпортс) компании Clarivate Analytics (Кларивэйт Аналитикс), или имеющих в базе данных Scopus (Скопус) показатель процентиль по CiteScore (СайтСкор) не менее 35 как минимум по одной из научных областей, в области социальных и гуманитарных наук, в журналах, индексируемых в базе данных Web of Science Core Collection (Уэп оф Сайнс Кор Калэкшн) (Arts and Humanities Citation Index (Артс энд Хюманитис Ситэйшн Индекс), Science Citation Index Expanded (Сайнс Ситэйшн Индекс Экспандэд), Social Sciences Citation Index (Сошл Сайнс Ситиэйшн Индекс)), компании Clarivate Analytics (Кларивэйт Аналитикс), за исключением статей с грифом секретности или с пометкой ДСП</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13238,141 +13493,121 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Материалы по конференциям, форумам, съездам, симпозиумам, конгрессам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z474" w:id="139"/>
-[...34 lines deleted...]
-(монографии, учебники, пособии, методические документы)</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Издательская деятельность (монографии, учебники, пособии, методические документы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z477" w:id="140"/>
+          <w:bookmarkStart w:name="z506" w:id="139"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="140"/>
+          <w:bookmarkEnd w:id="139"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13709,225 +13944,185 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z491" w:id="141"/>
+    <w:bookmarkStart w:name="z520" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Прилагается:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z492" w:id="142"/>
+      *Примечание: расшифровка аббревиатур:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z521" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      - копий опубликованных научных статьей;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z493" w:id="143"/>
+      РИНЦ – Российский индекс научного цитирования</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z522" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      - копии опубликованных материалов по конференциям, форумам, съездам, симпозиумам, конгрессам;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z494" w:id="144"/>
+      КОКСНВО МНВО РК – Комитет по обеспечению качества в сфере науки и высшего образования Министерства науки и высшего образования Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z523" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      - копии монографии, учебников, пособии, методических документов</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z495" w:id="145"/>
+      ДСП – Для служебного пользования</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z524" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Примечание: расшифровка аббревиатур:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z496" w:id="146"/>
+      Достоверность вышеуказанных данных и копии представленных подтверждающих документов по ним подтверждаю</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z525" w:id="145"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      РИНЦ – Российский индекс научного цитирования</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z497" w:id="147"/>
+      Руководитель организации __________ _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...38 lines deleted...]
-        <w:t xml:space="preserve">                               (подпись)       (Фамилия, имя, отчество (при наличии)</w:t>
+        <w:t xml:space="preserve">                               (подпись) (Фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -13963,934 +14158,430 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 11</w:t>
+              <w:t>Приложение 9</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">к Правилам оказания </w:t>
+              <w:t>к Правилам оказания</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственной услуги</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Аккредитация субъектов </w:t>
+              <w:t>"Аккредитация субъектов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>научной и (или) научно-</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>технической деятельности"</w:t>
-            </w:r>
-[...63 lines deleted...]
-              <w:t>(тел./эл.адрес)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z500" w:id="149"/>
+    <w:bookmarkStart w:name="z527" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заявление</w:t>
+        <w:t xml:space="preserve"> СВИДЕТЕЛЬСТВО</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>(при переоформлении)</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="149"/>
+        <w:t>об аккредитации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z528" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z501" w:id="150"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Прошу переоформить свидетельство об аккредитации</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="150"/>
+      город Астана "___" "__________" 20__ г.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z529" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>от_______ 20___ года, серии ___ в связи с изменением</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve">
+      В соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 27</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О науке и технологической политике"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-    </w:p>
+      <w:bookmarkStart w:name="z530" w:id="149"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z502" w:id="151"/>
-[...12 lines deleted...]
-    <w:bookmarkEnd w:id="151"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование юридического лица / фамилия, имя, отчество (при его наличии) физического лица)</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-    </w:p>
+      <w:bookmarkStart w:name="z531" w:id="150"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>в качестве субъекта научной и (или) научно-технической деятельности.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z503" w:id="152"/>
+        <w:t>аккредитуется в качестве субъекта научной и (или) научно-технической деятельности сроком</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...517 lines deleted...]
-    <w:bookmarkStart w:name="z520" w:id="157"/>
+        <w:t>на пять лет. Свидетельство предоставляется для принятия участия в конкурсах научных,</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z521" w:id="158"/>
+        <w:t>научно-технических проектов и программ, проектов коммерциализации результатов научной</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...3 lines deleted...]
-    <w:bookmarkEnd w:id="158"/>
+        <w:t>и (или) научно-технической деятельности, финансируемых из государственного бюджета,</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z522" w:id="159"/>
-[...12 lines deleted...]
-    <w:bookmarkEnd w:id="159"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>международными организациями и фондами, предпринимателями, неправительственными</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">             (Подпись)                   (Руководитель/Ф.И.О. (при его наличии))</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t>фондами и организациями.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z532" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z533" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Место печати </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z534" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Серия _____ № _________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -14924,898 +14615,514 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 12</w:t>
+              <w:t>Приложение 10</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">к Правилам оказания </w:t>
+              <w:t>к Правилам оказания</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственной услуги</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Аккредитация субъектов </w:t>
+              <w:t>"Аккредитация субъектов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>научной и (или) научно-</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>технической деятельности"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>в _______________________</w:t>
+              <w:t>кому _______________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от ______________________</w:t>
+              <w:t>от _________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(Ф.И.О.)</w:t>
+              <w:t>(полное наименование субъекта)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>________________________</w:t>
+              <w:t>__________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(тел./эл.адрес)</w:t>
+              <w:t>(номер телефона/электронный адрес)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z524" w:id="160"/>
+    <w:bookmarkStart w:name="z536" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>(для физических лиц)</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="160"/>
+        <w:t xml:space="preserve"> (при переоформлении)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z525" w:id="161"/>
+      <w:bookmarkStart w:name="z537" w:id="155"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Прошу провести аккредитацию _________________________________________</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="161"/>
+      Прошу переоформить свидетельство об аккредитации от_______ 20___ года, №_____,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                     (Ф.И.О. (при его наличии) заявителя)</w:t>
+        <w:t>серии ___ в связи с изменением наименования юридического лица /Ф.И.О (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>в качестве субъекта научной и (или) научно-технической деятельности.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z526" w:id="162"/>
+        <w:t>физического лица ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...537 lines deleted...]
-    <w:bookmarkStart w:name="z544" w:id="168"/>
+        <w:t>_____________________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z545" w:id="169"/>
+        <w:t xml:space="preserve">       (наименование юридического лица/ Ф.И.О. (при его наличии) физического лица</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z538" w:id="156"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "__" _________ 20__ г.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="169"/>
+      Даю согласие на сбор и обработку моих персональных данных, в соответствии с</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z546" w:id="170"/>
-[...12 lines deleted...]
-    <w:bookmarkEnd w:id="170"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О персональных данных и их защите", хранение и</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">             (Подпись)                         (Ф.И.О. (при его наличии))</w:t>
+        <w:t>использование сведений, составляющих охраняемую законом тайну, содержащихся в</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>цифровых системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z539" w:id="157"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подтверждаю достоверность предоставленной информации, осведомлен об ответственности за предоставление недостоверных сведений и поддельных документов в</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z540" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "__" _________ 20__ г.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z541" w:id="159"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель        _________ ____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       юридического лица/ (Подпись) (фамилия, имя, отчество (при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z542" w:id="160"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ф.И.О. (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       физического лица</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -15851,1023 +15158,629 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 13</w:t>
+              <w:t>Приложение 11</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">к Правилам оказания </w:t>
+              <w:t>к Правилам оказания</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственной услуги</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Аккредитация субъектов </w:t>
+              <w:t>"Аккредитация субъектов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>научной и (или) научно-</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>технической деятельности"</w:t>
-            </w:r>
-[...305 lines deleted...]
-Отметка о наличии</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...477 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кому _______________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от _________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(полное наименование субъекта)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>__________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(номер телефона/электронный адрес)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z571" w:id="179"/>
+    <w:bookmarkStart w:name="z545" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заявление</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(на выдачу дубликата)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z546" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Согласен на использование сведений, составляющих охраняемую Законом тайну, содержащихся в информационных системах при оказании государственных услуг.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z572" w:id="180"/>
+      Прошу Вас выдать дубликат свидетельства об аккредитации, оформленного ранее в бумажной форме.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z547" w:id="163"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Руководитель</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="180"/>
+      Причина__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z573" w:id="181"/>
-[...12 lines deleted...]
-    <w:bookmarkEnd w:id="181"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                    (в связи с утерей/порчей свидетельства или др.)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z548" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">         (место печати)       (Подпись)                   (Ф.И.О. (при его наличии))</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t>
+      Серия и номер свидетельства об аккредитации __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z549" w:id="165"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...3 lines deleted...]
-      </w:r>
+      Кем выдан_________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (полное наименование услугодателя)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z550" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
+      Срок действия свидетельства об аккредитации __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z551" w:id="167"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Даю согласие на сбор и обработку моих персональных данных, в соответствии с</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О персональных данных и их защите", хранение и</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>использование сведений, составляющих охраняемую законом тайну, содержащихся в</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>цифровых системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z552" w:id="168"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подтверждаю достоверность предоставленной информации, осведомлен об</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ответственности за предоставление недостоверных сведений и поддельных документов в</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z553" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "___" ________________20___года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z554" w:id="170"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель        _________ ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       юридического лица/ (Подпись) (фамилия, имя, отчество (при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z555" w:id="171"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ф.И.О. (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       физического лица</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -17091,228 +16004,228 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 12 мая 2020 года № 196</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z116" w:id="182"/>
+    <w:bookmarkStart w:name="z116" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых приказов Министерства образования и науки Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z117" w:id="183"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z117" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подпункт 3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 приказа Министра образования и науки Республики Казахстан от 16 апреля 2015 года № 212 "Об утверждении стандартов государственных услуг в сфере образования и науки" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 11260, опубликован 23 июня 2015 года в информационно-правовой системе "Әділет").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z118" w:id="184"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z118" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Подпункт 3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приказа Министра образования и науки Республики Казахстан от 13 августа 2015 года № 528 "Об утверждении регламентов государственных услуг в сфере образования и науки" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 12066, опубликован 22 октября 2015 года в информационно-правовой системе "Әділет").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z119" w:id="185"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z119" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 31 мая 2017 года № 256 "О внесении изменения в приказ Министра образования и науки Республики Казахстан от 16 апреля 2015 года № 212 "Об утверждении стандартов государственных услуг в сфере образования и науки" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 115206, опубликован 17 октября 2017 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z120" w:id="186"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z120" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 21 ноября 2017 года № 588 "О внесении изменения в приказ Министра образования и науки Республики Казахстан от 13 августа 2015 года № 528 "Об утверждении регламентов государственных услуг в сфере образования и науки" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 116498, опубликован 13 декабря 2017 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkEnd w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>