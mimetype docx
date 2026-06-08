--- v0 (2025-10-01)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="60d89f0" w14:textId="60d89f0">
+    <w:p w14:paraId="ae76edb" w14:textId="ae76edb">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,288 +100,365 @@
         </w:rPr>
         <w:t>Об утверждении Правил оказания государственной услуги "Государственная регистрация прав (обременений прав) на недвижимое имущество"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра юстиции Республики Казахстан от 4 мая 2020 года № 27. Зарегистрирован в Министерстве юстиции Республики Казахстан 11 мая 2020 года № 20610.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В соответствии с подпунктом 1) </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+      В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 13.03.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> оказания государственной услуги "Государственная регистрация прав (обременений прав) на недвижимое имущество".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа Министра юстиции РК от 30.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 355</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Департаменту регистрационной службы и организации юридических услуг Министерства юстиции Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p>
-[...77 lines deleted...]
-      2. Департаменту регистрационной службы и организации юридических услуг Министерства юстиции Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) государственную регистрацию настоящего приказа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
-[...15 lines deleted...]
-      1) государственную регистрацию настоящего приказа;</w:t>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) размещение настоящего приказа на официальном интернет-ресурсе Министерства юстиции Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
-[...15 lines deleted...]
-      2) размещение настоящего приказа на официальном интернет-ресурсе Министерства юстиции Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра юстиции Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
-[...15 lines deleted...]
-      3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра юстиции Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -482,64 +559,64 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>М. Бекетаев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z12" w:id="7"/>
+      <w:bookmarkStart w:name="z12" w:id="6"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство цифрового развития, инноваций</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -669,227 +746,314 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 4 мая 2020 года № 27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила оказания государственной услуги "Государственная регистрация прав (обременений) на недвижимое имущество"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z15" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Настоящие Правила оказания государственной услуги "Государственная регистрация прав (обременений) на недвижимое имущество" (далее – Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан от 15 апреля 2013 года "О государственных и социально ответственных услугах" и определяют порядок оказания государственной услуги "Государственная регистрация прав (обременений) на недвижимое имущество".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 13.03.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Государственная регистрация прав (обременений) на недвижимое имущество осуществляется регистрирующим органом - некоммерческое акционерное общество "Государственная корпорация "Правительство для граждан" по месту нахождения недвижимого имущества (далее – услугодатель).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z18" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан от 15 апреля 2013 года "О государственных услугах" и определяют порядок оказания государственной услуги "Государственная регистрация прав (обременений) на недвижимое имущество".</w:t>
+        <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра юстиции РК от 28.09.2020 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 417</w:t>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-[...54 lines deleted...]
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+        <w:t xml:space="preserve">      Пункт 3 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Для получения государственной услуги физические и (или) юридические лица (далее - услугополучатель) подают заявление по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -924,2179 +1088,2594 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам с приложением документов в соответствии с Перечнем основных требований к оказанию государственной услуги "Государственная регистрация прав (обременений) на недвижимое имущество" (далее – Перечень) согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам через услугодателя по местонахождению объекта недвижимого имущества услугополучателя или через веб-портал "электронного правительства": www.egov.kz (далее – портал), либо через объекты информатизации.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа Министра юстиции РК от 04.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 217</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. При приеме документов работник услугодателя сверяет документ, удостоверяющий личность, либо электронный документ из сервиса цифровых документов услугополучателя со сведениями, отраженных в государственных информационных системах (для идентификации).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z153" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае расхождения адресных сведений объекта недвижимости, указанных в правоустанавливающем документе, с адресными сведениями, содержащимися в информационной системе единого государственного кадастра недвижимости, работник услугодателя уточняет адрес объекта недвижимости по регистрационному коду адреса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z154" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если сделка нотариально не удостоверена, то регистрирующий орган обязан проверить подлинность подписи лиц, совершивших сделку (уполномоченных их представителей), их дееспособность (правоспособность), а также соответствие их воли волеизъявлению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z155" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подтверждением завершения процедуры проверки подлинности подписи лиц, совершивших сделку (уполномоченных их представителей), их дееспособность (правоспособность), а также соответствие их воли волеизъявлению является проставление отметки и подписи работника услугодателя в договоре.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:p>
-[...141 lines deleted...]
-    <w:bookmarkStart w:name="z156" w:id="18"/>
+    <w:bookmarkStart w:name="z156" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае представления услугополучателем неполного пакета документов согласно перечню, предусмотренному пунктом 8 Перечня, а также документов с истекшим сроком действия работник услугодателя по приему документов отказывает в приеме заявления и выдает расписку по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z157" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При предъявлении услугодателю полного пакета документов услугополучателю выдается расписка о приеме документов с указанием даты и времени получения результата государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z158" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугополучатель может обратиться с ходатайством о прекращении рассмотрения заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z159" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом ходатайство услугополучатель подает через канцелярию услугодателя, по местонахождению объекта недвижимого имущества услугополучателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа Министра юстиции РК от 04.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 217</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования); с изменением, внесенным приказом Министра юстиции РК от 30.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 355</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 5 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Срок оказания государственной услуги с момента поступления заявления услугодателю составляет три рабочих дня, а в случае государственной регистрации по нотариально не удостоверенной сделке государственная услуга оказывается в течение одного рабочего дня с момента поступления заявления услугодателю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электронная регистрация производится не позднее одного рабочего дня, следующего за днем поступления в информационную систему единого государственного кадастра недвижимости подтверждения об оплате за государственную регистрацию прав на недвижимое имущество или освобождении от оплаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электронная регистрация в ускоренном порядке производится в течение двух часов, с момента поступления в информационную систему единого государственного кадастра недвижимости подтверждения об оплате за государственную регистрацию прав на недвижимое имущество или освобождении от оплаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электронная регистрация прав (обременений прав) в части возникновения, изменения, прекращения залога на недвижимое имущество с применением информационно-коммуникационных технологий производится в течение двух часов, с момента поступления через внешний шлюз "электронного правительства" в информационную систему единого государственного кадастра недвижимости электронной заявки, с прикрепленной электронной копией правоустанавливающего документа, удостоверенной электронной цифровой подписью услугополучателя, электронным чеком, подтверждающим оплату за государственную регистрацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственная регистрация прекращения обременений, а также юридических притязаний производится в течение одного рабочего дня с момента поступления заявления в регистрирующий орган.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      День приема документов через услугодателя не входит в срок оказания государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 - в редакции приказа Министра юстиции РК от 30.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 355</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 6 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. При электронной регистрации нотариусом услугополучателю выдается информация об уникальном номере правоустанавливающего документа, присвоенном в единой нотариальной информационной системе (далее-ЕНИС) и о сумме оплаты за государственную регистрацию прав на недвижимое имущество.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z190" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      После проведения услугополучателем оплаты за государственную услугу реквизиты чека направляются в информационную систему единого государственного кадастра недвижимости.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z157" w:id="19"/>
-[...15 lines deleted...]
-      При предъявлении услугодателю полного пакета документов услугополучателю выдается расписка о приеме документов с указанием даты и времени получения результата государственной услуги.</w:t>
+    <w:bookmarkStart w:name="z191" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В "личный кабинет" услугополучателя на веб-портале "электронного правительства" направляется уведомление-отчет о принятии запроса для оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z158" w:id="20"/>
-[...15 lines deleted...]
-      Услугополучатель может обратиться с ходатайством о прекращении рассмотрения заявления.</w:t>
+    <w:bookmarkStart w:name="z192" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственная услуга оказывается не позднее одного рабочего дня, следующего за днем поступления в информационную систему единого государственного кадастра недвижимости подтверждения об оплате.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z159" w:id="21"/>
-[...15 lines deleted...]
-      При этом ходатайство услугополучатель подает через канцелярию услугодателя, по местонахождению объекта недвижимого имущества услугополучателя.</w:t>
+    <w:bookmarkStart w:name="z193" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодателем проводится правовой анализ документов, подтверждающих возникновение, изменение или прекращение прав (обременении прав) на недвижимое имущество и иных объектов государственной регистрации, которые должны соответствовать требованиям законодательства Республики Казахстан, предъявляемым к ним на момент регистрации, за исключением прав (обременении прав) на недвижимое имущество, не подлежащих обязательной государственной регистрации, а также ранее возникших прав (обременении прав).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z194" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электронная регистрация прав (обременений прав) на недвижимое имущество может производиться с применением информационно-коммуникационных технологий с выдачей уведомления о регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z195" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электронная регистрация в правовом кадастре на основании заявки банка второго уровня, микрофинансовой организации, осуществляющей деятельность по предоставлению микрокредитов физическим и (или) юридическим лицам с обеспечением либо без обеспечения в размере, не превышающем двадцати тысячекратного размера месячного расчетного показателя, установленного на соответствующий финансовый год законом о республиканском бюджете, и кредитного товарищества (далее - финансовые организации) на возникновение, изменение, прекращение залога, поступившей посредством объектов информатизации (информационные системы финансовых организаций, использующие информационно-коммуникационные технологии для подачи электронной заявки на регистрацию возникновения, изменения, прекращения залога с получением результата оказания государственной услуги в автоматизированной форме), через внешний шлюз "электронного правительства" осуществляется в следующем порядке:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z196" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) финансовая организация инициирует в правовой кадастр электронную заявку на регистрацию возникновения, изменения, прекращения залога с прикреплением электронной копии правоустанавливающего документа, удостоверенного ЭЦП услугополучателя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z197" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) услугополучатель (уполномоченный представитель заявителя) производит оплату за государственную регистрацию возникновения, изменения, прекращения залога через платежный шлюз "электронного правительства" (далее-ПШЭП) в соответствии с законодательством Республики Казахстан об информатизации, с обязательным указанием данных плательщика оплаты за государственную регистрацию возникновения, изменения, прекращения залога.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z198" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      После произведенной оплаты за государственную регистрацию возникновения, изменения, прекращения залога реквизиты электронного чека, подтверждающего оплату за государственную регистрацию (уникальный код заявки, уникальный код платежа, наименование получателя платежа, наименование банка второго уровня или организации, осуществляющей отдельные виды банковских операций, данные плательщика платежа, в том числе его идентификационный номер, сумма оплаты, даты и время оплаты, код назначения платежа) сохраняются на ПШЭП в виде электронного чека и направляются в правовой кадастр.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z199" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) финансовая организация направляет электронную заявку, с прикрепленной электронной копией правоустанавливающего документа, удостоверенной электронной цифровой подписью услугополучателя, электронным чеком, подтверждающим оплату за государственную регистрацию, посредством информационной системы финансовых организаций через внешний шлюз "электронного правительства", в правовой кадастр;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z200" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проверка на наличие выполнения условий осуществляется посредством информационно-коммуникационных технологий (проверка на наличие факта заявки с заполненной информацией, оплаты, при наличии регистрации брака согласия супруга(и) с подтверждением электронного заявления на получение государственной услуги, удостоверенное ЭЦП, согласия собственника(ов) объекта недвижимости на сбор, обработку персональных данных, полученного посредством государственного сервиса контроля доступа к персональным данным, проверка ЭЦП, индивидуального идентификационного номера/бизнес идентификационного номера участников, отсутствия обременений, которые исключают государственную регистрацию, отсутствия в перечне лиц, связанных с финансированием терроризма и экстремизма).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z201" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения, необходимые для осуществления государственной регистрации возникновения, изменения, прекращения залога, правовой кадастр получает из соответствующей государственной информационной системы путем интеграционного взаимодействия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z202" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае успешного выполнения проверки условий, запись в регистрационный лист правового кадастра о произведенной регистрации вносится автоматически посредством информационно-коммуникационных технологий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z203" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электронное уведомление о произведенной регистрации либо отказ или приостановление государственной регистрации, направляется из правового кадастра в "личный кабинет" услугополучателя на веб-портале "электронного правительства", а также в информационную систему финансовой организации, автоматически посредством информационно-коммуникационных технологий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z204" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии расхождений в представленных финансовой организацией электронных документах со сведениями правового кадастра анализ проводится работником услугодателя в следующем порядке:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z205" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осуществляет проверку выполнения условий (проверка на наличие факта заявки с заполненной информацией, оплаты, при наличии регистрации брака согласия супруга(и) с подтверждением электронного заявления на получение государственной услуги, удостоверенное ЭЦП, согласия собственника(ов) объекта недвижимости на сбор, обработку персональных данных, полученного посредством государственного сервиса контроля доступа к персональным данным, индивидуального идентификационного номера/бизнес идентификационного номера участников, отсутствия обременений, которые исключают государственную регистрацию, отсутствия в перечне лиц, связанных с финансированием терроризма и экстремизма).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z206" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения, необходимые для осуществления государственной регистрации возникновения, изменения, прекращения залога, получает из соответствующей государственной информационной системы, имеющей интеграционные взаимодействия с информационной системой единого государственного кадастра недвижимости;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z207" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) вносит запись в регистрационный лист о произведенной регистрации либо об отказе или приостановлении в государственной регистрации и направляет на подписание руководству.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z208" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При отсутствии оснований для приостановлений и отказов в государственной регистрации работником услугодателя осуществляется государственная регистрация прав на недвижимое имущество.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z209" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии оснований для приостановлений и отказов в государственной регистрации работником услугодателя приостанавливается либо отказывается в государственной регистрации прав на недвижимое имущество.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z210" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электронное уведомление о произведенной регистрации либо отказ или приостановление государственной регистрации направляется из правового кадастра в "личный кабинет" услугополучателя на веб-портале "электронного правительства" и информационную систему финансовой организации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа Министра юстиции РК от 04.04.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции приказа Министра юстиции РК от 30.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 355</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 6-1 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-1. Порядок ведения и учета актов приемки объекта в эксплуатацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z212" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель в течение одного дня с момента получения от услугополучателя утвержденного акта приемки объекта в эксплуатацию с приложением к нему технических характеристик объекта и исполнительной геодезической съемки фактического положения инженерных сетей и (или) зданий (сооружений), декларации о соответствии, заключений о качестве строительно-монтажных работ и соответствии выполненных работ утвержденному проекту направляет одновременно:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z213" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в структурное подразделение соответствующего местного исполнительного органа, осуществляющее функции в сфере архитектуры и градостроительства по месту нахождения объекта, утвержденный акт приемки объекта в эксплуатацию с приложением к нему технических характеристик объекта и исполнительной геодезической съемки фактического положения инженерных сетей и (или) зданий (сооружений);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z214" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в органы государственного архитектурно-строительного контроля по месту нахождения объекта утвержденный акт приемки объекта в эксплуатацию с приложением к нему технических характеристик объекта, декларации о соответствии и заключений о качестве строительно-монтажных работ и соответствии выполненных работ утвержденному проекту.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z215" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местные исполнительные органы, осуществляющие функции в сфере архитектуры и градостроительства, до истечения одного рабочего дня с момента получения документов от услугодателя проводят сверку на соблюдение заказчиком процедур, определенных правилами организации застройки и прохождения разрешительных процедур, и производят учет акта приемки в эксплуатацию посредством информационной системы государственного градостроительного кадастра.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z216" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По итогам сверки в случае установления несоответствия объекта строительства требованиям правил организации застройки и прохождения разрешительных процедур в течение одного рабочего дня с момента получения документов от услугодателя письменно информируют об этом органы государственного архитектурно-строительного контроля и регистрирующий орган.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z217" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае отсутствия несоответствия в течение одного рабочего дня с момента получения документов от услугодателя письменно информируют регистрирующий орган.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z218" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Органы государственного архитектурно-строительного контроля до истечения одного рабочего дня с момента получения документов от услугодателя проводят сверку на предмет соблюдения заказчиком норм и требований, установленных законодательством Республики Казахстан об архитектурной, градостроительной и строительной деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z219" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При выявлении нарушений в течение одного рабочего дня с момента получения документов от услугодателя письменно информируют об этом регистрирующий орган и применяют меры ответственности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z220" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае отсутствия нарушений в течение одного рабочего дня с момента получения документов от услугодателя письменно информируют об этом регистрирующий орган.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 2 дополнена пунктом 6-1 в соответствии с приказом Министра юстиции РК от 04.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 217</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования); с изменением, внесенным приказом Министра юстиции РК от 30.06.2025 </w:t>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования); в редакции приказа Министра юстиции РК от 30.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 355</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="22"/>
-[...749 lines deleted...]
-      2) в органы государственного архитектурно-строительного контроля по месту нахождения объекта утвержденный акт приемки объекта в эксплуатацию с приложением к нему технических характеристик объекта, декларации о соответствии и заключений о качестве строительно-монтажных работ и соответствии выполненных работ утвержденному проекту.</w:t>
+    <w:bookmarkStart w:name="z30" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Приостановление государственной услуги осуществляется не более чем на один месяц по следующим основаниям:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z215" w:id="49"/>
-[...15 lines deleted...]
-      Местные исполнительные органы, осуществляющие функции в сфере архитектуры и градостроительства, до истечения одного рабочего дня с момента получения документов от услугодателя проводят сверку на соблюдение заказчиком процедур, определенных правилами организации застройки и прохождения разрешительных процедур, и производят учет акта приемки в эксплуатацию посредством информационной системы государственного градостроительного кадастра.</w:t>
+    <w:bookmarkStart w:name="z222" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) по постановлению (определению) суда на основании исковых и иных заявлений (жалоб), поданных в суд;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z216" w:id="50"/>
-[...15 lines deleted...]
-      По итогам сверки в случае установления несоответствия объекта строительства требованиям правил организации застройки и прохождения разрешительных процедур в течение одного рабочего дня с момента получения документов от услугодателя письменно информируют об этом органы государственного архитектурно-строительного контроля и регистрирующий орган.</w:t>
+    <w:bookmarkStart w:name="z223" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в соответствии с актами прокурорского надзора до устранения нарушения закона;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z217" w:id="51"/>
-[...221 lines deleted...]
-    <w:bookmarkStart w:name="z224" w:id="58"/>
+    <w:bookmarkStart w:name="z224" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О противодействии легализации (отмыванию) доходов, полученных преступным путем, и финансированию терроризма";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z225" w:id="59"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z225" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) для представления заявителем документов, необходимых для государственной регистрации в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона, если отсутствие необходимых документов не явилось основанием для отказа в приеме документов на регистрацию;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z226" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) для получения разъяснений или истребования от государственных органов необходимой информации в связи с ее отсутствием в документах, исходящих от таких органов, или наличием противоречий в таких документах, если указанные обстоятельства не явились основаниями для отказа в приеме документов на регистрацию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z227" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) при несоответствии объекта регистрации, устанавливаемого на основании правоустанавливающих документов, и объекта регистрации, указанного в заявлении, для устранения противоречия между ними.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z228" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) при неполной оплате за государственную регистрацию прав на недвижимое имущество;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 8) предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) если в течение трех рабочих дней с момента поступления электронной копии правоустанавливающего документа в информационную систему единого государственного кадастра недвижимости не поступило подтверждение об оплате за государственную регистрацию прав на недвижимое имущество или об освобождении лица от оплаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z230" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электронная регистрация не приостанавливается по основаниям, указанным в подпунктах 4) и 6) настоящего пункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z231" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При приостановлении оказания государственной услуги услугодатель направляет услугополучателю, уведомление с указанием причин и сроков приостановления, даты и регистрационного номера документа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z232" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решение о приостановлении государственной регистрации может быть принято услугодателем с момента приема документов на государственную регистрацию до момента выдачи документа, но не позднее истечения срока государственной регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z233" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если в течение одного месяца обстоятельства, явившиеся основанием для приостановления в регистрации не устранены, работник услугодателя не позднее 3 рабочих дней до окончания срока приостановления уведомляет услугополучателя о предварительном решении об отказе в государственной услуге, а также времени и месте проведения заслушиваниядля возможности выразить услугополучателю позицию по предварительному решению.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z226" w:id="60"/>
-[...15 lines deleted...]
-      5) для получения разъяснений или истребования от государственных органов необходимой информации в связи с ее отсутствием в документах, исходящих от таких органов, или наличием противоречий в таких документах, если указанные обстоятельства не явились основаниями для отказа в приеме документов на регистрацию;</w:t>
+    <w:bookmarkStart w:name="z234" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По результатам заслушивания услугодатель принимает решение об оказании государственной услуги, либо формирует мотивированный отказ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z227" w:id="61"/>
-[...15 lines deleted...]
-      6) при несоответствии объекта регистрации, устанавливаемого на основании правоустанавливающих документов, и объекта регистрации, указанного в заявлении, для устранения противоречия между ними.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции приказа Министра юстиции РК от 30.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 355</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z150" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-1. В случае наличия оснований для отказа в оказании государственной услуги предусмотренными пунктом 9 Перечня, услугодатель уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z228" w:id="62"/>
-[...15 lines deleted...]
-      7) при неполной оплате за государственную регистрацию прав на недвижимое имущество;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 7-1 в соответствии с приказом Министра юстиции РК от 13.09.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 795</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования); в редакции приказа Министра юстиции РК от 04.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 217</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Результатом оказания государственной услуги является выдача документа с отметкой о произведенной регистрации либо мотивированный ответ об отказе в оказании государственной услуги, по основаниям указанным в пункте 9 Перечня, подписываемый руководством услугодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z187" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министерство юстиции направляет информацию о внесенных изменениях и (или) дополнениях в Правила в организации, осуществляющие прием заявления и выдачи результата оказания государственной услуги, услугодателю и Единый контакт-центр.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z229" w:id="63"/>
-[...15 lines deleted...]
-      8) если в течение трех рабочих дней с момента поступления электронной копии правоустанавливающего документа в информационную систему единого государственного кадастра недвижимости не поступило подтверждение об оплате за государственную регистрацию прав на недвижимое имущество или об освобождении лица от оплаты.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции приказа Министра юстиции РК от 04.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 217</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателя по вопросам оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z230" w:id="64"/>
-[...15 lines deleted...]
-      Электронная регистрация не приостанавливается по основаниям, указанным в подпунктах 4) и 6) настоящего пункта.</w:t>
+    <w:bookmarkStart w:name="z36" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Жалоба на решения, действия (бездействие) услугодателя и (или) их работников по вопросам оказания государственных услуг подается на имя руководителя услугодателя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z231" w:id="65"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба услугополучателя, поступившая в адрес услугодателя, непосредственно оказывающих государственные услуги, подлежит рассмотрению в течение пяти рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение пятнадцати рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рассмотрение жалобы осуществляется уполномоченным органом, осуществляющим государственное регулирование и контроль деятельности в сфере государственной регистрации прав на недвижимое имущество, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба подается услугодателю, чье решение, действие (бездействие) обжалуется.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель, чье решение, действие (бездействие) обжалуется, не позднее трех рабочих дней со дня поступления жалобы направляет ее и административное дело в орган, рассматривающий жалобу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом услугодатель, чье решение, действие (бездействие) обжалуется, вправе не направлять жалобу в орган, рассматривающий жалобу, если он в течение трех рабочих дней примет решение либо иное административное действие, полностью удовлетворяющие требованиям, указанным в жалобе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции приказа Министра юстиции РК от 30.06.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 355</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 - в редакции приказа Министра юстиции РК от 13.09.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 795</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...25 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. Исключен приказом Министра юстиции РК от 13.09.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 795</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 7-1 в соответствии с приказом Министра юстиции РК от 13.09.2021 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 795</w:t>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования); в редакции приказа Министра юстиции РК от 04.04.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 217</w:t>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
-[...69 lines deleted...]
-</w:t>
+        <w:t>№ 278</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции приказа Министра юстиции РК от 04.04.2023 </w:t>
-[...299 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -3269,51 +3848,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z42" w:id="73"/>
+    <w:bookmarkStart w:name="z42" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">        ________________________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -3322,71 +3901,71 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">             Заявление № _____________ о государственной регистрации прав</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">             (обременений прав) на недвижимое имущество для физического лица</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z43" w:id="74"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z43" w:id="66"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ф.И.О. (при его наличии) (далее – Ф.И.О)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4038,50 +4617,136 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________ "___" ________ 20__ г.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4288,80 +4953,80 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Филиал НАО "Государственная корпорация "Правительство для граждан")</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z152" w:id="75"/>
+    <w:bookmarkStart w:name="z152" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление № _____________ о государственной регистрации прав</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(обременений прав) на недвижимое имущество для юридического лица</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 - в редакции приказа Министра юстиции РК от 13.09.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5223,50 +5888,118 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________ "___"________20__г. (подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 3 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -5361,105 +6094,112 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Государственная регистрация прав</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(обременений) на недвижимое имущество"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z188" w:id="76"/>
+    <w:bookmarkStart w:name="z188" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Государственная регистрация прав (обременений) на недвижимое имущество"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 - в редакции приказа Министра юстиции РК от 30.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 355</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -8814,50 +9554,125 @@
               <w:t>
 Сервис цифровых документов доступен для пользователей, авторизованных в мобильном приложении и информационных системах пользователей.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Для использования цифрового документа необходимо пройти авторизацию методами доступными в мобильном приложении и информационных системах пользователей, далее в разделе "Цифровые документы" просмотреть необходимый документ для дальнейшего пользования.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 4 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9144,108 +9959,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(адрес услугополучателя)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z136" w:id="77"/>
+    <w:bookmarkStart w:name="z136" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                    Расписка об отказе в приеме документов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z137" w:id="78"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z137" w:id="70"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Руководствуясь </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 20 Закона Республики Казахстан от 15 апреля 2013 года "О государственных услугах", филиал услугодателя (указать адрес) отказывает в приеме документов на оказание государственной услуги (указать наименование государственной услуги в соответствии со стандартом государственной услуги) ввиду представления Вами неполного пакета документов согласно перечню, предусмотренному стандартом государственной услуги, а именно:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Наименование отсутствующих документов:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9438,55 +10253,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9812,31 +10627,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>