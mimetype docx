--- v0 (2025-10-23)
+++ v1 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c57c208" w14:textId="c57c208">
+    <w:p w14:paraId="862b6a8" w14:textId="862b6a8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1722,54 +1722,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) банк присоединен к договору об общих условиях предоставления займа в соответствии с главой 3 Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z51" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Заем предоставляется в национальной валюте Республики Казахстан – тенге под залог активов банка, предусмотренных пунктом 12 Правил.</w:t>
+      10. Заем предоставляется в национальной валюте Республики Казахстан – теңге под залог активов банка, предусмотренных пунктом 12 Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 – в редакции совместного постановления Правления Национального Банка РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 80</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и постановление Правления Агентства РК по регулированию и развитию финансового рынка от 30.06.2026 № 102 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z52" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Заем предоставляется банку на срок от 14 (четырнадцать) до 90 (девяносто) календарных дней с возможностью пролонгации не более 3 (трех) раз. Общий срок пользования займом с учетом всех пролонгаций не превышает 1 (один) год.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z53" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -6385,64 +6447,64 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1 к Правилам</w:t>
+              <w:t>Приложение 1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>о займах последней</w:t>
+              <w:t>к Правилам о займах последней</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инстанции, предоставляемых</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6461,120 +6523,153 @@
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z249" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Требования к нерыночным активам</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 – в редакции совместного постановления Правления Национального Банка РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 80</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и постановление Правления Агентства РК по регулированию и развитию финансового рынка от 30.06.2026 № 102 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z250" w:id="240"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="240"/>
+Показатель</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6590,357 +6685,264 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z253" w:id="241"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="241"/>
+1. Общие требования к нерыночным активам банков</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z254" w:id="242"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) относятся к первой стадии обесценения согласно внутренней методике банка;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="242"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) отсутствует просрочка в погашении задолженности по займу более 7 (семь) календарных дней на последнюю отчетную дату;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...9 lines deleted...]
-              </w:rPr>
               <w:t>3) срок погашения договора банковского займа наступает не ранее, чем через 12 (двенадцать) календарных месяцев после последней отчетной даты;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...9 lines deleted...]
-              </w:rPr>
               <w:t>4) не относятся к займам, выданным физическим лицам и не отнесенным банком к портфелю однородных банковских займов (оцениваемые индивидуально);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...57 lines deleted...]
-            </w:r>
+              <w:t>5) балансовая задолженность составляет более 50 000 (пятьдесят тысяч) теңге;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6) валюта договора банковского займа: теңге, иностранная валюта (доллар США, евро, китайский юань);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7) заемщиком не является лицо, связанное с банком особыми отношениями;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-8) максимальная доля займов на одного заемщика и группу связанных заемщиков не превышает 25 (двадцать пять) процентов балансовой стоимости нерыночных активов.</w:t>
+              <w:t>8) максимальная доля займов на одного заемщика и группу связанных заемщиков не превышает 25 (двадцать пять) процентов балансовой стоимости нерыночных активов.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z263" w:id="243"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="243"/>
+2. Особые требования к нерыночным активам банков, вошедших в периметр последнего завершенного регулярного AQR</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6956,251 +6958,223 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z266" w:id="244"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="244"/>
+3. Особые требования к нерыночным активам банков, не вошедших в периметр последнего завершенного регулярного AQR</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z267" w:id="245"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="245"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-            </w:r>
+По договорам банковского займа, обеспеченным способами, предусмотренными законодательством Республики Казахстан, соотношение остатка основного долга по займу к оценочной стоимости имущества (недвижимого и движимого имущества), предоставленного в обеспечение займа (коэффициент loan-to-value), составляет не более 80 (восемьдесят) процентов.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Недвижимое имущество представлено в виде жилой и (или) коммерческой недвижимости, земельных участков, расположенных на территории Республики Казахстан. Объекты незавершенного строительства не принимаются расчет обеспечения по займам.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...57 lines deleted...]
-            </w:r>
+              <w:t>В расчет оценочной стоимости имущества принимается наименьшее из значений залоговой стоимости, определенной банком на дату последней оценки в соответствии с внутренней методологией банка, и рыночной стоимости, определенной оценщиком на дату последней оценки в соответствии с законодательством Республики Казахстан об оценочной деятельности (при наличии).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Рыночная стоимость по объектам недвижимого имущества, определенная на дату последней оценки оценщиком, по объектам недвижимого имущества составляет более 100 000 (сто тысяч) месячных расчетных показателей.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Срок составления отчета об оценке имущества не превышает 12 (двенадцать) последовательных календарных месяцев к дате подачи банком ходатайства о препозиции залога.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-В случае обеспечения исполнения обязательств по нескольким договорам банковского займа одного или нескольких заемщиков банка одним имуществом, такие договоры банковского займа учитываются как один нерыночный актив банка, принимаемый в залог.</w:t>
+              <w:t>В случае обеспечения исполнения обязательств по нескольким договорам банковского займа одного или нескольких заемщиков банка одним имуществом, такие договоры банковского займа учитываются как один нерыночный актив банка, принимаемый в залог.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7305,1994 +7279,1994 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z275" w:id="246"/>
+    <w:bookmarkStart w:name="z275" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Договор об общих условиях предоставления займа последней инстанции</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z276" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящий Договор об общих условиях предоставления займа последней инстанции Национального Банка Республики Казахстан (далее – Договор об общих условиях займа) регулирует отношения между Республиканским государственным учреждением "Национальный Банк Республики Казахстан" (далее – Национальный Банк), Республиканским государственным учреждением "Агентство Республики Казахстан по регулированию и развитию финансового рынка" (далее – Агентство), действующим от имени и в интересах Национального Банка на основании Закона Республики Казахстан "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О государственном регулировании, контроле и надзоре финансового рынка и финансовых организаций</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>", и банком второго уровня (далее – Банк), как это определено в соответствии с Правилами о займах последней инстанции, предоставляемых Национальным Банком Республики Казахстан, утвержденными совместным постановлением Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от _____________ 2024 года № ____ и Правления Национального Банка Республики Казахстан от ________________2024 года № ____ (далее – Правила), в дальнейшем совместно именуемыми "Стороны" и по отдельности "Сторона", при прохождении процедуры препозиции залога и предоставлении займов последней инстанции Национального Банка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z277" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Предмет договора</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z278" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.1. Договор об общих условиях займа является типовым договором присоединения к механизму предоставления Национальным Банком займов последней инстанции (далее – заем, займы) для Банков.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z279" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.2. Национальный Банк предоставляет Банку возможность участия в препозиции залога и механизме предоставления займов в порядке и на условиях, определенных статьей 51-3 Закона Республики Казахстан "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О Национальном Банке Республики Казахстан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" (далее – Закон о Национальном Банке), Договором об общих условиях займа и Правилами. Условия Договора об общих условиях займа принимаются Банком путем присоединения к Договору об общих условиях займа. Условия присоединения к Договору об общих условиях займа определяются Правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z280" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.3. Присоединяясь к Договору об общих условиях займа, Банк подтверждает ознакомление, согласие и принятие условий Договора об общих условиях займа, а также соглашается с установленными Правилами и Договором об общих условиях займа порядком и условиями прохождения препозиции залога, предоставления займа, исполнения обязательств Банка по займу, требованиями к залогам, применением дисконта к активам, принимаемым в залог, а также соглашается оплатить услуги субъекта оценочной деятельности при возникновении необходимости его привлечения Агентством в рамках препозиции залога.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z281" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.4. Присоединение Банка к Договору об общих условиях займа не является обязательством Национального Банка выдать заем Банку и не является обязательством Банка обратиться в Национальный Банк за получением займа.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z276" w:id="247"/>
-[...35 lines deleted...]
-        <w:t>", и банком второго уровня (далее – Банк), как это определено в соответствии с Правилами о займах последней инстанции, предоставляемых Национальным Банком Республики Казахстан, утвержденными совместным постановлением Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от _____________ 2024 года № ____ и Правления Национального Банка Республики Казахстан от ________________2024 года № ____ (далее – Правила), в дальнейшем совместно именуемыми "Стороны" и по отдельности "Сторона", при прохождении процедуры препозиции залога и предоставлении займов последней инстанции Национального Банка.</w:t>
+    <w:bookmarkStart w:name="z282" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.5. Порядок и условия предоставления в залог рыночных и (или) нерыночных активов определяются законодательством Республики Казахстан, а также договором залога, заключаемым между Банком и Национальным Банком.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z277" w:id="248"/>
+    <w:bookmarkStart w:name="z283" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.6. Препозиция залога осуществляется Банком в соответствии с Правилами заблаговременно до обращения за займом для проверки соответствия нерыночных активов требованиям Правил и определения их стоимости.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z284" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.7. Национальный Банк предоставляет заем Банку в порядке и на условиях, указанных в статье 51-3 Закона о Национальном Банке, Правилах и Договоре об общих условиях займа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z285" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.8. Банк в срок, указанный в уведомлении о предоставлении займа и договоре займа последней инстанции (индивидуальные условия займа) (далее – Договор займа), возвращает полученный заем и начисленное по нему вознаграждение.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z286" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.9 Выплата вознаграждения по займу, предоставленному на срок до 30 (тридцать) календарных дней, осуществляется одновременно с погашением всей суммы основного долга, а по займу на срок более 30 (тридцать) календарных дней – по состоянию на первое число каждого очередного месяца. Когда до срока погашения займа остается меньше 30 (тридцать) календарных дней, выплата вознаграждения осуществляется одновременно с погашением всей суммы основного долга.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z287" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.10. Допускается полное или частичное досрочное исполнение обязательств Банка по займу. Размер вознаграждения при досрочном погашении исчисляется за фактическое время пользования предметом займа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z288" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.11. Пролонгация займа осуществляется в соответствии со статьей 51-3 Закона Национальном Банке и Правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z289" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.12. Взаимоотношения, возникающие по займу, регулируются законодательством Республики Казахстан, в том числе Правилами и Договором об общих условиях займа. Вопросы, не урегулированные Договором об общих условиях займа, разрешаются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z290" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.13. Расходы, понесенные Сторонами в связи с регистрацией, изменениями, дополнениями, а также прекращением залога рыночных и (или) нерыночных активов, оплачиваются Стороной, осуществляющей мероприятия, направленные на регистрацию, изменения, дополнения и прекращение зарегистрированного залога.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z291" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.14. Понятия, содержащиеся в Договоре об общих условиях займа, используются в значениях, установленных законодательством Республики Казахстан, в том числе Правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z292" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.15. Взаимоотношения между Национальным Банком и Банком по займу возникают со дня выдачи Национальным Банком займа и заканчиваются в день полного исполнения Банком всех обязательств по займу, включая полный возврат основной суммы займа с учетом суммы начисленного вознаграждения по нему, а также (в случае возникновения) полного возмещения убытков, причиненных просрочкой исполнения обязательств, сумм неустоек, сумм издержек по содержанию залога, сумм расходов по взысканию задолженности и иные расходы, связанные с выданным займом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z293" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1. Предмет договора</w:t>
-[...219 lines deleted...]
-      1.10. Допускается полное или частичное досрочное исполнение обязательств Банка по займу. Размер вознаграждения при досрочном погашении исчисляется за фактическое время пользования предметом займа.</w:t>
+        <w:t xml:space="preserve"> 2. Права и обязанности Сторон</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z288" w:id="259"/>
-[...15 lines deleted...]
-      1.11. Пролонгация займа осуществляется в соответствии со статьей 51-3 Закона Национальном Банке и Правилами.</w:t>
+    <w:bookmarkStart w:name="z294" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.1. Банк обязуется:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z289" w:id="260"/>
-[...15 lines deleted...]
-      1.12. Взаимоотношения, возникающие по займу, регулируются законодательством Республики Казахстан, в том числе Правилами и Договором об общих условиях займа. Вопросы, не урегулированные Договором об общих условиях займа, разрешаются в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z295" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечивать достоверность представленных в Национальный Банк и Агентство документов, информации и (или) сведений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z290" w:id="261"/>
-[...15 lines deleted...]
-      1.13. Расходы, понесенные Сторонами в связи с регистрацией, изменениями, дополнениями, а также прекращением залога рыночных и (или) нерыночных активов, оплачиваются Стороной, осуществляющей мероприятия, направленные на регистрацию, изменения, дополнения и прекращение зарегистрированного залога.</w:t>
+    <w:bookmarkStart w:name="z296" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) подтвердить о получении всех необходимых разрешений и согласий для предоставления рыночных и (или) нерыночных активов в залог, а также в случае предоставления Национальным Банком займа гарантировать отсутствие каких-либо прав третьих лиц на дату ходатайства о предоставлении займа, препятствующих принятию Национальным Банком рыночных и (или) нерыночных активов в залог;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z291" w:id="262"/>
-[...15 lines deleted...]
-      1.14. Понятия, содержащиеся в Договоре об общих условиях займа, используются в значениях, установленных законодательством Республики Казахстан, в том числе Правилами.</w:t>
+    <w:bookmarkStart w:name="z297" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) представлять документы, информацию и (или) сведения, предусмотренные Правилами и (или) запрошенные Национальным Банком и (или) Агентством, в срок, установленный Правилами, Договором об общих условиях займа и (или) запросом Национального Банка и (или) Агентства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z292" w:id="263"/>
-[...15 lines deleted...]
-      1.15. Взаимоотношения между Национальным Банком и Банком по займу возникают со дня выдачи Национальным Банком займа и заканчиваются в день полного исполнения Банком всех обязательств по займу, включая полный возврат основной суммы займа с учетом суммы начисленного вознаграждения по нему, а также (в случае возникновения) полного возмещения убытков, причиненных просрочкой исполнения обязательств, сумм неустоек, сумм издержек по содержанию залога, сумм расходов по взысканию задолженности и иные расходы, связанные с выданным займом.</w:t>
+    <w:bookmarkStart w:name="z298" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) письменно извещать Национальный Банк об изменении своих реквизитов, указанных в ходатайстве о присоединении к Договору об общих условиях займа, не позднее чем за 5 (пять) календарных дней до их изменения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z293" w:id="264"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2. Права и обязанности Сторон</w:t>
+    <w:bookmarkStart w:name="z299" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) соблюдать порядок прохождения Банком процедуры препозиции и мониторинга залога и исполнения обязательств по займу, установленный Договором об общих условиях займа и Правилами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z294" w:id="265"/>
-[...15 lines deleted...]
-      2.1. Банк обязуется:</w:t>
+    <w:bookmarkStart w:name="z300" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) включать в ходатайство о препозиции нерыночных активов банка, вошедшего в периметр последнего завершенного регулярного AQR, по форме согласно приложению 7 к Правилам или в ходатайство о препозиции залога банка, не вошедшего в периметр последнего завершенного регулярного AQR, по форме согласно приложению 9 к Правилам нерыночные активы, соответствующие требованиям к нерыночным активам согласно приложению 1 к Правилам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z295" w:id="266"/>
-[...15 lines deleted...]
-      1) обеспечивать достоверность представленных в Национальный Банк и Агентство документов, информации и (или) сведений;</w:t>
+    <w:bookmarkStart w:name="z301" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) ежеквартально представлять в Агентство обновленные документы, информацию и (или) сведения по нерыночным активам, находящимся в пуле обеспечения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z296" w:id="267"/>
-[...15 lines deleted...]
-      2) подтвердить о получении всех необходимых разрешений и согласий для предоставления рыночных и (или) нерыночных активов в залог, а также в случае предоставления Национальным Банком займа гарантировать отсутствие каких-либо прав третьих лиц на дату ходатайства о предоставлении займа, препятствующих принятию Национальным Банком рыночных и (или) нерыночных активов в залог;</w:t>
+    <w:bookmarkStart w:name="z302" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) не заключать сделки или совершать иные действия, направленные на обременение (в том числе передачу в залог) или отчуждение нерыночных активов, находящихся в пуле обеспечения и (или) находящихся в залоге по займу, помимо обременения, возникающего в рамках договора залога, заключенного с Национальным Банком, а также принимать необходимые усилия для того, чтобы своевременно выявить наличие таких обременений по нерыночным активам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z297" w:id="268"/>
-[...15 lines deleted...]
-      3) представлять документы, информацию и (или) сведения, предусмотренные Правилами и (или) запрошенные Национальным Банком и (или) Агентством, в срок, установленный Правилами, Договором об общих условиях займа и (или) запросом Национального Банка и (или) Агентства;</w:t>
+    <w:bookmarkStart w:name="z303" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) в случае представления Банком неполного пакета документов, информации и (или) сведений, предусмотренных Правилами, для прохождения препозиции залога, и (или) в связи с запросом Агентства документов, информации и (или) сведений, представить недостающие или запрошенные документы, информацию и (или) сведения в течение 7 (семь) рабочих дней со дня направления Агентством уведомления о необходимости представления документов и (или) в срок, установленный запросом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z298" w:id="269"/>
-[...15 lines deleted...]
-      4) письменно извещать Национальный Банк об изменении своих реквизитов, указанных в ходатайстве о присоединении к Договору об общих условиях займа, не позднее чем за 5 (пять) календарных дней до их изменения;</w:t>
+    <w:bookmarkStart w:name="z304" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) по запросу Агентства обеспечить доступ сотрудникам Агентства и (или) субъектам оценочной деятельности для оценки и проверки нерыночных активов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z299" w:id="270"/>
-[...15 lines deleted...]
-      5) соблюдать порядок прохождения Банком процедуры препозиции и мониторинга залога и исполнения обязательств по займу, установленный Договором об общих условиях займа и Правилами;</w:t>
+    <w:bookmarkStart w:name="z305" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае предоставления Национальным Банком займа Банк обязуется:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z300" w:id="271"/>
-[...15 lines deleted...]
-      6) включать в ходатайство о препозиции нерыночных активов банка, вошедшего в периметр последнего завершенного регулярного AQR, по форме согласно приложению 7 к Правилам или в ходатайство о препозиции залога банка, не вошедшего в периметр последнего завершенного регулярного AQR, по форме согласно приложению 9 к Правилам нерыночные активы, соответствующие требованиям к нерыночным активам согласно приложению 1 к Правилам;</w:t>
+    <w:bookmarkStart w:name="z306" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) обеспечить целевое использование предоставленного Национальным Банком займа на покрытие краткосрочного дефицита ликвидности в связи с идиосинкратическим шоком ликвидности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z301" w:id="272"/>
-[...15 lines deleted...]
-      7) ежеквартально представлять в Агентство обновленные документы, информацию и (или) сведения по нерыночным активам, находящимся в пуле обеспечения;</w:t>
+    <w:bookmarkStart w:name="z307" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) представить в Агентство скорректированный план фондирования с учетом суммы предоставляемого займа, в случае если сумма займа отличается от суммы займа, указанной Банком в ходатайстве о предоставлении займа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z302" w:id="273"/>
-[...15 lines deleted...]
-      8) не заключать сделки или совершать иные действия, направленные на обременение (в том числе передачу в залог) или отчуждение нерыночных активов, находящихся в пуле обеспечения и (или) находящихся в залоге по займу, помимо обременения, возникающего в рамках договора залога, заключенного с Национальным Банком, а также принимать необходимые усилия для того, чтобы своевременно выявить наличие таких обременений по нерыночным активам;</w:t>
+    <w:bookmarkStart w:name="z308" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) дополнительно к документам, информации и (или) сведениям, указанным в подпункте 6) настоящего пункта, ежемесячно не позднее 10 (десятого) числа представлять следующие документы, информацию и (или) сведения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z303" w:id="274"/>
-[...15 lines deleted...]
-      9) в случае представления Банком неполного пакета документов, информации и (или) сведений, предусмотренных Правилами, для прохождения препозиции залога, и (или) в связи с запросом Агентства документов, информации и (или) сведений, представить недостающие или запрошенные документы, информацию и (или) сведения в течение 7 (семь) рабочих дней со дня направления Агентством уведомления о необходимости представления документов и (или) в срок, установленный запросом;</w:t>
+    <w:bookmarkStart w:name="z309" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в Агентство: об исполнении Банком плана фондирования и принятых мерах по преодолению краткосрочного дефицита ликвидности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z304" w:id="275"/>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z310" w:id="281"/>
+    <w:bookmarkStart w:name="z310" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в Национальный Банк: информацию о характеристиках рыночных активов по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z311" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) представить документы, информацию и (или) сведения по запросу Национального Банка в целях мониторинга исполнения Банком условий Договора об общих условиях займа и договора залога в срок, указанный в запросе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z312" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) исполнить план фондирования и принимать меры по преодолению краткосрочного дефицита ликвидности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z313" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) уведомить Национальный Банк о несоответствии рыночных и (или) нерыночных активов требованиям Правил, в том числе о наличии объективных свидетельств ухудшения качества нерыночных активов, в течение 2 (два) рабочих дней со дня возникновении данных фактов и представить документы, информацию и (или) сведения о рыночных активах (при наличии рыночных активов), для принятия в качестве обеспечения исполнения обязательств по займу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z314" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) возвратить полученный заем в срок, установленный Договором займа, и выплатить суммы начисленного вознаграждения по нему в порядке, установленном Правилами, а также (в случае возникновения) оплатить издержки по содержанию залога, расходы по взысканию задолженности и другие возможные расходы, связанные с выданным займом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z315" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) в течение 5 (пять) рабочих дней со дня возникновения обстоятельств, способных повлиять на своевременное погашение займа и начисленного по нему вознаграждения, известить об этом Национальный Банк и Агентство;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z316" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) досрочно возвратить полученный заем и сумму начисленного по нему вознаграждения в случае предъявления Национальным Банком требования o полном или частичном досрочном исполнении обязательств пo займу при выявлении фактов, предусмотренных в Правилами, а также в случае предъявления требований третьих лиц к активам, находящимся в залоге по займу;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z311" w:id="282"/>
-[...15 lines deleted...]
-      14) представить документы, информацию и (или) сведения по запросу Национального Банка в целях мониторинга исполнения Банком условий Договора об общих условиях займа и договора залога в срок, указанный в запросе;</w:t>
+    <w:bookmarkStart w:name="z317" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) в день исполнения обязательств по займу и (или) в случае досрочного возврата предмета займа по инициативе Банка направить деньги на реквизиты Национального Банка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z312" w:id="283"/>
-[...15 lines deleted...]
-      15) исполнить план фондирования и принимать меры по преодолению краткосрочного дефицита ликвидности;</w:t>
+    <w:bookmarkStart w:name="z318" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) по нерыночным активам, находящимся в залоге, продолжить обслуживание заемщиков банка по договорам банковского займа до полного завершения уступки прав (требований) по ним третьему лицу-покупателю.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z313" w:id="284"/>
-[...15 lines deleted...]
-      16) уведомить Национальный Банк о несоответствии рыночных и (или) нерыночных активов требованиям Правил, в том числе о наличии объективных свидетельств ухудшения качества нерыночных активов, в течение 2 (два) рабочих дней со дня возникновении данных фактов и представить документы, информацию и (или) сведения о рыночных активах (при наличии рыночных активов), для принятия в качестве обеспечения исполнения обязательств по займу;</w:t>
+    <w:bookmarkStart w:name="z319" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.2. Агентство обязуется:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z314" w:id="285"/>
-[...15 lines deleted...]
-      17) возвратить полученный заем в срок, установленный Договором займа, и выплатить суммы начисленного вознаграждения по нему в порядке, установленном Правилами, а также (в случае возникновения) оплатить издержки по содержанию залога, расходы по взысканию задолженности и другие возможные расходы, связанные с выданным займом;</w:t>
+    <w:bookmarkStart w:name="z320" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) соблюдать порядок проведения процедуры препозиции залога, установленный Правилами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z315" w:id="286"/>
-[...15 lines deleted...]
-      18) в течение 5 (пять) рабочих дней со дня возникновения обстоятельств, способных повлиять на своевременное погашение займа и начисленного по нему вознаграждения, известить об этом Национальный Банк и Агентство;</w:t>
+    <w:bookmarkStart w:name="z321" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) рассматривать документы, информацию и (или) сведения, предусмотренные Правилами, и уведомлять Банк о принятых решениях по документам, информации и (или) сведениям в порядке и сроки, установленные Правилами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z316" w:id="287"/>
-[...15 lines deleted...]
-      19) досрочно возвратить полученный заем и сумму начисленного по нему вознаграждения в случае предъявления Национальным Банком требования o полном или частичном досрочном исполнении обязательств пo займу при выявлении фактов, предусмотренных в Правилами, а также в случае предъявления требований третьих лиц к активам, находящимся в залоге по займу;</w:t>
+    <w:bookmarkStart w:name="z322" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) представлять в Национальный Банк документы, информацию и (или) сведения, предусмотренные Правилами, в срок, установленный Правилами, или в рамках запроса Национального Банка в срок, указанный в запросе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z317" w:id="288"/>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z323" w:id="294"/>
+    <w:bookmarkStart w:name="z323" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) при получении уведомления Банка о ходатайстве о присоединении к договору об общих условиях займа, направить в Национальный Банк сведения о соответствии Банка требованиям, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> части второй пункта 1 статьи 51-3 Закона о Национальном Банке в течение 3 (три) рабочих дней со дня поступления уведомления Банка о ходатайстве о присоединении;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z324" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) в случае если Банк отнесен к категории банков с неустойчивым финансовым положением, создающим угрозу интересам его депозиторов и кредиторов и (или) угрозу стабильности финансовой системы Республики Казахстан, или категории неплатежеспособных банков уведомить об этом Национальный Банк в сроки, установленные Законом о банках и банковской деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z325" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) включать нерыночные активы Банка, которые соответствуют требованиям Правил, в пул обеспечения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z326" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) проводить мониторинг соответствия Банка и нерыночных активов Банка, прошедших препозицию залога, требованиям Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z327" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) обеспечить для Банка и Национального Банка постоянный доступ к информации о нерыночных активах в пуле обеспечения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z328" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) уведомлять Национальный Банк в случае возникновения факта несоответствия нерыночных активов, принятых в залог, требованиям Правил в течение 2 (два) рабочих дней со дня выявления данного факта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z329" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) при выявлении фактов, являющихся основаниями для досрочного возврата займа, указанных в Правилах, уведомить Национальный Банк в течение 1 (один) рабочего дня со дня выявления таких фактов;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z324" w:id="295"/>
-[...15 lines deleted...]
-      5) в случае если Банк отнесен к категории банков с неустойчивым финансовым положением, создающим угрозу интересам его депозиторов и кредиторов и (или) угрозу стабильности финансовой системы Республики Казахстан, или категории неплатежеспособных банков уведомить об этом Национальный Банк в сроки, установленные Законом о банках и банковской деятельности;</w:t>
+    <w:bookmarkStart w:name="z330" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) по запросу Национального Банка представить перечень банков для принятия решения о реализации нерыночных активов с учетом соблюдения указанными в перечне банками пруденциальных нормативов и лимитов в течение 5 (пять) рабочих дней со дня направления запроса.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z325" w:id="296"/>
-[...15 lines deleted...]
-      6) включать нерыночные активы Банка, которые соответствуют требованиям Правил, в пул обеспечения;</w:t>
+    <w:bookmarkStart w:name="z331" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.3. Национальный Банк обязуется:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z326" w:id="297"/>
-[...15 lines deleted...]
-      7) проводить мониторинг соответствия Банка и нерыночных активов Банка, прошедших препозицию залога, требованиям Правил;</w:t>
+    <w:bookmarkStart w:name="z332" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) соблюдать порядок предоставления займов, установленный статьей 51-3 Закона о Национальном Банке, Правилами и Договором об общих условиях займа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z327" w:id="298"/>
-[...15 lines deleted...]
-      8) обеспечить для Банка и Национального Банка постоянный доступ к информации о нерыночных активах в пуле обеспечения;</w:t>
+    <w:bookmarkStart w:name="z333" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) рассматривать документы, информацию и (или) сведения, предусмотренные Правилами, и уведомлять Банк о принятых решениях по документам, информации и (или) сведениям в порядке и сроки, установленные Правилами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z328" w:id="299"/>
-[...15 lines deleted...]
-      9) уведомлять Национальный Банк в случае возникновения факта несоответствия нерыночных активов, принятых в залог, требованиям Правил в течение 2 (два) рабочих дней со дня выявления данного факта;</w:t>
+    <w:bookmarkStart w:name="z334" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) произвести зачисление суммы предоставленного займа на корреспондентский счет, указанный Банком в ходатайстве о предоставлении займа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z329" w:id="300"/>
-[...15 lines deleted...]
-      10) при выявлении фактов, являющихся основаниями для досрочного возврата займа, указанных в Правилах, уведомить Национальный Банк в течение 1 (один) рабочего дня со дня выявления таких фактов;</w:t>
+    <w:bookmarkStart w:name="z335" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) при исполнении Банком своевременно и в полном объеме обязательств по займу, обеспеченному залогом, прекратить залог;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z330" w:id="301"/>
-[...15 lines deleted...]
-      11) по запросу Национального Банка представить перечень банков для принятия решения о реализации нерыночных активов с учетом соблюдения указанными в перечне банками пруденциальных нормативов и лимитов в течение 5 (пять) рабочих дней со дня направления запроса.</w:t>
+    <w:bookmarkStart w:name="z336" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) возвращать деньги, излишне взысканные Национальным Банком, на корреспондентский счет Банка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z331" w:id="302"/>
-[...15 lines deleted...]
-      2.3. Национальный Банк обязуется:</w:t>
+    <w:bookmarkStart w:name="z337" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) перечислить превышение суммы выручки от реализации заложенных активов или стоимости, по которой Национальный Банк оставил за собой активы, являющиеся предметом залога, при обращении их в свою собственность в случае неисполнения или ненадлежащего исполнения Банком обязательств по займу, над суммой требований Национального Банка к Банку по займу на корреспондентский счет Банка не позднее следующего рабочего дня после полного погашения требований Национального Банка по займу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z332" w:id="303"/>
-[...15 lines deleted...]
-      1) соблюдать порядок предоставления займов, установленный статьей 51-3 Закона о Национальном Банке, Правилами и Договором об общих условиях займа;</w:t>
+    <w:bookmarkStart w:name="z338" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.4. Банк вправе:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z333" w:id="304"/>
-[...15 lines deleted...]
-      2) рассматривать документы, информацию и (или) сведения, предусмотренные Правилами, и уведомлять Банк о принятых решениях по документам, информации и (или) сведениям в порядке и сроки, установленные Правилами;</w:t>
+    <w:bookmarkStart w:name="z339" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обратиться в Национальный Банк с ходатайством за получением займа последней инстанции при условии присоединения к Договору об общих условиях займа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z334" w:id="305"/>
-[...15 lines deleted...]
-      3) произвести зачисление суммы предоставленного займа на корреспондентский счет, указанный Банком в ходатайстве о предоставлении займа;</w:t>
+    <w:bookmarkStart w:name="z340" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осуществлять иные права, предусмотренные законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z335" w:id="306"/>
-[...15 lines deleted...]
-      4) при исполнении Банком своевременно и в полном объеме обязательств по займу, обеспеченному залогом, прекратить залог;</w:t>
+    <w:bookmarkStart w:name="z341" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.5. Агентство вправе:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z336" w:id="307"/>
-[...15 lines deleted...]
-      5) возвращать деньги, излишне взысканные Национальным Банком, на корреспондентский счет Банка;</w:t>
+    <w:bookmarkStart w:name="z342" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обращаться к субъектам оценочной деятельности за счет средств банка по согласованию с банком для оценки и проверки нерыночных активов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z337" w:id="308"/>
-[...15 lines deleted...]
-      6) перечислить превышение суммы выручки от реализации заложенных активов или стоимости, по которой Национальный Банк оставил за собой активы, являющиеся предметом залога, при обращении их в свою собственность в случае неисполнения или ненадлежащего исполнения Банком обязательств по займу, над суммой требований Национального Банка к Банку по займу на корреспондентский счет Банка не позднее следующего рабочего дня после полного погашения требований Национального Банка по займу.</w:t>
+    <w:bookmarkStart w:name="z343" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) требовать от Банка представления документов, информации и (или) сведений, предусмотренных Правилами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z338" w:id="309"/>
-[...15 lines deleted...]
-      2.4. Банк вправе:</w:t>
+    <w:bookmarkStart w:name="z344" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) требовать предоставить доступ сотрудникам Агентства и (или) субъектам оценочной деятельности для оценки и проверки нерыночных активов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z339" w:id="310"/>
-[...15 lines deleted...]
-      1) обратиться в Национальный Банк с ходатайством за получением займа последней инстанции при условии присоединения к Договору об общих условиях займа;</w:t>
+    <w:bookmarkStart w:name="z345" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осуществлять иные права, предусмотренные законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z340" w:id="311"/>
-[...15 lines deleted...]
-      2) осуществлять иные права, предусмотренные законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z346" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.6. Национальный Банк вправе:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z341" w:id="312"/>
-[...15 lines deleted...]
-      2.5. Агентство вправе:</w:t>
+    <w:bookmarkStart w:name="z347" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) отказать в предоставлении займа Банку в случае неисполнения или ненадлежащего исполнения принятых обязательств по Договору об общих условиях займа, либо выявления фактов представления недостоверных сведений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z342" w:id="313"/>
-[...15 lines deleted...]
-      1) обращаться к субъектам оценочной деятельности за счет средств банка по согласованию с банком для оценки и проверки нерыночных активов;</w:t>
+    <w:bookmarkStart w:name="z348" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) требовать от Банка надлежащего исполнения принятых обязательств по Договору об общих условиях займа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z343" w:id="314"/>
-[...15 lines deleted...]
-      2) требовать от Банка представления документов, информации и (или) сведений, предусмотренных Правилами;</w:t>
+    <w:bookmarkStart w:name="z349" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) прекратить участие Банка в Договоре об общих условиях займа в случае несоответствия банка требованиям, предусмотренным подпунктом 1) части второй пункта 1 статьи 51-3 Закона о Национальном Банке;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z344" w:id="315"/>
-[...15 lines deleted...]
-      3) требовать предоставить доступ сотрудникам Агентства и (или) субъектам оценочной деятельности для оценки и проверки нерыночных активов;</w:t>
+    <w:bookmarkStart w:name="z350" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) при необходимости исключать или заменять нерыночные активы из предварительного перечня нерыночных активов на другие активы из пула обеспечения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z345" w:id="316"/>
-[...15 lines deleted...]
-      4) осуществлять иные права, предусмотренные законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z351" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) в случае несоответствия рыночных и (или) нерыночных активов требованиям Правил, в результате чего нарушается условие обеспеченности займа отобрать нерыночные активы из пула обеспечения для принятия в залог по займу для выполнения условия обеспеченности займа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z346" w:id="317"/>
-[...15 lines deleted...]
-      2.6. Национальный Банк вправе:</w:t>
+    <w:bookmarkStart w:name="z352" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) предъявить требование o полном или частичном досрочном исполнении обязательств по Договору займа при выявлении фактов, установленных пунктом 89 Правил, а также в случае предъявления требований третьих лиц к активам, находящимся в залоге по займу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z347" w:id="318"/>
-[...15 lines deleted...]
-      1) отказать в предоставлении займа Банку в случае неисполнения или ненадлежащего исполнения принятых обязательств по Договору об общих условиях займа, либо выявления фактов представления недостоверных сведений;</w:t>
+    <w:bookmarkStart w:name="z353" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) в случае недостаточности суммы залога потребовать пополнения суммы залога за счет представления Банком рыночных активов для принятия в залог;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z348" w:id="319"/>
-[...15 lines deleted...]
-      2) требовать от Банка надлежащего исполнения принятых обязательств по Договору об общих условиях займа;</w:t>
+    <w:bookmarkStart w:name="z354" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) при неисполнении или ненадлежащем исполнении Банком обязательств по займу получить удовлетворение требований путем обращения Национальным Банком рыночных активов, находящихся в залоге, в свою собственность и (или) путем реализации Банком нерыночных активов в целях удовлетворения требований Национального Банка третьему лицу-покупателю, определенному в соответствии с Правилами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z349" w:id="320"/>
-[...15 lines deleted...]
-      3) прекратить участие Банка в Договоре об общих условиях займа в случае несоответствия банка требованиям, предусмотренным подпунктом 1) части второй пункта 1 статьи 51-3 Закона о Национальном Банке;</w:t>
+    <w:bookmarkStart w:name="z355" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) осуществлять иные права, предусмотренные законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z350" w:id="321"/>
-[...15 lines deleted...]
-      4) при необходимости исключать или заменять нерыночные активы из предварительного перечня нерыночных активов на другие активы из пула обеспечения;</w:t>
+    <w:bookmarkStart w:name="z356" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. Ответственность Банка</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z351" w:id="322"/>
-[...15 lines deleted...]
-      5) в случае несоответствия рыночных и (или) нерыночных активов требованиям Правил, в результате чего нарушается условие обеспеченности займа отобрать нерыночные активы из пула обеспечения для принятия в залог по займу для выполнения условия обеспеченности займа;</w:t>
+    <w:bookmarkStart w:name="z357" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.1. В случае невыполнения Банком своих обязательств по Договору об общих условиях займа, Банк несет ответственность в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z352" w:id="323"/>
-[...15 lines deleted...]
-      6) предъявить требование o полном или частичном досрочном исполнении обязательств по Договору займа при выявлении фактов, установленных пунктом 89 Правил, а также в случае предъявления требований третьих лиц к активам, находящимся в залоге по займу;</w:t>
+    <w:bookmarkStart w:name="z358" w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. Конфиденциальность</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z353" w:id="324"/>
-[...15 lines deleted...]
-      7) в случае недостаточности суммы залога потребовать пополнения суммы залога за счет представления Банком рыночных активов для принятия в залог;</w:t>
+    <w:bookmarkStart w:name="z359" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.1. Стороны признают, что вся информация, обозначенная Стороной как конфиденциальная, а также сведения об операциях, осуществляемых в рамках Договора об общих условиях займа не могут разглашаться другой Стороной любой третьей стороне без письменного разрешения Стороны, предоставляющей указанную информацию, за исключением случаев, если такое разглашение предписывается законодательством Республики Казахстан либо осуществляется на основании официальных запросов уполномоченных государственных органов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z354" w:id="325"/>
-[...15 lines deleted...]
-      8) при неисполнении или ненадлежащем исполнении Банком обязательств по займу получить удовлетворение требований путем обращения Национальным Банком рыночных активов, находящихся в залоге, в свою собственность и (или) путем реализации Банком нерыночных активов в целях удовлетворения требований Национального Банка третьему лицу-покупателю, определенному в соответствии с Правилами;</w:t>
+    <w:bookmarkStart w:name="z360" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5. Порядок разрешения споров</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z355" w:id="326"/>
-[...15 lines deleted...]
-      9) осуществлять иные права, предусмотренные законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z361" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.1. В случае возникновения разногласий в процессе выполнения условий Договора об общих условиях займа, Стороны обязуются предпринять все необходимые меры для их урегулирования путем переговоров.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z356" w:id="327"/>
+    <w:bookmarkStart w:name="z362" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.2. При не достижении взаимного согласия Сторон споры рассматриваются судом по месту нахождения Национального Банка в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z363" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3. Ответственность Банка</w:t>
-[...19 lines deleted...]
-      3.1. В случае невыполнения Банком своих обязательств по Договору об общих условиях займа, Банк несет ответственность в соответствии с законодательством Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> 6. Форс-мажор</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z358" w:id="329"/>
+    <w:bookmarkStart w:name="z364" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.1. В случае возникновения обстоятельств непреодолимой силы, к которым относятся стихийные бедствия, аварии, пожары, массовые беспорядки, забастовки, военные действия, а также вступления в силу нормативных правовых актов Республики Казахстан, прямо или косвенно запрещающих указанные в Договоре об общих условиях займа виды деятельности, препятствующие осуществлению Сторонами своих обязательств по Договору об общих условиях займа, они освобождаются от ответственности за неисполнение взятых на себя обязательств, если в течение 10 (десять) календарных дней с даты наступления таких обстоятельств и при наличии связи Сторона, пострадавшая от их влияния, доведет до другой Стороны известие о случившемся, а также предпримет все усилия для скорейшей ликвидации последствий форс-мажорных обстоятельств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z365" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.2. После прекращения действия обстоятельств непреодолимой силы, указанных в пункте 6.1 Договора об общих условиях займа, Стороны обязаны продолжить исполнение своих обязательств по Договору об общих условиях займа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z366" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4. Конфиденциальность</w:t>
-[...37 lines deleted...]
-        <w:t xml:space="preserve"> 5. Порядок разрешения споров</w:t>
+        <w:t xml:space="preserve"> 7. Прочие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z361" w:id="332"/>
-[...15 lines deleted...]
-      5.1. В случае возникновения разногласий в процессе выполнения условий Договора об общих условиях займа, Стороны обязуются предпринять все необходимые меры для их урегулирования путем переговоров.</w:t>
+    <w:bookmarkStart w:name="z367" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7.1. Участие Банка в механизме предоставления займов начинается со дня направления Национальным Банком уведомления о присоединении к Договору об общих условиях займа и действует до даты его расторжения по соглашению Сторон, либо отказа от Договора об общих условиях займа одной из Сторон.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z362" w:id="333"/>
-[...15 lines deleted...]
-      5.2. При не достижении взаимного согласия Сторон споры рассматриваются судом по месту нахождения Национального Банка в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z368" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7.2. Вопросы, не урегулированные Договором об общих условиях займа, регулируются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z363" w:id="334"/>
-[...114 lines deleted...]
-    <w:bookmarkEnd w:id="339"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9437,557 +9411,557 @@
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z370" w:id="340"/>
+          <w:bookmarkStart w:name="z370" w:id="334"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ ____________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="340"/>
+          <w:bookmarkEnd w:id="334"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 от "______" _______________ 20____ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z373" w:id="341"/>
+    <w:bookmarkStart w:name="z373" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ходатайство о присоединении к договору об общих условиях предоставления займа последней инстанции</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z374" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящим __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z375" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       (полное наименование банка)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z376" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (далее – Банк) просит Национальный Банк Республики Казахстан присоединить</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z377" w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банк к договору об общих условиях предоставления займа последней инстанции</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z378" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (далее – договор об общих условиях займа).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z379" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Направляя настоящее ходатайство о присоединении к договору об общих условиях</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z374" w:id="342"/>
-[...15 lines deleted...]
-      Настоящим __________________________________________________</w:t>
+    <w:bookmarkStart w:name="z380" w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      займа, Банк подтверждает ознакомление, согласие и принятие условий договора об</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z375" w:id="343"/>
-[...15 lines deleted...]
-       (полное наименование банка)</w:t>
+    <w:bookmarkStart w:name="z381" w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      общих условиях займа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z376" w:id="344"/>
-[...15 lines deleted...]
-      (далее – Банк) просит Национальный Банк Республики Казахстан присоединить</w:t>
+    <w:bookmarkStart w:name="z382" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Реквизиты Банка:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z377" w:id="345"/>
-[...15 lines deleted...]
-      Банк к договору об общих условиях предоставления займа последней инстанции</w:t>
+    <w:bookmarkStart w:name="z383" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование: ____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z378" w:id="346"/>
-[...15 lines deleted...]
-      (далее – договор об общих условиях займа).</w:t>
+    <w:bookmarkStart w:name="z384" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение: _________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z379" w:id="347"/>
-[...15 lines deleted...]
-      Направляя настоящее ходатайство о присоединении к договору об общих условиях</w:t>
+    <w:bookmarkStart w:name="z385" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банковские реквизиты</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z380" w:id="348"/>
-[...15 lines deleted...]
-      займа, Банк подтверждает ознакомление, согласие и принятие условий договора об</w:t>
+    <w:bookmarkStart w:name="z386" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Номер корреспондентского счета Банка в Национальном Банке Республики</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z381" w:id="349"/>
-[...15 lines deleted...]
-      общих условиях займа.</w:t>
+    <w:bookmarkStart w:name="z387" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Казахстан:_________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z382" w:id="350"/>
-[...15 lines deleted...]
-      Реквизиты Банка:</w:t>
+    <w:bookmarkStart w:name="z388" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БИК Банка: ________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z383" w:id="351"/>
-[...15 lines deleted...]
-      Наименование: ____________________________________________________</w:t>
+    <w:bookmarkStart w:name="z389" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ИИК Банка: ________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="351"/>
-    <w:bookmarkStart w:name="z384" w:id="352"/>
-[...15 lines deleted...]
-      Местонахождение: _________________________________________________</w:t>
+    <w:bookmarkStart w:name="z390" w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БИН Банка: ________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z385" w:id="353"/>
-[...15 lines deleted...]
-      Банковские реквизиты</w:t>
+    <w:bookmarkStart w:name="z391" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электронный адрес Банка:____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z386" w:id="354"/>
-[...15 lines deleted...]
-      Номер корреспондентского счета Банка в Национальном Банке Республики</w:t>
+    <w:bookmarkStart w:name="z392" w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Первый руководитель Банка: __________ ________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="354"/>
-    <w:bookmarkStart w:name="z387" w:id="355"/>
-[...15 lines deleted...]
-      Казахстан:_________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z393" w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z388" w:id="356"/>
-[...15 lines deleted...]
-      БИК Банка: ________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z394" w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (должность) (подпись) (Фамилия, имя и отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="356"/>
-    <w:bookmarkStart w:name="z389" w:id="357"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="362"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10092,408 +10066,408 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z396" w:id="363"/>
+    <w:bookmarkStart w:name="z396" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № _______ от "____" _____________ 20___ года</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z397" w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Уведомление о присоединении к договору об общих условиях предоставления займа последней инстанции</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z398" w:id="359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящим Национальный Банк Республики Казахстан и Агентство Республики</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z399" w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Казахстан по регулированию и развитию финансового рынка (далее – Агентство),</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z400" w:id="361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рассмотрев ходатайство о присоединении к договору об общих условиях</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z401" w:id="362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      предоставления займа последней инстанции № ___ от _________________ 20___ года,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z402" w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уведомляют________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z397" w:id="364"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Уведомление о присоединении к договору об общих условиях предоставления займа последней инстанции</w:t>
+    <w:bookmarkStart w:name="z403" w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       (полное наименование банка)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="364"/>
-    <w:bookmarkStart w:name="z398" w:id="365"/>
-[...15 lines deleted...]
-      Настоящим Национальный Банк Республики Казахстан и Агентство Республики</w:t>
+    <w:bookmarkStart w:name="z404" w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      о присоединении к договору об общих условиях предоставления займа последней</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="365"/>
-    <w:bookmarkStart w:name="z399" w:id="366"/>
-[...15 lines deleted...]
-      Казахстан по регулированию и развитию финансового рынка (далее – Агентство),</w:t>
+    <w:bookmarkStart w:name="z405" w:id="366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      инстанции.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="366"/>
-    <w:bookmarkStart w:name="z400" w:id="367"/>
-[...15 lines deleted...]
-      рассмотрев ходатайство о присоединении к договору об общих условиях</w:t>
+    <w:bookmarkStart w:name="z406" w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченное должностное лицо Агентства:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="367"/>
-    <w:bookmarkStart w:name="z401" w:id="368"/>
-[...15 lines deleted...]
-      предоставления займа последней инстанции № ___ от _________________ 20___ года,</w:t>
+    <w:bookmarkStart w:name="z407" w:id="368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________ ________ _____________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z402" w:id="369"/>
-[...15 lines deleted...]
-      уведомляют________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z408" w:id="369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (должность) (подпись) (Фамилия, имя и отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="369"/>
-    <w:bookmarkStart w:name="z403" w:id="370"/>
-[...15 lines deleted...]
-       (полное наименование банка)</w:t>
+    <w:bookmarkStart w:name="z409" w:id="370"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место печати</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="370"/>
-    <w:bookmarkStart w:name="z404" w:id="371"/>
-[...15 lines deleted...]
-      о присоединении к договору об общих условиях предоставления займа последней</w:t>
+    <w:bookmarkStart w:name="z410" w:id="371"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченное должностное лицо Национального Банка Республики Казахстан:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="371"/>
-    <w:bookmarkStart w:name="z405" w:id="372"/>
-[...15 lines deleted...]
-      инстанции.</w:t>
+    <w:bookmarkStart w:name="z411" w:id="372"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________ ________ _____________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="372"/>
-    <w:bookmarkStart w:name="z406" w:id="373"/>
-[...15 lines deleted...]
-      Уполномоченное должностное лицо Агентства:</w:t>
+    <w:bookmarkStart w:name="z412" w:id="373"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (должность) (подпись) (Фамилия, имя и отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="373"/>
-    <w:bookmarkStart w:name="z407" w:id="374"/>
-[...15 lines deleted...]
-      __________ ________ _____________________________________</w:t>
+    <w:bookmarkStart w:name="z413" w:id="374"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место печати</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="374"/>
-    <w:bookmarkStart w:name="z408" w:id="375"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="380"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10632,512 +10606,512 @@
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z415" w:id="381"/>
+          <w:bookmarkStart w:name="z415" w:id="375"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ ____________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="381"/>
+          <w:bookmarkEnd w:id="375"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 от "______" _______________ 20____ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z418" w:id="382"/>
+    <w:bookmarkStart w:name="z418" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уведомление об отказе в присоединении к договору об общих условиях предоставления займа последней инстанции</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z419" w:id="377"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящим Национальный Банк Республики Казахстан и Агентство Республики</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z420" w:id="378"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Казахстан по регулированию и развитию финансового рынка (далее – Агентство),</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z421" w:id="379"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рассмотрев ходатайство о присоединении к договору об общих условиях</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z422" w:id="380"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      предоставления займа последней инстанции</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z423" w:id="381"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № ____ от _______________________20___ года, уведомляют</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z424" w:id="382"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="382"/>
-    <w:bookmarkStart w:name="z419" w:id="383"/>
-[...15 lines deleted...]
-      Настоящим Национальный Банк Республики Казахстан и Агентство Республики</w:t>
+    <w:bookmarkStart w:name="z425" w:id="383"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       (полное наименование банка)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="383"/>
-    <w:bookmarkStart w:name="z420" w:id="384"/>
-[...15 lines deleted...]
-      Казахстан по регулированию и развитию финансового рынка (далее – Агентство),</w:t>
+    <w:bookmarkStart w:name="z426" w:id="384"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      об отказе в присоединении к договору об общих условиях предоставления займа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="384"/>
-    <w:bookmarkStart w:name="z421" w:id="385"/>
-[...15 lines deleted...]
-      рассмотрев ходатайство о присоединении к договору об общих условиях</w:t>
+    <w:bookmarkStart w:name="z427" w:id="385"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      последней инстанции в связи с ___________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="385"/>
-    <w:bookmarkStart w:name="z422" w:id="386"/>
-[...15 lines deleted...]
-      предоставления займа последней инстанции</w:t>
+    <w:bookmarkStart w:name="z428" w:id="386"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="386"/>
-    <w:bookmarkStart w:name="z423" w:id="387"/>
-[...15 lines deleted...]
-      № ____ от _______________________20___ года, уведомляют</w:t>
+    <w:bookmarkStart w:name="z429" w:id="387"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (указать причину отказа)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="387"/>
-    <w:bookmarkStart w:name="z424" w:id="388"/>
-[...15 lines deleted...]
-      ___________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z430" w:id="388"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченное должностное лицо Агентства:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="388"/>
-    <w:bookmarkStart w:name="z425" w:id="389"/>
-[...15 lines deleted...]
-       (полное наименование банка)</w:t>
+    <w:bookmarkStart w:name="z431" w:id="389"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________ ________ _____________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="389"/>
-    <w:bookmarkStart w:name="z426" w:id="390"/>
-[...15 lines deleted...]
-      об отказе в присоединении к договору об общих условиях предоставления займа</w:t>
+    <w:bookmarkStart w:name="z432" w:id="390"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (должность) (подпись) (Фамилия, имя и отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="390"/>
-    <w:bookmarkStart w:name="z427" w:id="391"/>
-[...15 lines deleted...]
-      последней инстанции в связи с ___________________________________</w:t>
+    <w:bookmarkStart w:name="z433" w:id="391"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место печати</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="391"/>
-    <w:bookmarkStart w:name="z428" w:id="392"/>
-[...15 lines deleted...]
-      __________________________________________________________________.</w:t>
+    <w:bookmarkStart w:name="z434" w:id="392"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченное должностное лицо Национального Банка Республики Казахстан:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="392"/>
-    <w:bookmarkStart w:name="z429" w:id="393"/>
-[...15 lines deleted...]
-      (указать причину отказа)</w:t>
+    <w:bookmarkStart w:name="z435" w:id="393"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________ ________ _____________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="393"/>
-    <w:bookmarkStart w:name="z430" w:id="394"/>
-[...15 lines deleted...]
-      Уполномоченное должностное лицо Агентства:</w:t>
+    <w:bookmarkStart w:name="z436" w:id="394"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (должность) (подпись) (Фамилия, имя и отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="394"/>
-    <w:bookmarkStart w:name="z431" w:id="395"/>
-[...15 lines deleted...]
-      __________ ________ _____________________________________</w:t>
+    <w:bookmarkStart w:name="z437" w:id="395"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место печати</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="395"/>
-    <w:bookmarkStart w:name="z432" w:id="396"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="401"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11276,492 +11250,492 @@
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z439" w:id="402"/>
+          <w:bookmarkStart w:name="z439" w:id="396"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ ____________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="402"/>
+          <w:bookmarkEnd w:id="396"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 от "______" _______________ 20____ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z442" w:id="403"/>
+    <w:bookmarkStart w:name="z442" w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уведомление о прекращении участия в договоре об общих условиях предоставления займа последней инстанции</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z443" w:id="398"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящим Национальный Банк Республики Казахстан (далее – Национальный Банк)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z444" w:id="399"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уведомляет________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z445" w:id="400"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       (полное наименование банка)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkStart w:name="z446" w:id="401"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (далее – Банк) о прекращении участия Банка в договоре об общих условиях</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkStart w:name="z447" w:id="402"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      предоставления займа последней инстанции (далее – договор об общих условиях займа)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkStart w:name="z448" w:id="403"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в связи с _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="403"/>
-    <w:bookmarkStart w:name="z443" w:id="404"/>
-[...15 lines deleted...]
-      Настоящим Национальный Банк Республики Казахстан (далее – Национальный Банк)</w:t>
+    <w:bookmarkStart w:name="z449" w:id="404"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="404"/>
-    <w:bookmarkStart w:name="z444" w:id="405"/>
-[...15 lines deleted...]
-      уведомляет________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z450" w:id="405"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (указать причину прекращения участия)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="405"/>
-    <w:bookmarkStart w:name="z445" w:id="406"/>
-[...15 lines deleted...]
-       (полное наименование банка)</w:t>
+    <w:bookmarkStart w:name="z451" w:id="406"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прекращение участия Банка в договоре об общих условиях займа влечет за собой</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="406"/>
-    <w:bookmarkStart w:name="z446" w:id="407"/>
-[...15 lines deleted...]
-      (далее – Банк) о прекращении участия Банка в договоре об общих условиях</w:t>
+    <w:bookmarkStart w:name="z452" w:id="407"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      исключение Агентством Республики Казахстан по регулированию и развитию</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="407"/>
-    <w:bookmarkStart w:name="z447" w:id="408"/>
-[...15 lines deleted...]
-      предоставления займа последней инстанции (далее – договор об общих условиях займа)</w:t>
+    <w:bookmarkStart w:name="z453" w:id="408"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      финансового рынка нерыночных активов, прошедших препозицию залога, из пула</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="408"/>
-    <w:bookmarkStart w:name="z448" w:id="409"/>
-[...15 lines deleted...]
-      в связи с _____________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z454" w:id="409"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечения. Обязательства банка по выданному займу перед Национальным Банком</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="409"/>
-    <w:bookmarkStart w:name="z449" w:id="410"/>
-[...15 lines deleted...]
-      __________________________________________________________________.</w:t>
+    <w:bookmarkStart w:name="z455" w:id="410"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сохраняются в полном объеме, также, как и все права Национального Банка как</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="410"/>
-    <w:bookmarkStart w:name="z450" w:id="411"/>
-[...15 lines deleted...]
-      (указать причину прекращения участия)</w:t>
+    <w:bookmarkStart w:name="z456" w:id="411"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кредитора и залогодержателя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="411"/>
-    <w:bookmarkStart w:name="z451" w:id="412"/>
-[...15 lines deleted...]
-      Прекращение участия Банка в договоре об общих условиях займа влечет за собой</w:t>
+    <w:bookmarkStart w:name="z457" w:id="412"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченное должностное лицо Национального Банка:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="412"/>
-    <w:bookmarkStart w:name="z452" w:id="413"/>
-[...15 lines deleted...]
-      исключение Агентством Республики Казахстан по регулированию и развитию</w:t>
+    <w:bookmarkStart w:name="z458" w:id="413"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________ ________ _____________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="413"/>
-    <w:bookmarkStart w:name="z453" w:id="414"/>
-[...15 lines deleted...]
-      финансового рынка нерыночных активов, прошедших препозицию залога, из пула</w:t>
+    <w:bookmarkStart w:name="z459" w:id="414"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (должность) (подпись) (Фамилия, имя и отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="414"/>
-    <w:bookmarkStart w:name="z454" w:id="415"/>
-[...15 lines deleted...]
-      обеспечения. Обязательства банка по выданному займу перед Национальным Банком</w:t>
+    <w:bookmarkStart w:name="z460" w:id="415"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место печати</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="415"/>
-    <w:bookmarkStart w:name="z455" w:id="416"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="421"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11900,572 +11874,572 @@
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z462" w:id="422"/>
+          <w:bookmarkStart w:name="z462" w:id="416"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ ____________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="422"/>
+          <w:bookmarkEnd w:id="416"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 от "______" _______________ 20____ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z465" w:id="423"/>
+    <w:bookmarkStart w:name="z465" w:id="417"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ходатайство о препозиции залога банка, вошедшего в периметр последнего завершенного регулярного AQR</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="423"/>
-    <w:bookmarkStart w:name="z466" w:id="424"/>
+    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkStart w:name="z466" w:id="418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="424"/>
-    <w:bookmarkStart w:name="z467" w:id="425"/>
+    <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkStart w:name="z467" w:id="419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                     (полное наименование банка)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="425"/>
-    <w:bookmarkStart w:name="z468" w:id="426"/>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z468" w:id="420"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (далее – Банк) в соответствии с Правилами о займах последней инстанции, предоставляемых Национальным Банком Республики Казахстан, утвержденными совместным постановлением Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от ___________ 2024 года № ____ и Правления Национального Банка Республики Казахстан от _________ 2024 года № ___ (далее – Правила), договором об общих условиях предоставления займа последней инстанции и уведомлением Национального Банка Республики Казахстан о присоединении к договору об общих условиях предоставления займа последней инстанции от _________ 20 ___ года № _____ просит включить в пул обеспечения, формируемый в целях получения займа последней инстанции, нерыночные активы, указанные в приложении к настоящему ходатайству.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="426"/>
-    <w:bookmarkStart w:name="z469" w:id="427"/>
+    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkStart w:name="z469" w:id="421"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банк несет ответственность за достоверность представляемых документов, информации и (или) сведений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="427"/>
-    <w:bookmarkStart w:name="z470" w:id="428"/>
+    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkStart w:name="z470" w:id="422"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банк подтверждает, что:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="428"/>
-    <w:bookmarkStart w:name="z471" w:id="429"/>
+    <w:bookmarkEnd w:id="422"/>
+    <w:bookmarkStart w:name="z471" w:id="423"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) нерыночные активы, указанные в информации о характеристиках нерыночных активов, приложенной к настоящему ходатайству, соответствуют требованиям Правил, предъявляемым к нерыночным активам, а также, что в отношении указанных нерыночных активов отсутствуют ограничения и (или) обременения, условия, запрещающие совершать уступку нерыночных активов третьему лицу или Национальному Банку Республики Казахстан, споры и препятствия для обращения взыскания на нерыночные активы, а также что нерыночные активы не проданы, не переуступлены банком третьему (третьим) лицу (лицам), в том числе лицам, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 36-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона о банках и банковской деятельности, не списаны за баланс банка, не являются обеспечением по выпущенным банком ценным бумагам. В качестве подтверждающих сведений в том числе представляются выписки с ссудных счетов по каждому договору банковского займа; основания для признания недействительными указанных договоров банковского займа;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="423"/>
+    <w:bookmarkStart w:name="z472" w:id="424"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) по заемщикам банка по договорам банковского займа:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="424"/>
+    <w:bookmarkStart w:name="z473" w:id="425"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отсутствуют сведения о проведении ими подозрительных операций в соответствии с Законом Республики Казахстан "О противодействии легализации (отмыванию) доходов, полученных преступным путем, и финансированию терроризма",</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="425"/>
+    <w:bookmarkStart w:name="z474" w:id="426"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      не проводится претензионно-исковая работа в отношении данных заемщиков по иным договорам банковского займа, права (требования) по которым не направлены для включения в пул обеспечения,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="426"/>
+    <w:bookmarkStart w:name="z475" w:id="427"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      не являются лицами, связанными с банком особыми отношениями, в том числе на основании мотивированного суждения уполномоченного органа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkStart w:name="z476" w:id="428"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в отношении имущества, которым обеспечено исполнение обязательств заемщиков банка по договорам банковского займа, отсутствуют ограничения и (или) обременения за исключением обременений, наложенных банком в рамках договоров банковского займа, а также данное имущество не является обеспечением исполнения обязательств иных заемщиков банка по договорам банковского займа, права (требования) по которым не направлены для включения в пул обеспечения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="428"/>
+    <w:bookmarkStart w:name="z477" w:id="429"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) достоверность представленных в настоящем ходатайстве информации и (или) сведений, а также достоверность приложенных к настоящему ходатайству документов, информации и (или) сведений.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="429"/>
-    <w:bookmarkStart w:name="z472" w:id="430"/>
-[...15 lines deleted...]
-      2) по заемщикам банка по договорам банковского займа:</w:t>
+    <w:bookmarkStart w:name="z478" w:id="430"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К настоящему ходатайству прилагаются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="430"/>
-    <w:bookmarkStart w:name="z473" w:id="431"/>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z479" w:id="437"/>
+    <w:bookmarkStart w:name="z479" w:id="431"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) информация о характеристиках нерыночных активов по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам, каждая страница, которой подписана первым руководителем Банка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="437"/>
-    <w:bookmarkStart w:name="z480" w:id="438"/>
+    <w:bookmarkEnd w:id="431"/>
+    <w:bookmarkStart w:name="z480" w:id="432"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сведения, подтверждающие отсутствие ограничений и (или) обременений на нерыночные активы, в том числе выписка из реестра регистрации залога движимого имущества;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="438"/>
-    <w:bookmarkStart w:name="z481" w:id="439"/>
+    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkStart w:name="z481" w:id="433"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) документы и (или) информация об отсутствии ограничений и (или) обременений на имущество, которым обеспечено исполнение обязательств заемщиков банка по договорам банковского займа (за исключением обременений, наложенных банком в рамках договоров банковского займа).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="439"/>
-    <w:bookmarkStart w:name="z482" w:id="440"/>
+    <w:bookmarkEnd w:id="433"/>
+    <w:bookmarkStart w:name="z482" w:id="434"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Приложение: на ___ листах </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="440"/>
-    <w:bookmarkStart w:name="z483" w:id="441"/>
+    <w:bookmarkEnd w:id="434"/>
+    <w:bookmarkStart w:name="z483" w:id="435"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Первый руководитель Банка:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="441"/>
-    <w:bookmarkStart w:name="z484" w:id="442"/>
+    <w:bookmarkEnd w:id="435"/>
+    <w:bookmarkStart w:name="z484" w:id="436"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________ ________ _____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="442"/>
-    <w:bookmarkStart w:name="z485" w:id="443"/>
+    <w:bookmarkEnd w:id="436"/>
+    <w:bookmarkStart w:name="z485" w:id="437"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (должность) (подпись) (Фамилия, имя и отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="443"/>
+    <w:bookmarkEnd w:id="437"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12499,256 +12473,332 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 8 к Правилам</w:t>
+              <w:t>Приложение 8</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>о займах последней</w:t>
+              <w:t>к Правилам о займах последней</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инстанции, предоставляемых</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Национальным Банком</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z487" w:id="444"/>
+    <w:bookmarkStart w:name="z487" w:id="438"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Информация о характеристиках нерыночных активов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="444"/>
-    <w:bookmarkStart w:name="z488" w:id="445"/>
+    <w:bookmarkEnd w:id="438"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 8 – в редакции совместного постановления Правления Национального Банка РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 80</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и постановление Правления Агентства РК по регулированию и развитию финансового рынка от 30.06.2026 № 102 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z703" w:id="439"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для заполнения банком</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="445"/>
-    <w:bookmarkStart w:name="z489" w:id="446"/>
+    <w:bookmarkEnd w:id="439"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Информация о характеристиках прав (требований) по договорам банковского займа, предоставленным юридическим лицам, по состоянию на ______________ 20 _____года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="446"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z490" w:id="447"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="447"/>
+№</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12918,87 +12968,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Остаток задолженности по основному долгу, в тенге</w:t>
+Остаток задолженности по основному долгу, в теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Остаток задолженности по начисленному вознаграждению, в тенге</w:t>
+Остаток задолженности по начисленному вознаграждению, в теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13016,80 +13066,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z500" w:id="448"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="448"/>
+1</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13357,80 +13395,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z510" w:id="449"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="449"/>
+1.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -13666,80 +13692,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z520" w:id="450"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="450"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2. </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -13955,182 +13969,168 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z530" w:id="451"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="451"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z531" w:id="452"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="452"/>
+Дата договора залога, заключенного в обеспечение договора банковского займа</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Стоимость обеспечения, в тенге</w:t>
+Стоимость обеспечения, в теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14194,51 +14194,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Остаток непогашенного основного долга по истечении 6 (шесть) месяцев, в тенге</w:t>
+Остаток непогашенного основного долга по истечении 6 (шесть) месяцев, в теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14302,51 +14302,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сформированные провизии, в тенге</w:t>
+Сформированные провизии, в теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14374,106 +14374,94 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Стоимость, рассчитанная банком= (14)-(17) в тенге</w:t>
+Стоимость, рассчитанная банком= (14)-(17) в теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z542" w:id="453"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="453"/>
+10</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15407,147 +15395,133 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z575" w:id="454"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Информация о характеристиках прав (требований) по договорам банковского займа, предоставленным физическим лицам, по состоянию на _________________ 20_____года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="454"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z576" w:id="455"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="455"/>
+№</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15717,87 +15691,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Остаток задолженности по основному долгу, в тенге</w:t>
+Остаток задолженности по основному долгу, в теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Остаток задолженности по начисленному вознаграждению, в тенге</w:t>
+Остаток задолженности по начисленному вознаграждению, в теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15815,80 +15789,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z586" w:id="456"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="456"/>
+1</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16156,80 +16118,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z596" w:id="457"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="457"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1. </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -16465,80 +16415,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z606" w:id="458"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="458"/>
+2.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -16754,182 +16692,168 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z616" w:id="459"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="459"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z617" w:id="460"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="460"/>
+Дата договора залога, заключенного в обеспечение договора банковского займа</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Стоимость обеспечения, в тенге</w:t>
+Стоимость обеспечения, в теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16993,51 +16917,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Остаток непогашенного основного долга по истечении 6 (шесть) месяцев, в тенге</w:t>
+Остаток непогашенного основного долга по истечении 6 (шесть) месяцев, в теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17101,51 +17025,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сформированные провизии, в тенге</w:t>
+Сформированные провизии, в теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17173,106 +17097,94 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Стоимость, рассчитанная банком= (14)-(17), в тенге</w:t>
+Стоимость, рассчитанная банком= (14)-(17), в теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z628" w:id="461"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="461"/>
+10</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18206,141 +18118,127 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z661" w:id="462"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="462"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z662" w:id="463"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="463"/>
+Сумма займа к стоимости залога, в процентах (для пула ипотечно-жилищных займов)</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18392,80 +18290,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z666" w:id="464"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="464"/>
+20</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18597,264 +18483,147 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...99 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z678" w:id="465"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для заполнения уполномоченным органом по регулированию и развитию финансового рынка (далее – уполномоченный орган) и Национальным Банком Республики Казахстан (далее – Национальный Банк)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="465"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="466"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      продолжение таблицы</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z680" w:id="467"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="467"/>
+Ожидаемые потери, в теңге (при наличии информации)</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18916,106 +18685,94 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Стоимость нерыночного актива= ((14)-(23))- (14)*(25), в тенге</w:t>
+Стоимость нерыночного актива= ((14)-(23))- (14)*(25), в теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z685" w:id="468"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="468"/>
+23</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -19349,130 +19106,122 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z700" w:id="469"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="469"/>
-    <w:bookmarkStart w:name="z701" w:id="470"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Портфель однородных банковских займов принимается в качестве одной единицы прав (требований) по договорам банковского займа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="470"/>
-    <w:bookmarkStart w:name="z702" w:id="471"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Столбцы 1-22 заполняются банком. Столбцы 23-24 заполняются уполномоченным органом. Столбцы 25-26 заполняются Национальным Банком.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="471"/>
-    <w:bookmarkStart w:name="z703" w:id="472"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Предоставляя информацию по нерыночным активам, банк подтверждает, что в отношении указанных нерыночных активов отсутствуют ограничения и (или) обременения, условия, запрещающие совершать уступку нерыночных активов третьему лицу или Национальному Банку, споры и препятствия для обращения взыскания на нерыночные активы, основания для признания недействительными указанных договоров банковского займа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="472"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -19611,570 +19360,570 @@
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z705" w:id="473"/>
+          <w:bookmarkStart w:name="z705" w:id="440"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ ____________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="473"/>
+          <w:bookmarkEnd w:id="440"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 от "______" _______________ 20____ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z708" w:id="474"/>
+    <w:bookmarkStart w:name="z708" w:id="441"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ходатайство о препозиции залога банка, не вошедшего в периметр последнего завершенного регулярного AQR ________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="474"/>
-    <w:bookmarkStart w:name="z709" w:id="475"/>
+    <w:bookmarkEnd w:id="441"/>
+    <w:bookmarkStart w:name="z709" w:id="442"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (полное наименование банка)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="475"/>
-    <w:bookmarkStart w:name="z710" w:id="476"/>
+    <w:bookmarkEnd w:id="442"/>
+    <w:bookmarkStart w:name="z710" w:id="443"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (далее – Банк) в соответствии с Правилами о займах последней инстанции, предоставляемых Национальным Банком Республики Казахстан, утвержденными совместным постановлением Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от ___________ 2024 года № ____ и Правления Национального Банка Республики Казахстан от _________ 2024 года № ___ (далее – Правила), договором об общих условиях предоставления займа последней инстанции и уведомлением Национального Банка Республики Казахстан о присоединении к договору об общих условиях предоставления займа последней инстанции от _________ 20 ___ года № _____ просит включить в пул обеспечения, формируемый в целях получения займа последней инстанции, нерыночные активы, указанные в приложении к настоящему ходатайству.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="476"/>
-    <w:bookmarkStart w:name="z711" w:id="477"/>
+    <w:bookmarkEnd w:id="443"/>
+    <w:bookmarkStart w:name="z711" w:id="444"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банк несет ответственность за достоверность представляемых документов, информации и (или) сведений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="477"/>
-    <w:bookmarkStart w:name="z712" w:id="478"/>
+    <w:bookmarkEnd w:id="444"/>
+    <w:bookmarkStart w:name="z712" w:id="445"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банк подтверждает, что:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="478"/>
-    <w:bookmarkStart w:name="z713" w:id="479"/>
+    <w:bookmarkEnd w:id="445"/>
+    <w:bookmarkStart w:name="z713" w:id="446"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) нерыночные активы, указанные в информации о характеристиках нерыночных активов по форме согласно приложению 8 к Правилам, приложенной к настоящему ходатайству, соответствуют требованиям Правил, предъявляемым к нерыночным активам, а также, что в отношении указанных нерыночных активов отсутствуют ограничения и (или) обременения, условия, запрещающие совершать уступку нерыночных активов третьему лицу или Национальному Банку Республики Казахстан, споры и препятствия для обращения взыскания на нерыночные активы, а также что нерыночные активы не проданы, не переуступлены банком третьему (третьим) лицу (лицам), в том числе лицам, указанным в статье 36-1 Закона о банках и банковской деятельности, не списаны за баланс банка, не являются обеспечением по выпущенным банком ценным бумагам. В качестве подтверждающих сведений в том числе представляются выписки с ссудных счетов по каждому договору банковского займа; основания для признания недействительными указанных договоров банковского займа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="479"/>
-    <w:bookmarkStart w:name="z714" w:id="480"/>
+    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkStart w:name="z714" w:id="447"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) по заемщикам банка по договорам банковского займа:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="480"/>
-    <w:bookmarkStart w:name="z715" w:id="481"/>
+    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkStart w:name="z715" w:id="448"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       отсутствуют сведения о проведении ими подозрительных операций в соответствии с Законом Республики Казахстан "О противодействии легализации (отмыванию) доходов, полученных преступным путем, и финансированию терроризма",</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="481"/>
-    <w:bookmarkStart w:name="z716" w:id="482"/>
+    <w:bookmarkEnd w:id="448"/>
+    <w:bookmarkStart w:name="z716" w:id="449"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       не проводится претензионно-исковая работа в отношении данных заемщиков по иным договорам банковского займа, права (требования) по которым не направлены для включения в пул обеспечения,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="482"/>
-    <w:bookmarkStart w:name="z717" w:id="483"/>
+    <w:bookmarkEnd w:id="449"/>
+    <w:bookmarkStart w:name="z717" w:id="450"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       не являются лицами, связанными с банком особыми отношениями, в том числе на основании мотивированного суждения уполномоченного органа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="483"/>
-    <w:bookmarkStart w:name="z718" w:id="484"/>
+    <w:bookmarkEnd w:id="450"/>
+    <w:bookmarkStart w:name="z718" w:id="451"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в отношении имущества, которым обеспечено исполнение обязательств заемщиков банка по договорам банковского займа, отсутствуют ограничения и (или) обременения за исключением обременений, наложенных банком в рамках договоров банковского займа, а также данное имущество не является обеспечением исполнения обязательств иных заемщиков банка по договорам банковского займа, права (требования) по которым не направлены для включения в пул обеспечения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="484"/>
-    <w:bookmarkStart w:name="z719" w:id="485"/>
+    <w:bookmarkEnd w:id="451"/>
+    <w:bookmarkStart w:name="z719" w:id="452"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) достоверность представленных в настоящем ходатайстве информации и (или) сведений, а также достоверность приложенных к настоящему ходатайству документов, информации и (или) сведений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="485"/>
-    <w:bookmarkStart w:name="z720" w:id="486"/>
+    <w:bookmarkEnd w:id="452"/>
+    <w:bookmarkStart w:name="z720" w:id="453"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К настоящему ходатайству прилагаются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="486"/>
-    <w:bookmarkStart w:name="z721" w:id="487"/>
+    <w:bookmarkEnd w:id="453"/>
+    <w:bookmarkStart w:name="z721" w:id="454"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) информация о характеристиках нерыночных активов по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам, каждая страница, которой подписана первым руководителем Банка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="487"/>
-    <w:bookmarkStart w:name="z722" w:id="488"/>
+    <w:bookmarkEnd w:id="454"/>
+    <w:bookmarkStart w:name="z722" w:id="455"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сведения, подтверждающие отсутствие ограничений и (или) обременений на нерыночные активы, в том числе выписка из реестра регистрации залога движимого имущества;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="488"/>
-    <w:bookmarkStart w:name="z723" w:id="489"/>
+    <w:bookmarkEnd w:id="455"/>
+    <w:bookmarkStart w:name="z723" w:id="456"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) документы и (или) информация об отсутствии ограничений и (или) обременений на имущество, которым обеспечено исполнение обязательств заемщиков банка по договорам банковского займа (за исключением обременений, наложенных банком в рамках договоров банковского займа);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="489"/>
-    <w:bookmarkStart w:name="z724" w:id="490"/>
+    <w:bookmarkEnd w:id="456"/>
+    <w:bookmarkStart w:name="z724" w:id="457"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) отчет об оценке имущества, которым обеспечено исполнение обязательств заемщиков банка по индивидуальным банковским займам, права (требования) по которым направляются для включения в пул обеспечения, составленный в соответствии с законодательством Республики Казахстан об оценочной деятельности в срок, не превышающий 12 (двенадцать) месяцев к дате подачи банком ходатайства о препозиции залога;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="490"/>
-    <w:bookmarkStart w:name="z725" w:id="491"/>
+    <w:bookmarkEnd w:id="457"/>
+    <w:bookmarkStart w:name="z725" w:id="458"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) финансовая отчетность (бухгалтерский баланс, отчет о прибылях и убытках, отчет о движении денежных средств, отчет об изменениях в капитале) юридических лиц-заемщиков по индивидуальным банковским займам: за подписью первого руководителя юридического лица-заемщика и в электронном формате в форматах .xls или .xlsx.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="491"/>
-    <w:bookmarkStart w:name="z726" w:id="492"/>
+    <w:bookmarkEnd w:id="458"/>
+    <w:bookmarkStart w:name="z726" w:id="459"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Приложение: на ___ листах</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="492"/>
-    <w:bookmarkStart w:name="z727" w:id="493"/>
+    <w:bookmarkEnd w:id="459"/>
+    <w:bookmarkStart w:name="z727" w:id="460"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Первый руководитель Банка:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="493"/>
-    <w:bookmarkStart w:name="z728" w:id="494"/>
+    <w:bookmarkEnd w:id="460"/>
+    <w:bookmarkStart w:name="z728" w:id="461"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________ ________ _____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="494"/>
-    <w:bookmarkStart w:name="z729" w:id="495"/>
+    <w:bookmarkEnd w:id="461"/>
+    <w:bookmarkStart w:name="z729" w:id="462"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (должность) (подпись) (Фамилия, имя и отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="495"/>
+    <w:bookmarkEnd w:id="462"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -20313,512 +20062,512 @@
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z731" w:id="496"/>
+          <w:bookmarkStart w:name="z731" w:id="463"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ ____________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="496"/>
+          <w:bookmarkEnd w:id="463"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 от "______" _______________ 20____ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z734" w:id="497"/>
+    <w:bookmarkStart w:name="z734" w:id="464"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уведомление об отказе во включении в пул обеспечения нерыночных активов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="497"/>
-    <w:bookmarkStart w:name="z735" w:id="498"/>
+    <w:bookmarkEnd w:id="464"/>
+    <w:bookmarkStart w:name="z735" w:id="465"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Агентство Республики Казахстан по регулированию и развитию финансового рынка</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="498"/>
-    <w:bookmarkStart w:name="z736" w:id="499"/>
+    <w:bookmarkEnd w:id="465"/>
+    <w:bookmarkStart w:name="z736" w:id="466"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (далее – Агентство), рассмотрев ходатайство</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="499"/>
-    <w:bookmarkStart w:name="z737" w:id="500"/>
+    <w:bookmarkEnd w:id="466"/>
+    <w:bookmarkStart w:name="z737" w:id="467"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="500"/>
-    <w:bookmarkStart w:name="z738" w:id="501"/>
+    <w:bookmarkEnd w:id="467"/>
+    <w:bookmarkStart w:name="z738" w:id="468"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (полное наименование банка)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="501"/>
-    <w:bookmarkStart w:name="z739" w:id="502"/>
+    <w:bookmarkEnd w:id="468"/>
+    <w:bookmarkStart w:name="z739" w:id="469"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (далее – Банк) о препозиции залога от ______________ 20____ года № ____ в</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="502"/>
-    <w:bookmarkStart w:name="z740" w:id="503"/>
+    <w:bookmarkEnd w:id="469"/>
+    <w:bookmarkStart w:name="z740" w:id="470"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       соответствии с Правилами о займах последней инстанции, предоставляемых</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="503"/>
-    <w:bookmarkStart w:name="z741" w:id="504"/>
+    <w:bookmarkEnd w:id="470"/>
+    <w:bookmarkStart w:name="z741" w:id="471"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Национальным Банком Республики Казахстан, утвержденными совместным</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="504"/>
-    <w:bookmarkStart w:name="z742" w:id="505"/>
+    <w:bookmarkEnd w:id="471"/>
+    <w:bookmarkStart w:name="z742" w:id="472"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       постановлением Правления Агентства Республики Казахстан по регулированию и</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="505"/>
-    <w:bookmarkStart w:name="z743" w:id="506"/>
+    <w:bookmarkEnd w:id="472"/>
+    <w:bookmarkStart w:name="z743" w:id="473"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       развитию финансового рынка от ___________ 2024 года № ____ и Правления</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="506"/>
-    <w:bookmarkStart w:name="z744" w:id="507"/>
+    <w:bookmarkEnd w:id="473"/>
+    <w:bookmarkStart w:name="z744" w:id="474"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Национального Банка Республики Казахстан от _________ 2024 года № ___,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="507"/>
-    <w:bookmarkStart w:name="z745" w:id="508"/>
+    <w:bookmarkEnd w:id="474"/>
+    <w:bookmarkStart w:name="z745" w:id="475"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уведомляет об отказе во включении в пул обеспечения нерыночных активов, указанных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="508"/>
-    <w:bookmarkStart w:name="z746" w:id="509"/>
+    <w:bookmarkEnd w:id="475"/>
+    <w:bookmarkStart w:name="z746" w:id="476"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в приложении к настоящему уведомлению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="509"/>
-    <w:bookmarkStart w:name="z747" w:id="510"/>
+    <w:bookmarkEnd w:id="476"/>
+    <w:bookmarkStart w:name="z747" w:id="477"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Приложение: на ____ листах</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="510"/>
-    <w:bookmarkStart w:name="z748" w:id="511"/>
+    <w:bookmarkEnd w:id="477"/>
+    <w:bookmarkStart w:name="z748" w:id="478"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченное должностное лицо Агентства:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="511"/>
-    <w:bookmarkStart w:name="z749" w:id="512"/>
+    <w:bookmarkEnd w:id="478"/>
+    <w:bookmarkStart w:name="z749" w:id="479"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________ ________ _____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="512"/>
-    <w:bookmarkStart w:name="z750" w:id="513"/>
+    <w:bookmarkEnd w:id="479"/>
+    <w:bookmarkStart w:name="z750" w:id="480"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (должность) (подпись) (Фамилия, имя и отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="513"/>
-    <w:bookmarkStart w:name="z751" w:id="514"/>
+    <w:bookmarkEnd w:id="480"/>
+    <w:bookmarkStart w:name="z751" w:id="481"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место печати</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="514"/>
-    <w:bookmarkStart w:name="z752" w:id="515"/>
+    <w:bookmarkEnd w:id="481"/>
+    <w:bookmarkStart w:name="z752" w:id="482"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: Подпись уполномоченного должностного лица Агентства и печать</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="515"/>
-    <w:bookmarkStart w:name="z753" w:id="516"/>
+    <w:bookmarkEnd w:id="482"/>
+    <w:bookmarkStart w:name="z753" w:id="483"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Агентства проставляются на каждой странице приложения к уведомлению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="516"/>
+    <w:bookmarkEnd w:id="483"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -20988,139 +20737,139 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z756" w:id="517"/>
+    <w:bookmarkStart w:name="z756" w:id="484"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень нерыночных активов, по которым Агентство отказывает во включении в пул обеспечения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="517"/>
+    <w:bookmarkEnd w:id="484"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z757" w:id="518"/>
+          <w:bookmarkStart w:name="z757" w:id="485"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="518"/>
+          <w:bookmarkEnd w:id="485"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -21190,80 +20939,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z762" w:id="519"/>
+          <w:bookmarkStart w:name="z762" w:id="486"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="519"/>
+          <w:bookmarkEnd w:id="486"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -21315,80 +21064,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z766" w:id="520"/>
+          <w:bookmarkStart w:name="z766" w:id="487"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="520"/>
+          <w:bookmarkEnd w:id="487"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -21432,80 +21181,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z770" w:id="521"/>
+          <w:bookmarkStart w:name="z770" w:id="488"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="521"/>
+          <w:bookmarkEnd w:id="488"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -21549,80 +21298,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z774" w:id="522"/>
+          <w:bookmarkStart w:name="z774" w:id="489"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="522"/>
+          <w:bookmarkEnd w:id="489"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -21646,170 +21395,170 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z778" w:id="523"/>
+    <w:bookmarkStart w:name="z778" w:id="490"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченное должностное лицо Агентства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="523"/>
-    <w:bookmarkStart w:name="z779" w:id="524"/>
+    <w:bookmarkEnd w:id="490"/>
+    <w:bookmarkStart w:name="z779" w:id="491"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________ ________ _____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="524"/>
-    <w:bookmarkStart w:name="z780" w:id="525"/>
+    <w:bookmarkEnd w:id="491"/>
+    <w:bookmarkStart w:name="z780" w:id="492"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (должность) (подпись) (Фамилия, имя и отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="525"/>
-    <w:bookmarkStart w:name="z781" w:id="526"/>
+    <w:bookmarkEnd w:id="492"/>
+    <w:bookmarkStart w:name="z781" w:id="493"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место печати</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="526"/>
-    <w:bookmarkStart w:name="z782" w:id="527"/>
+    <w:bookmarkEnd w:id="493"/>
+    <w:bookmarkStart w:name="z782" w:id="494"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: Подпись уполномоченного должностного лица Агентства и печать</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="527"/>
-    <w:bookmarkStart w:name="z783" w:id="528"/>
+    <w:bookmarkEnd w:id="494"/>
+    <w:bookmarkStart w:name="z783" w:id="495"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Агентства проставляются на каждой странице приложения к уведомлению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="528"/>
+    <w:bookmarkEnd w:id="495"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -21948,512 +21697,512 @@
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z785" w:id="529"/>
+          <w:bookmarkStart w:name="z785" w:id="496"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ ____________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="529"/>
+          <w:bookmarkEnd w:id="496"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 от "______" _______________ 20____ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z788" w:id="530"/>
+    <w:bookmarkStart w:name="z788" w:id="497"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уведомление о включении нерыночных активов в пул обеспечения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="530"/>
-    <w:bookmarkStart w:name="z789" w:id="531"/>
+    <w:bookmarkEnd w:id="497"/>
+    <w:bookmarkStart w:name="z789" w:id="498"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Агентство Республики Казахстан по регулированию и развитию финансового рынка</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="531"/>
-    <w:bookmarkStart w:name="z790" w:id="532"/>
+    <w:bookmarkEnd w:id="498"/>
+    <w:bookmarkStart w:name="z790" w:id="499"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (далее – Агентство), рассмотрев ходатайство</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="532"/>
-    <w:bookmarkStart w:name="z791" w:id="533"/>
+    <w:bookmarkEnd w:id="499"/>
+    <w:bookmarkStart w:name="z791" w:id="500"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="533"/>
-    <w:bookmarkStart w:name="z792" w:id="534"/>
+    <w:bookmarkEnd w:id="500"/>
+    <w:bookmarkStart w:name="z792" w:id="501"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        (полное наименование банка)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="534"/>
-    <w:bookmarkStart w:name="z793" w:id="535"/>
+    <w:bookmarkEnd w:id="501"/>
+    <w:bookmarkStart w:name="z793" w:id="502"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (далее – Банк) о препозиции залога от ______________ 20 ___ года № ___ в</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="535"/>
-    <w:bookmarkStart w:name="z794" w:id="536"/>
+    <w:bookmarkEnd w:id="502"/>
+    <w:bookmarkStart w:name="z794" w:id="503"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       соответствии с Правилами о займах последней инстанции, предоставляемых</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="536"/>
-    <w:bookmarkStart w:name="z795" w:id="537"/>
+    <w:bookmarkEnd w:id="503"/>
+    <w:bookmarkStart w:name="z795" w:id="504"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Национальным Банком Республики Казахстан, утвержденными совместным</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="537"/>
-    <w:bookmarkStart w:name="z796" w:id="538"/>
+    <w:bookmarkEnd w:id="504"/>
+    <w:bookmarkStart w:name="z796" w:id="505"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       постановлением Правления Агентства Республики Казахстан по регулированию и</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="538"/>
-    <w:bookmarkStart w:name="z797" w:id="539"/>
+    <w:bookmarkEnd w:id="505"/>
+    <w:bookmarkStart w:name="z797" w:id="506"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       развитию финансового рынка от ___________ 2024 года № ____ и Правления</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="539"/>
-    <w:bookmarkStart w:name="z798" w:id="540"/>
+    <w:bookmarkEnd w:id="506"/>
+    <w:bookmarkStart w:name="z798" w:id="507"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Национального Банка Республики Казахстан от _________ 2024 года № ___ уведомляет</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="540"/>
-    <w:bookmarkStart w:name="z799" w:id="541"/>
+    <w:bookmarkEnd w:id="507"/>
+    <w:bookmarkStart w:name="z799" w:id="508"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       о включении в пул обеспечения нерыночных активов, указанных в приложении к</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="541"/>
-    <w:bookmarkStart w:name="z800" w:id="542"/>
+    <w:bookmarkEnd w:id="508"/>
+    <w:bookmarkStart w:name="z800" w:id="509"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       настоящему уведомлению, с присвоением уникальных идентификационных номеров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="542"/>
-    <w:bookmarkStart w:name="z801" w:id="543"/>
+    <w:bookmarkEnd w:id="509"/>
+    <w:bookmarkStart w:name="z801" w:id="510"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Приложение: на ____ листах</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="543"/>
-    <w:bookmarkStart w:name="z802" w:id="544"/>
+    <w:bookmarkEnd w:id="510"/>
+    <w:bookmarkStart w:name="z802" w:id="511"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченное должностное лицо Агентства:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="544"/>
-    <w:bookmarkStart w:name="z803" w:id="545"/>
+    <w:bookmarkEnd w:id="511"/>
+    <w:bookmarkStart w:name="z803" w:id="512"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________ ________ ____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="545"/>
-    <w:bookmarkStart w:name="z804" w:id="546"/>
+    <w:bookmarkEnd w:id="512"/>
+    <w:bookmarkStart w:name="z804" w:id="513"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (должность) (подпись) (Фамилия, имя и отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="546"/>
-    <w:bookmarkStart w:name="z805" w:id="547"/>
+    <w:bookmarkEnd w:id="513"/>
+    <w:bookmarkStart w:name="z805" w:id="514"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место печати</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="547"/>
-    <w:bookmarkStart w:name="z806" w:id="548"/>
+    <w:bookmarkEnd w:id="514"/>
+    <w:bookmarkStart w:name="z806" w:id="515"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: Подпись уполномоченного должностного лица Агентства и печать</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="548"/>
-    <w:bookmarkStart w:name="z807" w:id="549"/>
+    <w:bookmarkEnd w:id="515"/>
+    <w:bookmarkStart w:name="z807" w:id="516"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Агентства проставляются на каждой странице приложения к уведомлению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="549"/>
+    <w:bookmarkEnd w:id="516"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -22597,138 +22346,138 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z810" w:id="550"/>
+    <w:bookmarkStart w:name="z810" w:id="517"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень нерыночных активов, включенных Агентством в пул обеспечения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="550"/>
+    <w:bookmarkEnd w:id="517"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z811" w:id="551"/>
+          <w:bookmarkStart w:name="z811" w:id="518"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="551"/>
+          <w:bookmarkEnd w:id="518"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -22762,80 +22511,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z815" w:id="552"/>
+          <w:bookmarkStart w:name="z815" w:id="519"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="552"/>
+          <w:bookmarkEnd w:id="519"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -22851,80 +22600,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z818" w:id="553"/>
+          <w:bookmarkStart w:name="z818" w:id="520"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="553"/>
+          <w:bookmarkEnd w:id="520"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -22936,80 +22685,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z821" w:id="554"/>
+          <w:bookmarkStart w:name="z821" w:id="521"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="554"/>
+          <w:bookmarkEnd w:id="521"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -23021,80 +22770,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z824" w:id="555"/>
+          <w:bookmarkStart w:name="z824" w:id="522"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="555"/>
+          <w:bookmarkEnd w:id="522"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -23106,235 +22855,235 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z827" w:id="556"/>
+          <w:bookmarkStart w:name="z827" w:id="523"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="556"/>
+          <w:bookmarkEnd w:id="523"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z830" w:id="557"/>
+    <w:bookmarkStart w:name="z830" w:id="524"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченное должностное лицо Агентства:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="557"/>
-    <w:bookmarkStart w:name="z831" w:id="558"/>
+    <w:bookmarkEnd w:id="524"/>
+    <w:bookmarkStart w:name="z831" w:id="525"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________ ________ _____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="558"/>
-    <w:bookmarkStart w:name="z832" w:id="559"/>
+    <w:bookmarkEnd w:id="525"/>
+    <w:bookmarkStart w:name="z832" w:id="526"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (должность) (подпись) (Фамилия, имя и отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="559"/>
-    <w:bookmarkStart w:name="z833" w:id="560"/>
+    <w:bookmarkEnd w:id="526"/>
+    <w:bookmarkStart w:name="z833" w:id="527"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место печати</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="560"/>
-    <w:bookmarkStart w:name="z834" w:id="561"/>
+    <w:bookmarkEnd w:id="527"/>
+    <w:bookmarkStart w:name="z834" w:id="528"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: Подпись уполномоченного должностного лица Агентства и печать</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="561"/>
-    <w:bookmarkStart w:name="z835" w:id="562"/>
+    <w:bookmarkEnd w:id="528"/>
+    <w:bookmarkStart w:name="z835" w:id="529"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Агентства проставляются на каждой странице приложения к уведомлению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="562"/>
+    <w:bookmarkEnd w:id="529"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -23473,392 +23222,392 @@
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z837" w:id="563"/>
+          <w:bookmarkStart w:name="z837" w:id="530"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ ____________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="563"/>
+          <w:bookmarkEnd w:id="530"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 от "______" _______________ 20____ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z840" w:id="564"/>
+    <w:bookmarkStart w:name="z840" w:id="531"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ходатайство об исключении нерыночных активов из пула обеспечения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="564"/>
-    <w:bookmarkStart w:name="z841" w:id="565"/>
+    <w:bookmarkEnd w:id="531"/>
+    <w:bookmarkStart w:name="z841" w:id="532"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="565"/>
-    <w:bookmarkStart w:name="z842" w:id="566"/>
+    <w:bookmarkEnd w:id="532"/>
+    <w:bookmarkStart w:name="z842" w:id="533"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (полное наименование банка) (далее – Банк), в соответствии с Правилами о займах</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="566"/>
-    <w:bookmarkStart w:name="z843" w:id="567"/>
+    <w:bookmarkEnd w:id="533"/>
+    <w:bookmarkStart w:name="z843" w:id="534"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       последней инстанции, предоставляемых Национальным Банком Республики Казахстан,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="567"/>
-    <w:bookmarkStart w:name="z844" w:id="568"/>
+    <w:bookmarkEnd w:id="534"/>
+    <w:bookmarkStart w:name="z844" w:id="535"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       утвержденными совместным постановлением Правления Агентства Республики</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="568"/>
-    <w:bookmarkStart w:name="z845" w:id="569"/>
+    <w:bookmarkEnd w:id="535"/>
+    <w:bookmarkStart w:name="z845" w:id="536"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Казахстан по регулированию и развитию финансового рынка от ___________ 2024 года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="569"/>
-    <w:bookmarkStart w:name="z846" w:id="570"/>
+    <w:bookmarkEnd w:id="536"/>
+    <w:bookmarkStart w:name="z846" w:id="537"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № ____ и Правления Национального Банка Республики Казахстан от _________ 2024</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="570"/>
-    <w:bookmarkStart w:name="z847" w:id="571"/>
+    <w:bookmarkEnd w:id="537"/>
+    <w:bookmarkStart w:name="z847" w:id="538"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       года № ___ просит исключить указанные в приложении к настоящему ходатайству</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="571"/>
-    <w:bookmarkStart w:name="z848" w:id="572"/>
+    <w:bookmarkEnd w:id="538"/>
+    <w:bookmarkStart w:name="z848" w:id="539"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нерыночные активы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="572"/>
-    <w:bookmarkStart w:name="z849" w:id="573"/>
+    <w:bookmarkEnd w:id="539"/>
+    <w:bookmarkStart w:name="z849" w:id="540"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Приложение: на ___ листах</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="573"/>
-    <w:bookmarkStart w:name="z850" w:id="574"/>
+    <w:bookmarkEnd w:id="540"/>
+    <w:bookmarkStart w:name="z850" w:id="541"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Первый руководитель Банка:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="574"/>
-    <w:bookmarkStart w:name="z851" w:id="575"/>
+    <w:bookmarkEnd w:id="541"/>
+    <w:bookmarkStart w:name="z851" w:id="542"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________ ________ _____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="575"/>
-    <w:bookmarkStart w:name="z852" w:id="576"/>
+    <w:bookmarkEnd w:id="542"/>
+    <w:bookmarkStart w:name="z852" w:id="543"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (должность) (подпись) (Фамилия, имя и отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="576"/>
-    <w:bookmarkStart w:name="z853" w:id="577"/>
+    <w:bookmarkEnd w:id="543"/>
+    <w:bookmarkStart w:name="z853" w:id="544"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: Подпись первого руководителя Банка проставляется на каждой странице приложения к ходатайству.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="577"/>
+    <w:bookmarkEnd w:id="544"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -23950,139 +23699,139 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ ___ от __________ 20 __ года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z855" w:id="578"/>
+    <w:bookmarkStart w:name="z855" w:id="545"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень нерыночных активов, которые Банк просит исключить из пула обеспечения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="578"/>
+    <w:bookmarkEnd w:id="545"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z856" w:id="579"/>
+          <w:bookmarkStart w:name="z856" w:id="546"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="579"/>
+          <w:bookmarkEnd w:id="546"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -24152,80 +23901,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z861" w:id="580"/>
+          <w:bookmarkStart w:name="z861" w:id="547"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="580"/>
+          <w:bookmarkEnd w:id="547"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -24277,80 +24026,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z865" w:id="581"/>
+          <w:bookmarkStart w:name="z865" w:id="548"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="581"/>
+          <w:bookmarkEnd w:id="548"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -24394,80 +24143,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z869" w:id="582"/>
+          <w:bookmarkStart w:name="z869" w:id="549"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="582"/>
+          <w:bookmarkEnd w:id="549"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -24511,80 +24260,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z873" w:id="583"/>
+          <w:bookmarkStart w:name="z873" w:id="550"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="583"/>
+          <w:bookmarkEnd w:id="550"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -24608,130 +24357,130 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z877" w:id="584"/>
+    <w:bookmarkStart w:name="z877" w:id="551"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Первый руководитель Банка</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="584"/>
-    <w:bookmarkStart w:name="z878" w:id="585"/>
+    <w:bookmarkEnd w:id="551"/>
+    <w:bookmarkStart w:name="z878" w:id="552"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________ ________ _____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="585"/>
-    <w:bookmarkStart w:name="z879" w:id="586"/>
+    <w:bookmarkEnd w:id="552"/>
+    <w:bookmarkStart w:name="z879" w:id="553"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (должность) (подпись) (Фамилия, имя и отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="586"/>
-    <w:bookmarkStart w:name="z880" w:id="587"/>
+    <w:bookmarkEnd w:id="553"/>
+    <w:bookmarkStart w:name="z880" w:id="554"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: Подпись первого руководителя Банка проставляется на каждой странице перечня.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="587"/>
+    <w:bookmarkEnd w:id="554"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -24870,492 +24619,492 @@
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z882" w:id="588"/>
+          <w:bookmarkStart w:name="z882" w:id="555"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ ____________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="588"/>
+          <w:bookmarkEnd w:id="555"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 от "______" _______________ 20____ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z885" w:id="589"/>
+    <w:bookmarkStart w:name="z885" w:id="556"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уведомление об исключении нерыночных активов из пула обеспечения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="589"/>
-    <w:bookmarkStart w:name="z886" w:id="590"/>
+    <w:bookmarkEnd w:id="556"/>
+    <w:bookmarkStart w:name="z886" w:id="557"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Агентство Республики Казахстан по регулированию и развитию финансового рынка</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="590"/>
-    <w:bookmarkStart w:name="z887" w:id="591"/>
+    <w:bookmarkEnd w:id="557"/>
+    <w:bookmarkStart w:name="z887" w:id="558"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (далее – Агентство) уведомляет</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="591"/>
-    <w:bookmarkStart w:name="z888" w:id="592"/>
+    <w:bookmarkEnd w:id="558"/>
+    <w:bookmarkStart w:name="z888" w:id="559"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="592"/>
-    <w:bookmarkStart w:name="z889" w:id="593"/>
+    <w:bookmarkEnd w:id="559"/>
+    <w:bookmarkStart w:name="z889" w:id="560"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                          (полное наименование банка)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="593"/>
-    <w:bookmarkStart w:name="z890" w:id="594"/>
+    <w:bookmarkEnd w:id="560"/>
+    <w:bookmarkStart w:name="z890" w:id="561"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (далее – Банк), что в соответствии с Правилами о займах последней инстанции,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="594"/>
-    <w:bookmarkStart w:name="z891" w:id="595"/>
+    <w:bookmarkEnd w:id="561"/>
+    <w:bookmarkStart w:name="z891" w:id="562"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       предоставляемых Национальным Банком Республики Казахстан, утвержденными</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="595"/>
-    <w:bookmarkStart w:name="z892" w:id="596"/>
+    <w:bookmarkEnd w:id="562"/>
+    <w:bookmarkStart w:name="z892" w:id="563"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       совместным постановлением Правления Агентства Республики Казахстан по</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="596"/>
-    <w:bookmarkStart w:name="z893" w:id="597"/>
+    <w:bookmarkEnd w:id="563"/>
+    <w:bookmarkStart w:name="z893" w:id="564"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       регулированию и развитию финансового рынка от ___________ 2024 года № ____ и</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="597"/>
-    <w:bookmarkStart w:name="z894" w:id="598"/>
+    <w:bookmarkEnd w:id="564"/>
+    <w:bookmarkStart w:name="z894" w:id="565"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Правления Национального Банка Республики Казахстан от _________ 2024 года № ___</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="598"/>
-    <w:bookmarkStart w:name="z895" w:id="599"/>
+    <w:bookmarkEnd w:id="565"/>
+    <w:bookmarkStart w:name="z895" w:id="566"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       из пула обеспечения Банка исключены нерыночные активы, указанные в приложении к</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="599"/>
-    <w:bookmarkStart w:name="z896" w:id="600"/>
+    <w:bookmarkEnd w:id="566"/>
+    <w:bookmarkStart w:name="z896" w:id="567"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       настоящему уведомлению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="600"/>
-    <w:bookmarkStart w:name="z897" w:id="601"/>
+    <w:bookmarkEnd w:id="567"/>
+    <w:bookmarkStart w:name="z897" w:id="568"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Приложение: на ____ листах</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="601"/>
-    <w:bookmarkStart w:name="z898" w:id="602"/>
+    <w:bookmarkEnd w:id="568"/>
+    <w:bookmarkStart w:name="z898" w:id="569"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченное должностное лицо Агентства:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="602"/>
-    <w:bookmarkStart w:name="z899" w:id="603"/>
+    <w:bookmarkEnd w:id="569"/>
+    <w:bookmarkStart w:name="z899" w:id="570"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________ ________ _____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="603"/>
-    <w:bookmarkStart w:name="z900" w:id="604"/>
+    <w:bookmarkEnd w:id="570"/>
+    <w:bookmarkStart w:name="z900" w:id="571"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (должность) (подпись) (Фамилия, имя и отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="604"/>
-    <w:bookmarkStart w:name="z901" w:id="605"/>
+    <w:bookmarkEnd w:id="571"/>
+    <w:bookmarkStart w:name="z901" w:id="572"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место печати</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="605"/>
-    <w:bookmarkStart w:name="z902" w:id="606"/>
+    <w:bookmarkEnd w:id="572"/>
+    <w:bookmarkStart w:name="z902" w:id="573"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: Подпись уполномоченного должностного лица Агентства и печать</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="606"/>
-    <w:bookmarkStart w:name="z903" w:id="607"/>
+    <w:bookmarkEnd w:id="573"/>
+    <w:bookmarkStart w:name="z903" w:id="574"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Агентства проставляются на каждой странице приложения к уведомлению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="607"/>
+    <w:bookmarkEnd w:id="574"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -25460,139 +25209,139 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ ___ от __________20___ года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z905" w:id="608"/>
+    <w:bookmarkStart w:name="z905" w:id="575"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень нерыночных активов, исключенных Агентством из пула обеспечения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="608"/>
+    <w:bookmarkEnd w:id="575"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z906" w:id="609"/>
+          <w:bookmarkStart w:name="z906" w:id="576"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="609"/>
+          <w:bookmarkEnd w:id="576"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -25662,80 +25411,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z911" w:id="610"/>
+          <w:bookmarkStart w:name="z911" w:id="577"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="610"/>
+          <w:bookmarkEnd w:id="577"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -25787,80 +25536,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z915" w:id="611"/>
+          <w:bookmarkStart w:name="z915" w:id="578"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="611"/>
+          <w:bookmarkEnd w:id="578"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -25904,80 +25653,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z919" w:id="612"/>
+          <w:bookmarkStart w:name="z919" w:id="579"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="612"/>
+          <w:bookmarkEnd w:id="579"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -26021,80 +25770,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z923" w:id="613"/>
+          <w:bookmarkStart w:name="z923" w:id="580"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="613"/>
+          <w:bookmarkEnd w:id="580"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -26138,80 +25887,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z927" w:id="614"/>
+          <w:bookmarkStart w:name="z927" w:id="581"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="614"/>
+          <w:bookmarkEnd w:id="581"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -26235,170 +25984,170 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z931" w:id="615"/>
+    <w:bookmarkStart w:name="z931" w:id="582"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченное должностное лицо Агентства:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="615"/>
-    <w:bookmarkStart w:name="z932" w:id="616"/>
+    <w:bookmarkEnd w:id="582"/>
+    <w:bookmarkStart w:name="z932" w:id="583"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________ ________ _____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="616"/>
-    <w:bookmarkStart w:name="z933" w:id="617"/>
+    <w:bookmarkEnd w:id="583"/>
+    <w:bookmarkStart w:name="z933" w:id="584"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (должность) (подпись) (Фамилия, имя и отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="617"/>
-    <w:bookmarkStart w:name="z934" w:id="618"/>
+    <w:bookmarkEnd w:id="584"/>
+    <w:bookmarkStart w:name="z934" w:id="585"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место печати</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="618"/>
-    <w:bookmarkStart w:name="z935" w:id="619"/>
+    <w:bookmarkEnd w:id="585"/>
+    <w:bookmarkStart w:name="z935" w:id="586"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: Подпись уполномоченного должностного лица Агентства и печать</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="619"/>
-    <w:bookmarkStart w:name="z936" w:id="620"/>
+    <w:bookmarkEnd w:id="586"/>
+    <w:bookmarkStart w:name="z936" w:id="587"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Агентства проставляются на каждой странице приложения к уведомлению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="620"/>
+    <w:bookmarkEnd w:id="587"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -26432,997 +26181,881 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 14 к Правилам</w:t>
+              <w:t>Приложение 14</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>о займах последней</w:t>
+              <w:t>к Правилам о займах последней</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инстанции, предоставляемых</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Национальным Банком</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
-            <w:r>
-[...11 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...17 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z938" w:id="621"/>
-[...32 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-от "______" _______________ 20____ года</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z941" w:id="622"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № _______ от "____" _____________ 20___ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z941" w:id="588"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ходатайство о предоставлении займа последней инстанции</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="622"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z944" w:id="625"/>
+    <w:bookmarkEnd w:id="588"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 14 – в редакции совместного постановления Правления Национального Банка РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 80</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и постановление Правления Агентства РК по регулированию и развитию финансового рынка от 30.06.2026 № 102 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z979" w:id="589"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящим __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="589"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (полное наименование банка)</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (далее – Банк) в соответствии с Правилами о займах последней инстанции,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="625"/>
-[...660 lines deleted...]
-    <w:bookmarkStart w:name="z978" w:id="659"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>предоставляемых Национальным Банком Республики Казахстан, утвержденными</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>совместным постановлением Правления Национального Банка Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>от _____________ 2024 года № ____ и Правления Агентства Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по регулированию и развитию финансового рынка от ________________2024 года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ ____ (далее – Правила) и договором об общих условиях предоставления займа</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>последней инстанции в связи с идиосинкратическим шоком ликвидности, возникшим</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в результате</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(указать причину идиосинкратического шока ликвидности)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>просит предоставить заем последней инстанции на сумму _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(сумма цифрами)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(сумма прописью) теңге,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>на срок календарных дней. Корреспондентский счет, открытый в Национальном Банке</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан, для предоставления займа последней инстанции: № ________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Настоящим соглашаемся с формированием залога в целях обеспечения исполнения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>обязательств по займу последней инстанции в порядке, предусмотренном Правилами,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и подтверждаем, что документы, информация и (или) сведения о нерыночных активах</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и информация о характеристиках нерыночных активов по форме согласно</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 8 к Правилам, полученная банком от уполномоченного органа согласно</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункту 3) пункта 49 Правил, либо в случае отсутствия согласно подпункту 3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 32 Правил, являются актуальными. К настоящему ходатайству прилагаются</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(в случае предоставления рыночных активов в качестве обеспечения исполнения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>обязательств по займу последней инстанции):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) документы, подтверждающие права собственности и отсутствие ограничений и</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(или) обременений на рыночные активы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) информация о характеристиках рыночных активов по форме согласно</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 15 к Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Приложение: на ___ листах</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Первый руководитель Банка: __________ ________ _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (должность) (подпись) (Фамилия, имя и отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: Подпись первого руководителя Банка проставляется на каждой странице</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="659"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="660"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>информации о характеристиках рыночных активов, приложенной к настоящему ходатайству.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -27567,235 +27200,259 @@
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z981" w:id="661"/>
+          <w:bookmarkStart w:name="z981" w:id="590"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ ____________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="661"/>
+          <w:bookmarkEnd w:id="590"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 от "______" _______________ 20____ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z984" w:id="662"/>
+    <w:bookmarkStart w:name="z984" w:id="591"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Информация о характеристиках рыночных активов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="662"/>
-    <w:bookmarkStart w:name="z985" w:id="663"/>
+    <w:bookmarkEnd w:id="591"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 15 – в редакции совместного постановления Правления Национального Банка РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 80</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и постановление Правления Агентства РК по регулированию и развитию финансового рынка от 30.06.2026 № 102 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Информация о ценных бумагах по состоянию на ______________ 20 __</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="663"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z986" w:id="664"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="664"/>
+№ п/п</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -28099,80 +27756,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z997" w:id="665"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="665"/>
+1</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -28476,80 +28121,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1008" w:id="666"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="666"/>
+1.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -28817,80 +28450,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1019" w:id="667"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="667"/>
+2.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -29158,80 +28779,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1030" w:id="668"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="668"/>
+…</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -29479,146 +29088,132 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1041" w:id="669"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="669"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1042" w:id="670"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="670"/>
+Валюта номинирования</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -29644,51 +29239,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Рыночная стоимость, в тенге</w:t>
+Рыночная стоимость, в теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -29824,106 +29419,94 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Стоимость с учетом дисконта (для заполнения Национальным Банком), в тенге</w:t>
+Стоимость с учетом дисконта (для заполнения Национальным Банком), в теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1051" w:id="671"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="671"/>
+11</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -30918,50 +30501,71 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -31100,852 +30704,885 @@
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1088" w:id="672"/>
+          <w:bookmarkStart w:name="z1088" w:id="592"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ ____________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="672"/>
+          <w:bookmarkEnd w:id="592"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 от "______" _______________ 20____ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1091" w:id="673"/>
+    <w:bookmarkStart w:name="z1091" w:id="593"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уведомление о предоставлении займа последней инстанции</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="673"/>
-[...192 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkEnd w:id="593"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Правления Национального Банка от _______________ 20__ года № ____предоставляет </w:t>
-[...522 lines deleted...]
-    <w:bookmarkEnd w:id="709"/>
+      Сноска. Приложение 16 – в редакции совместного постановления Правления Национального Банка РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 80</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и постановление Правления Агентства РК по регулированию и развитию финансового рынка от 30.06.2026 № 102 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1127" w:id="594"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Национальный Банк Республики Казахстан (далее – Национальный Банк)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="594"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в соответствии с Правилами о займах последней инстанции, предоставляемых</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Национальным Банком Республики Казахстан, утвержденными совместным</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением Правления Национального Банка Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>от _____________ 2024 года № ____ и Правления Агентства Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по регулированию и развитию финансового рынка от ________________2024 года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ ____, (далее – Правила) и договором об общих условиях предоставления займа</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>последней инстанции (далее – договор об общих условиях займа), рассмотрев</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ходатайство о предоставлении займа последней инстанции от _________ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№__, на основании постановления Правления Национального Банка</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>от ___________________ 20__ года № ____ предоставляет</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (полное наименование банка) (далее – Банк)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заем последней инстанции в сумме</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (сумма цифрами)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(сумма прописью)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>теңге, на срок __ календарных дней под __ процентов годовых.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заем предоставляется Национальным Банком путем перечисления денег на</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>корреспондентский счет Банка, открытый в Национальном Банке и указанный</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в ходатайстве о предоставлении займа последней инстанции от ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20___ года № ______.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Срок погашения суммы основного долга по займу последней инстанции</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>до: ____________________ 20__ года (включительно).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Сроки уплаты вознаграждения по займу последней инстанции, условия которого</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приведены в настоящем уведомлении, определяются в соответствии с Правилами,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>договором об общих условиях займа и договором займа последней инстанции</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(индивидуальные условия займа).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Настоящее уведомление составлено в 3 (три) экземплярах, каждый из которых имеет</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>одинаковую юридическую силу. 1 (один) экземпляр уведомления направляется Банку,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2 (второй) экземпляр направляется Агентству Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по регулированию и развитию финансового рынка, третий экземпляр хранится</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в Национальном Банке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Приложение: на ____листах</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Уполномоченное должностное лицо Национального Банка:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________ ________ _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(должность) (подпись) (Фамилия, имя и отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Место печати</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Место печати</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -32084,412 +31721,412 @@
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1130" w:id="710"/>
+          <w:bookmarkStart w:name="z1130" w:id="595"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ ____________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="710"/>
+          <w:bookmarkEnd w:id="595"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 от "______" _______________ 20____ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1133" w:id="711"/>
+    <w:bookmarkStart w:name="z1133" w:id="596"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уведомление об отказе в предоставлении займа последней инстанции</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="711"/>
-    <w:bookmarkStart w:name="z1134" w:id="712"/>
+    <w:bookmarkEnd w:id="596"/>
+    <w:bookmarkStart w:name="z1134" w:id="597"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящим Национальный Банк Республики Казахстан, рассмотрев ходатайство</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="712"/>
-    <w:bookmarkStart w:name="z1135" w:id="713"/>
+    <w:bookmarkEnd w:id="597"/>
+    <w:bookmarkStart w:name="z1135" w:id="598"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="713"/>
-    <w:bookmarkStart w:name="z1136" w:id="714"/>
+    <w:bookmarkEnd w:id="598"/>
+    <w:bookmarkStart w:name="z1136" w:id="599"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (полное наименование банка)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="714"/>
-    <w:bookmarkStart w:name="z1137" w:id="715"/>
+    <w:bookmarkEnd w:id="599"/>
+    <w:bookmarkStart w:name="z1137" w:id="600"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       о предоставлении займа от ________________ 20__ года №____ на основании</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="715"/>
-    <w:bookmarkStart w:name="z1138" w:id="716"/>
+    <w:bookmarkEnd w:id="600"/>
+    <w:bookmarkStart w:name="z1138" w:id="601"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       постановления Правления Национального Банка Республики Казахстан от</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="716"/>
-    <w:bookmarkStart w:name="z1139" w:id="717"/>
+    <w:bookmarkEnd w:id="601"/>
+    <w:bookmarkStart w:name="z1139" w:id="602"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________20___ года №_____ уведомляет об отказе в предоставлении</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="717"/>
-    <w:bookmarkStart w:name="z1140" w:id="718"/>
+    <w:bookmarkEnd w:id="602"/>
+    <w:bookmarkStart w:name="z1140" w:id="603"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       займа последней инстанции в связи с</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="718"/>
-    <w:bookmarkStart w:name="z1141" w:id="719"/>
+    <w:bookmarkEnd w:id="603"/>
+    <w:bookmarkStart w:name="z1141" w:id="604"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="719"/>
-    <w:bookmarkStart w:name="z1142" w:id="720"/>
+    <w:bookmarkEnd w:id="604"/>
+    <w:bookmarkStart w:name="z1142" w:id="605"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        (указать причину отказа)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="720"/>
-    <w:bookmarkStart w:name="z1143" w:id="721"/>
+    <w:bookmarkEnd w:id="605"/>
+    <w:bookmarkStart w:name="z1143" w:id="606"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="721"/>
-    <w:bookmarkStart w:name="z1144" w:id="722"/>
+    <w:bookmarkEnd w:id="606"/>
+    <w:bookmarkStart w:name="z1144" w:id="607"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченное должностное лицо Национального Банка Республики Казахстан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="722"/>
-    <w:bookmarkStart w:name="z1145" w:id="723"/>
+    <w:bookmarkEnd w:id="607"/>
+    <w:bookmarkStart w:name="z1145" w:id="608"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________ ________ _____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="723"/>
-    <w:bookmarkStart w:name="z1146" w:id="724"/>
+    <w:bookmarkEnd w:id="608"/>
+    <w:bookmarkStart w:name="z1146" w:id="609"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (должность) (подпись) (Фамилия, имя и отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="724"/>
-    <w:bookmarkStart w:name="z1147" w:id="725"/>
+    <w:bookmarkEnd w:id="609"/>
+    <w:bookmarkStart w:name="z1147" w:id="610"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место печати</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="725"/>
+    <w:bookmarkEnd w:id="610"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -32594,144 +32231,144 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1150" w:id="726"/>
+    <w:bookmarkStart w:name="z1150" w:id="611"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Договор займа последней инстанции (индивидуальные условия займа)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="726"/>
+    <w:bookmarkEnd w:id="611"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1151" w:id="727"/>
+          <w:bookmarkStart w:name="z1151" w:id="612"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="727"/>
+          <w:bookmarkEnd w:id="612"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -32776,80 +32413,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1155" w:id="728"/>
+          <w:bookmarkStart w:name="z1155" w:id="613"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Дата сделки</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="728"/>
+          <w:bookmarkEnd w:id="613"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -33027,80 +32664,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1163" w:id="729"/>
+          <w:bookmarkStart w:name="z1163" w:id="614"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="729"/>
+          <w:bookmarkEnd w:id="614"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
@@ -33126,80 +32763,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1167" w:id="730"/>
+          <w:bookmarkStart w:name="z1167" w:id="615"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Дата выдачи</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="730"/>
+          <w:bookmarkEnd w:id="615"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -33357,80 +32994,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1175" w:id="731"/>
+          <w:bookmarkStart w:name="z1175" w:id="616"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="731"/>
+          <w:bookmarkEnd w:id="616"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
@@ -33456,80 +33093,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1179" w:id="732"/>
+          <w:bookmarkStart w:name="z1179" w:id="617"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Срок займа</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="732"/>
+          <w:bookmarkEnd w:id="617"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -33695,80 +33332,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1187" w:id="733"/>
+          <w:bookmarkStart w:name="z1187" w:id="618"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="733"/>
+          <w:bookmarkEnd w:id="618"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
@@ -33794,80 +33431,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1191" w:id="734"/>
+          <w:bookmarkStart w:name="z1191" w:id="619"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Сумма займа</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="734"/>
+          <w:bookmarkEnd w:id="619"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -34033,80 +33670,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1199" w:id="735"/>
+          <w:bookmarkStart w:name="z1199" w:id="620"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="735"/>
+          <w:bookmarkEnd w:id="620"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -34195,80 +33832,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1205" w:id="736"/>
+          <w:bookmarkStart w:name="z1205" w:id="621"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>База расчета</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="736"/>
+          <w:bookmarkEnd w:id="621"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -34434,80 +34071,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1213" w:id="737"/>
+          <w:bookmarkStart w:name="z1213" w:id="622"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="737"/>
+          <w:bookmarkEnd w:id="622"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
@@ -34533,80 +34170,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1217" w:id="738"/>
+          <w:bookmarkStart w:name="z1217" w:id="623"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Прочие условия:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="738"/>
+          <w:bookmarkEnd w:id="623"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -34768,80 +34405,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1225" w:id="739"/>
+          <w:bookmarkStart w:name="z1225" w:id="624"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>В соответствии с Договором об общих условиях предоставления займа последней инстанции и уведомлением о присоединении к Договору об общих условиях предоставления займа последней инстанции от _______________ 20 ___ № ____.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="739"/>
+          <w:bookmarkEnd w:id="624"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
@@ -34872,80 +34509,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1229" w:id="740"/>
+          <w:bookmarkStart w:name="z1229" w:id="625"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="740"/>
+          <w:bookmarkEnd w:id="625"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -34991,80 +34628,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1233" w:id="741"/>
+          <w:bookmarkStart w:name="z1233" w:id="626"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Договор займа последней инстанции (индивидуальные условия займа) является неотъемлемой частью Договора об общих условиях предоставления займа последней инстанции</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="741"/>
+          <w:bookmarkEnd w:id="626"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -35110,80 +34747,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1237" w:id="742"/>
+          <w:bookmarkStart w:name="z1237" w:id="627"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Расчетные инструкции Национального Банка Республики Казахстан: </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="742"/>
+          <w:bookmarkEnd w:id="627"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -35233,80 +34870,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1241" w:id="743"/>
+          <w:bookmarkStart w:name="z1241" w:id="628"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> БИН –</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="743"/>
+          <w:bookmarkEnd w:id="628"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -35360,70 +34997,70 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1245" w:id="744"/>
+          <w:bookmarkStart w:name="z1245" w:id="629"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
  БИН – </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="744"/>
+          <w:bookmarkEnd w:id="629"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -35478,80 +35115,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1250" w:id="745"/>
+          <w:bookmarkStart w:name="z1250" w:id="630"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="745"/>
+          <w:bookmarkEnd w:id="630"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -35597,80 +35234,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1254" w:id="746"/>
+          <w:bookmarkStart w:name="z1254" w:id="631"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Заместитель Председателя Национального Банка Республики Казахстан Фамилия, имя и отчество (при его наличии</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="746"/>
+          <w:bookmarkEnd w:id="631"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -35724,70 +35361,70 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1258" w:id="747"/>
+          <w:bookmarkStart w:name="z1258" w:id="632"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Первый руководитель банка</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="747"/>
+          <w:bookmarkEnd w:id="632"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -35975,572 +35612,572 @@
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1263" w:id="748"/>
+          <w:bookmarkStart w:name="z1263" w:id="633"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ ____________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="748"/>
+          <w:bookmarkEnd w:id="633"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 от "______" _______________ 20____ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1266" w:id="749"/>
+    <w:bookmarkStart w:name="z1266" w:id="634"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уведомление о прекращении обязательств по займу последней инстанции</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="749"/>
-    <w:bookmarkStart w:name="z1267" w:id="750"/>
+    <w:bookmarkEnd w:id="634"/>
+    <w:bookmarkStart w:name="z1267" w:id="635"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Национальный Банк Республики Казахстан (далее – Национальный Банк) в</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="750"/>
-    <w:bookmarkStart w:name="z1268" w:id="751"/>
+    <w:bookmarkEnd w:id="635"/>
+    <w:bookmarkStart w:name="z1268" w:id="636"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       соответствии с Правилами о займах последней инстанции, предоставляемых</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="751"/>
-    <w:bookmarkStart w:name="z1269" w:id="752"/>
+    <w:bookmarkEnd w:id="636"/>
+    <w:bookmarkStart w:name="z1269" w:id="637"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Национальным Банком Республики Казахстан, утвержденными совместным</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="752"/>
-    <w:bookmarkStart w:name="z1270" w:id="753"/>
+    <w:bookmarkEnd w:id="637"/>
+    <w:bookmarkStart w:name="z1270" w:id="638"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       постановлением Правления Агентства Республики Казахстан по регулированию и</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="753"/>
-    <w:bookmarkStart w:name="z1271" w:id="754"/>
+    <w:bookmarkEnd w:id="638"/>
+    <w:bookmarkStart w:name="z1271" w:id="639"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       развитию финансового рынка от ___________ 2024 года № ____ и Правления</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="754"/>
-    <w:bookmarkStart w:name="z1272" w:id="755"/>
+    <w:bookmarkEnd w:id="639"/>
+    <w:bookmarkStart w:name="z1272" w:id="640"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Национального Банка Республики Казахстан от _________ 2024 года № ___ , и</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="755"/>
-    <w:bookmarkStart w:name="z1273" w:id="756"/>
+    <w:bookmarkEnd w:id="640"/>
+    <w:bookmarkStart w:name="z1273" w:id="641"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       договором об общих условиях предоставления займа последней инстанции уведомляет</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="756"/>
-    <w:bookmarkStart w:name="z1274" w:id="757"/>
+    <w:bookmarkEnd w:id="641"/>
+    <w:bookmarkStart w:name="z1274" w:id="642"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="757"/>
-    <w:bookmarkStart w:name="z1275" w:id="758"/>
+    <w:bookmarkEnd w:id="642"/>
+    <w:bookmarkStart w:name="z1275" w:id="643"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        (полное наименование банка)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="758"/>
-    <w:bookmarkStart w:name="z1276" w:id="759"/>
+    <w:bookmarkEnd w:id="643"/>
+    <w:bookmarkStart w:name="z1276" w:id="644"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (далее – Банк) о том, что обязательства Банка по займу последней инстанции,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="759"/>
-    <w:bookmarkStart w:name="z1277" w:id="760"/>
+    <w:bookmarkEnd w:id="644"/>
+    <w:bookmarkStart w:name="z1277" w:id="645"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       предоставленному в соответствии с Договором займа последней инстанции</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="760"/>
-    <w:bookmarkStart w:name="z1278" w:id="761"/>
+    <w:bookmarkEnd w:id="645"/>
+    <w:bookmarkStart w:name="z1278" w:id="646"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (индивидуальные условия займа) от ______________ 20___ года № ___, прекращены</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="761"/>
-    <w:bookmarkStart w:name="z1279" w:id="762"/>
+    <w:bookmarkEnd w:id="646"/>
+    <w:bookmarkStart w:name="z1279" w:id="647"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="762"/>
-    <w:bookmarkStart w:name="z1280" w:id="763"/>
+    <w:bookmarkEnd w:id="647"/>
+    <w:bookmarkStart w:name="z1280" w:id="648"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (частично, полностью – нужное вписать) путем направления Банком денег на</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="763"/>
-    <w:bookmarkStart w:name="z1281" w:id="764"/>
+    <w:bookmarkEnd w:id="648"/>
+    <w:bookmarkStart w:name="z1281" w:id="649"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       реквизиты Национального Банка в счет исполнения банком обязательств по займу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="764"/>
-    <w:bookmarkStart w:name="z1282" w:id="765"/>
+    <w:bookmarkEnd w:id="649"/>
+    <w:bookmarkStart w:name="z1282" w:id="650"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       последней инстанции в размере:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="765"/>
-    <w:bookmarkStart w:name="z1283" w:id="766"/>
+    <w:bookmarkEnd w:id="650"/>
+    <w:bookmarkStart w:name="z1283" w:id="651"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="766"/>
-    <w:bookmarkStart w:name="z1284" w:id="767"/>
+    <w:bookmarkEnd w:id="651"/>
+    <w:bookmarkStart w:name="z1284" w:id="652"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (сумма цифрами и прописью)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="767"/>
-    <w:bookmarkStart w:name="z1285" w:id="768"/>
+    <w:bookmarkEnd w:id="652"/>
+    <w:bookmarkStart w:name="z1285" w:id="653"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченное должностное лицо Национального Банка:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="768"/>
-    <w:bookmarkStart w:name="z1286" w:id="769"/>
+    <w:bookmarkEnd w:id="653"/>
+    <w:bookmarkStart w:name="z1286" w:id="654"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________ ________ _____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="769"/>
-    <w:bookmarkStart w:name="z1287" w:id="770"/>
+    <w:bookmarkEnd w:id="654"/>
+    <w:bookmarkStart w:name="z1287" w:id="655"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (должность) (подпись) (Фамилия, имя и отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="770"/>
-    <w:bookmarkStart w:name="z1288" w:id="771"/>
+    <w:bookmarkEnd w:id="655"/>
+    <w:bookmarkStart w:name="z1288" w:id="656"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место печати</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="771"/>
+    <w:bookmarkEnd w:id="656"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -36679,912 +36316,912 @@
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1291" w:id="772"/>
+          <w:bookmarkStart w:name="z1291" w:id="657"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ ____________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="772"/>
+          <w:bookmarkEnd w:id="657"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 от "______" _______________ 20____ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1294" w:id="773"/>
+    <w:bookmarkStart w:name="z1294" w:id="658"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ходатайство о пролонгации займа последней инстанции</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="773"/>
-    <w:bookmarkStart w:name="z1295" w:id="774"/>
+    <w:bookmarkEnd w:id="658"/>
+    <w:bookmarkStart w:name="z1295" w:id="659"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящим __________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="774"/>
-    <w:bookmarkStart w:name="z1296" w:id="775"/>
+    <w:bookmarkEnd w:id="659"/>
+    <w:bookmarkStart w:name="z1296" w:id="660"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                         (полное наименование банка)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="775"/>
-    <w:bookmarkStart w:name="z1297" w:id="776"/>
+    <w:bookmarkEnd w:id="660"/>
+    <w:bookmarkStart w:name="z1297" w:id="661"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (далее – Банк) в соответствии с Правилами о займах последней инстанции,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="776"/>
-    <w:bookmarkStart w:name="z1298" w:id="777"/>
+    <w:bookmarkEnd w:id="661"/>
+    <w:bookmarkStart w:name="z1298" w:id="662"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       предоставляемых Национальным Банком Республики Казахстан, утвержденными</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="777"/>
-    <w:bookmarkStart w:name="z1299" w:id="778"/>
+    <w:bookmarkEnd w:id="662"/>
+    <w:bookmarkStart w:name="z1299" w:id="663"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       совместным постановлением Правления Агентства Республики Казахстан по</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="778"/>
-    <w:bookmarkStart w:name="z1300" w:id="779"/>
+    <w:bookmarkEnd w:id="663"/>
+    <w:bookmarkStart w:name="z1300" w:id="664"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       регулированию и развитию финансового рынка от ___________ 2024 года № ____ и</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="779"/>
-    <w:bookmarkStart w:name="z1301" w:id="780"/>
+    <w:bookmarkEnd w:id="664"/>
+    <w:bookmarkStart w:name="z1301" w:id="665"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Правления Национального Банка Республики Казахстан от _________ 2024 года № ___,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="780"/>
-    <w:bookmarkStart w:name="z1302" w:id="781"/>
+    <w:bookmarkEnd w:id="665"/>
+    <w:bookmarkStart w:name="z1302" w:id="666"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (далее – Правила) и договором об общих условиях предоставления займа последней</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="781"/>
-    <w:bookmarkStart w:name="z1303" w:id="782"/>
+    <w:bookmarkEnd w:id="666"/>
+    <w:bookmarkStart w:name="z1303" w:id="667"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       инстанции (далее – договор об общих условиях займа) просит продлить срок погашения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="782"/>
-    <w:bookmarkStart w:name="z1304" w:id="783"/>
+    <w:bookmarkEnd w:id="667"/>
+    <w:bookmarkStart w:name="z1304" w:id="668"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       займа последней инстанции на _____ календарных дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="783"/>
-    <w:bookmarkStart w:name="z1305" w:id="784"/>
+    <w:bookmarkEnd w:id="668"/>
+    <w:bookmarkStart w:name="z1305" w:id="669"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Погашение займа последней инстанции не может быть осуществлено в срок, указанный</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="784"/>
-    <w:bookmarkStart w:name="z1306" w:id="785"/>
+    <w:bookmarkEnd w:id="669"/>
+    <w:bookmarkStart w:name="z1306" w:id="670"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в Договоре займа последней инстанции (индивидуальные условия займа) от</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="785"/>
-    <w:bookmarkStart w:name="z1307" w:id="786"/>
+    <w:bookmarkEnd w:id="670"/>
+    <w:bookmarkStart w:name="z1307" w:id="671"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________ 20__ года №___, в связи с</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="786"/>
-    <w:bookmarkStart w:name="z1308" w:id="787"/>
+    <w:bookmarkEnd w:id="671"/>
+    <w:bookmarkStart w:name="z1308" w:id="672"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="787"/>
-    <w:bookmarkStart w:name="z1309" w:id="788"/>
+    <w:bookmarkEnd w:id="672"/>
+    <w:bookmarkStart w:name="z1309" w:id="673"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (указать причину невыполнения плана фондирования)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="788"/>
-    <w:bookmarkStart w:name="z1310" w:id="789"/>
+    <w:bookmarkEnd w:id="673"/>
+    <w:bookmarkStart w:name="z1310" w:id="674"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="789"/>
-    <w:bookmarkStart w:name="z1311" w:id="790"/>
+    <w:bookmarkEnd w:id="674"/>
+    <w:bookmarkStart w:name="z1311" w:id="675"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае нарушения условия обеспеченности займа последней инстанции, указанного</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="790"/>
-    <w:bookmarkStart w:name="z1312" w:id="791"/>
+    <w:bookmarkEnd w:id="675"/>
+    <w:bookmarkStart w:name="z1312" w:id="676"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в пункте 13 Правил и договоре об общих условиях займа, настоящим Банк соглашается</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="791"/>
-    <w:bookmarkStart w:name="z1313" w:id="792"/>
+    <w:bookmarkEnd w:id="676"/>
+    <w:bookmarkStart w:name="z1313" w:id="677"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       с формированием залога в целях обеспечения исполнения обязательств по займу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="792"/>
-    <w:bookmarkStart w:name="z1314" w:id="793"/>
+    <w:bookmarkEnd w:id="677"/>
+    <w:bookmarkStart w:name="z1314" w:id="678"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       последней инстанции в порядке, предусмотренном Правилами, и подтверждает, что</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="793"/>
-    <w:bookmarkStart w:name="z1315" w:id="794"/>
+    <w:bookmarkEnd w:id="678"/>
+    <w:bookmarkStart w:name="z1315" w:id="679"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       документы, информация и (или) сведения о нерыночных активах и информация о</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="794"/>
-    <w:bookmarkStart w:name="z1316" w:id="795"/>
+    <w:bookmarkEnd w:id="679"/>
+    <w:bookmarkStart w:name="z1316" w:id="680"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       характеристиках нерыночных активов по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="795"/>
-    <w:bookmarkStart w:name="z1317" w:id="796"/>
+    <w:bookmarkEnd w:id="680"/>
+    <w:bookmarkStart w:name="z1317" w:id="681"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       полученная банком от уполномоченного органа согласно подпункту 3) пункта 50</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="796"/>
-    <w:bookmarkStart w:name="z1318" w:id="797"/>
+    <w:bookmarkEnd w:id="681"/>
+    <w:bookmarkStart w:name="z1318" w:id="682"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Правил, либо в случае отсутствия согласно подпункту 3) пункта 32 Правил, являются</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="797"/>
-    <w:bookmarkStart w:name="z1319" w:id="798"/>
+    <w:bookmarkEnd w:id="682"/>
+    <w:bookmarkStart w:name="z1319" w:id="683"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       актуальными. К настоящему ходатайству прилагаются (в случае предоставления</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="798"/>
-    <w:bookmarkStart w:name="z1320" w:id="799"/>
+    <w:bookmarkEnd w:id="683"/>
+    <w:bookmarkStart w:name="z1320" w:id="684"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       рыночных активов в качестве обеспечения исполнения обязательств по займу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="799"/>
-    <w:bookmarkStart w:name="z1321" w:id="800"/>
+    <w:bookmarkEnd w:id="684"/>
+    <w:bookmarkStart w:name="z1321" w:id="685"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       последней инстанции):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="800"/>
-    <w:bookmarkStart w:name="z1322" w:id="801"/>
+    <w:bookmarkEnd w:id="685"/>
+    <w:bookmarkStart w:name="z1322" w:id="686"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) документы, подтверждающие права собственности и отсутствие ограничений и (или)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="801"/>
-    <w:bookmarkStart w:name="z1323" w:id="802"/>
+    <w:bookmarkEnd w:id="686"/>
+    <w:bookmarkStart w:name="z1323" w:id="687"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обременений на рыночные активы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="802"/>
-    <w:bookmarkStart w:name="z1324" w:id="803"/>
+    <w:bookmarkEnd w:id="687"/>
+    <w:bookmarkStart w:name="z1324" w:id="688"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2 ) информация о характеристиках рыночных активов по форме согласно приложению</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="803"/>
-    <w:bookmarkStart w:name="z1325" w:id="804"/>
+    <w:bookmarkEnd w:id="688"/>
+    <w:bookmarkStart w:name="z1325" w:id="689"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15 к Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="804"/>
-    <w:bookmarkStart w:name="z1326" w:id="805"/>
+    <w:bookmarkEnd w:id="689"/>
+    <w:bookmarkStart w:name="z1326" w:id="690"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Приложение: на ____ листах</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="805"/>
-    <w:bookmarkStart w:name="z1327" w:id="806"/>
+    <w:bookmarkEnd w:id="690"/>
+    <w:bookmarkStart w:name="z1327" w:id="691"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Первый руководитель Банка:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="806"/>
-    <w:bookmarkStart w:name="z1328" w:id="807"/>
+    <w:bookmarkEnd w:id="691"/>
+    <w:bookmarkStart w:name="z1328" w:id="692"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________ ________ _____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="807"/>
-    <w:bookmarkStart w:name="z1329" w:id="808"/>
+    <w:bookmarkEnd w:id="692"/>
+    <w:bookmarkStart w:name="z1329" w:id="693"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (должность) (подпись) (Фамилия, имя и отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="808"/>
-    <w:bookmarkStart w:name="z1330" w:id="809"/>
+    <w:bookmarkEnd w:id="693"/>
+    <w:bookmarkStart w:name="z1330" w:id="694"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: Подпись первого руководителя Банка проставляется на каждой странице</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="809"/>
-    <w:bookmarkStart w:name="z1331" w:id="810"/>
+    <w:bookmarkEnd w:id="694"/>
+    <w:bookmarkStart w:name="z1331" w:id="695"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       информации о характеристиках рыночных активов, приложенной к настоящему</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="810"/>
-    <w:bookmarkStart w:name="z1332" w:id="811"/>
+    <w:bookmarkEnd w:id="695"/>
+    <w:bookmarkStart w:name="z1332" w:id="696"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ходатайству.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="811"/>
+    <w:bookmarkEnd w:id="696"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -37775,632 +37412,632 @@
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1335" w:id="812"/>
+          <w:bookmarkStart w:name="z1335" w:id="697"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ ____________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="812"/>
+          <w:bookmarkEnd w:id="697"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 от "______" _______________ 20____ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1338" w:id="813"/>
+    <w:bookmarkStart w:name="z1338" w:id="698"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уведомление о пролонгации займа последней инстанции</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="813"/>
-    <w:bookmarkStart w:name="z1339" w:id="814"/>
+    <w:bookmarkEnd w:id="698"/>
+    <w:bookmarkStart w:name="z1339" w:id="699"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Национальный Банк Республики Казахстан (далее – Национальный Банк),</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="814"/>
-    <w:bookmarkStart w:name="z1340" w:id="815"/>
+    <w:bookmarkEnd w:id="699"/>
+    <w:bookmarkStart w:name="z1340" w:id="700"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       рассмотрев ходатайство _______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="815"/>
-    <w:bookmarkStart w:name="z1341" w:id="816"/>
+    <w:bookmarkEnd w:id="700"/>
+    <w:bookmarkStart w:name="z1341" w:id="701"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (полное наименование банка) (далее – Банк) от __________ 20 ____ года № ______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="816"/>
-    <w:bookmarkStart w:name="z1342" w:id="817"/>
+    <w:bookmarkEnd w:id="701"/>
+    <w:bookmarkStart w:name="z1342" w:id="702"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       о пролонгации займа последней инстанции, в соответствии с Правилами о займах</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="817"/>
-    <w:bookmarkStart w:name="z1343" w:id="818"/>
+    <w:bookmarkEnd w:id="702"/>
+    <w:bookmarkStart w:name="z1343" w:id="703"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       последней инстанции, предоставляемых Национальным Банком Республики Казахстан,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="818"/>
-    <w:bookmarkStart w:name="z1344" w:id="819"/>
+    <w:bookmarkEnd w:id="703"/>
+    <w:bookmarkStart w:name="z1344" w:id="704"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       утвержденными совместным постановлением Правления Агентства Республики</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="819"/>
-    <w:bookmarkStart w:name="z1345" w:id="820"/>
+    <w:bookmarkEnd w:id="704"/>
+    <w:bookmarkStart w:name="z1345" w:id="705"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Казахстан по регулированию и развитию финансового рынка от ___________ 2024 года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="820"/>
-    <w:bookmarkStart w:name="z1346" w:id="821"/>
+    <w:bookmarkEnd w:id="705"/>
+    <w:bookmarkStart w:name="z1346" w:id="706"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № ____ и Правления Национального Банка Республики Казахстан от _________ 2024</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="821"/>
-    <w:bookmarkStart w:name="z1347" w:id="822"/>
+    <w:bookmarkEnd w:id="706"/>
+    <w:bookmarkStart w:name="z1347" w:id="707"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       года № ___ и договором об общих условиях предоставления займа последней</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="822"/>
-    <w:bookmarkStart w:name="z1348" w:id="823"/>
+    <w:bookmarkEnd w:id="707"/>
+    <w:bookmarkStart w:name="z1348" w:id="708"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       инстанции на основании постановления Правления Национального Банка от</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="823"/>
-    <w:bookmarkStart w:name="z1349" w:id="824"/>
+    <w:bookmarkEnd w:id="708"/>
+    <w:bookmarkStart w:name="z1349" w:id="709"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________ 20 ______ года № ____ продлевает срок погашения займа последней</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="824"/>
-    <w:bookmarkStart w:name="z1350" w:id="825"/>
+    <w:bookmarkEnd w:id="709"/>
+    <w:bookmarkStart w:name="z1350" w:id="710"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       инстанции по договору займа последней инстанции от __________ 20__ года на _____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="825"/>
-    <w:bookmarkStart w:name="z1351" w:id="826"/>
+    <w:bookmarkEnd w:id="710"/>
+    <w:bookmarkStart w:name="z1351" w:id="711"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       календарных дней под ______ процентов годовых.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="826"/>
-    <w:bookmarkStart w:name="z1352" w:id="827"/>
+    <w:bookmarkEnd w:id="711"/>
+    <w:bookmarkStart w:name="z1352" w:id="712"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок погашения суммы основного долга по займу последней инстанции</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="827"/>
-    <w:bookmarkStart w:name="z1353" w:id="828"/>
+    <w:bookmarkEnd w:id="712"/>
+    <w:bookmarkStart w:name="z1353" w:id="713"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       до: _______________20 ___ года (включительно).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="828"/>
-    <w:bookmarkStart w:name="z1354" w:id="829"/>
+    <w:bookmarkEnd w:id="713"/>
+    <w:bookmarkStart w:name="z1354" w:id="714"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящее уведомление составлено в 3 (три) экземплярах, каждый из которых имеет</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="829"/>
-    <w:bookmarkStart w:name="z1355" w:id="830"/>
+    <w:bookmarkEnd w:id="714"/>
+    <w:bookmarkStart w:name="z1355" w:id="715"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       одинаковую юридическую силу. 1 (один) экземпляр уведомления передается Банку, 2</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="830"/>
-    <w:bookmarkStart w:name="z1356" w:id="831"/>
+    <w:bookmarkEnd w:id="715"/>
+    <w:bookmarkStart w:name="z1356" w:id="716"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (второй) экземпляр передается</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="831"/>
-    <w:bookmarkStart w:name="z1357" w:id="832"/>
+    <w:bookmarkEnd w:id="716"/>
+    <w:bookmarkStart w:name="z1357" w:id="717"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Агентству Республики Казахстан по регулированию и развитию финансового рынка,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="832"/>
-    <w:bookmarkStart w:name="z1358" w:id="833"/>
+    <w:bookmarkEnd w:id="717"/>
+    <w:bookmarkStart w:name="z1358" w:id="718"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       третий экземпляр хранится в Национальном Банке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="833"/>
-    <w:bookmarkStart w:name="z1359" w:id="834"/>
+    <w:bookmarkEnd w:id="718"/>
+    <w:bookmarkStart w:name="z1359" w:id="719"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Приложение: на ___ листах</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="834"/>
-    <w:bookmarkStart w:name="z1360" w:id="835"/>
+    <w:bookmarkEnd w:id="719"/>
+    <w:bookmarkStart w:name="z1360" w:id="720"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченное должностное лицо Национального Банка:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="835"/>
-    <w:bookmarkStart w:name="z1361" w:id="836"/>
+    <w:bookmarkEnd w:id="720"/>
+    <w:bookmarkStart w:name="z1361" w:id="721"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________ ________ _____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="836"/>
-    <w:bookmarkStart w:name="z1362" w:id="837"/>
+    <w:bookmarkEnd w:id="721"/>
+    <w:bookmarkStart w:name="z1362" w:id="722"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (должность) (подпись) (Фамилия, имя и отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="837"/>
-    <w:bookmarkStart w:name="z1363" w:id="838"/>
+    <w:bookmarkEnd w:id="722"/>
+    <w:bookmarkStart w:name="z1363" w:id="723"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место печати</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="838"/>
+    <w:bookmarkEnd w:id="723"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -38591,446 +38228,446 @@
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1366" w:id="839"/>
+          <w:bookmarkStart w:name="z1366" w:id="724"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ ____________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="839"/>
+          <w:bookmarkEnd w:id="724"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 от "______" _______________ 20____ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1369" w:id="840"/>
+    <w:bookmarkStart w:name="z1369" w:id="725"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уведомление об отказе в пролонгации займа последней инстанции</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="840"/>
-    <w:bookmarkStart w:name="z1370" w:id="841"/>
+    <w:bookmarkEnd w:id="725"/>
+    <w:bookmarkStart w:name="z1370" w:id="726"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящим Национальный Банк Республики Казахстан, рассмотрев</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="841"/>
-    <w:bookmarkStart w:name="z1371" w:id="842"/>
+    <w:bookmarkEnd w:id="726"/>
+    <w:bookmarkStart w:name="z1371" w:id="727"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ходатайство _______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="842"/>
-    <w:bookmarkStart w:name="z1372" w:id="843"/>
+    <w:bookmarkEnd w:id="727"/>
+    <w:bookmarkStart w:name="z1372" w:id="728"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        (полное наименование банка)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="843"/>
-    <w:bookmarkStart w:name="z1373" w:id="844"/>
+    <w:bookmarkEnd w:id="728"/>
+    <w:bookmarkStart w:name="z1373" w:id="729"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       о пролонгации займа от ______________ 20___ года № ____ на основании</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="844"/>
-    <w:bookmarkStart w:name="z1374" w:id="845"/>
+    <w:bookmarkEnd w:id="729"/>
+    <w:bookmarkStart w:name="z1374" w:id="730"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       постановления Правления Национального Банка Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="845"/>
-    <w:bookmarkStart w:name="z1375" w:id="846"/>
+    <w:bookmarkEnd w:id="730"/>
+    <w:bookmarkStart w:name="z1375" w:id="731"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       от ________________ 20__ года № ____ уведомляет об отказе в пролонгации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="846"/>
-    <w:bookmarkStart w:name="z1376" w:id="847"/>
+    <w:bookmarkEnd w:id="731"/>
+    <w:bookmarkStart w:name="z1376" w:id="732"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       займа последней инстанции в связи с ___________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="847"/>
-    <w:bookmarkStart w:name="z1377" w:id="848"/>
+    <w:bookmarkEnd w:id="732"/>
+    <w:bookmarkStart w:name="z1377" w:id="733"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="848"/>
-    <w:bookmarkStart w:name="z1378" w:id="849"/>
+    <w:bookmarkEnd w:id="733"/>
+    <w:bookmarkStart w:name="z1378" w:id="734"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        (указать причину отказа)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="849"/>
-    <w:bookmarkStart w:name="z1379" w:id="850"/>
+    <w:bookmarkEnd w:id="734"/>
+    <w:bookmarkStart w:name="z1379" w:id="735"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченное должностное лицо Национального Банка Республики Казахстан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="850"/>
-    <w:bookmarkStart w:name="z1380" w:id="851"/>
+    <w:bookmarkEnd w:id="735"/>
+    <w:bookmarkStart w:name="z1380" w:id="736"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________ ________ _____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="851"/>
-    <w:bookmarkStart w:name="z1381" w:id="852"/>
+    <w:bookmarkEnd w:id="736"/>
+    <w:bookmarkStart w:name="z1381" w:id="737"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (должность) (подпись) (Фамилия, имя и отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="852"/>
-    <w:bookmarkStart w:name="z1382" w:id="853"/>
+    <w:bookmarkEnd w:id="737"/>
+    <w:bookmarkStart w:name="z1382" w:id="738"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место печати</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="853"/>
+    <w:bookmarkEnd w:id="738"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -39356,31 +38993,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>