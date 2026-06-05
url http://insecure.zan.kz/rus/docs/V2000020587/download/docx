--- v0 (2025-10-15)
+++ v1 (2026-06-05)
@@ -1,46 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3de3ed7" w14:textId="3de3ed7">
+    <w:p w14:paraId="02b57e4" w14:textId="02b57e4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -113,74 +112,146 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ и.о. Министра индустрии и инфраструктурного развития Республики Казахстан от 29 апреля 2020 года № 251. Зарегистрирован в Министерстве юстиции Республики Казахстан 6 мая 2020 года № 20587.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В соответствии с подпунктом 1) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан от 15 апреля 2013 года "О государственных услугах" ПРИКАЗЫВАЮ:</w:t>
+      В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции приказа и.о. Министра транспорта РК от 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -761,74 +832,136 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила оказания государственной услуги "Утверждение маршрутов и расписания движений регулярных городских (сельских), пригородных и внутрирайонных автомобильных перевозок пассажиров и багажа" (далее - Правила) разработаны в соответствии с подпунктом 1) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан от 15 апреля 2013 года "О государственных услугах" и определяют порядок оказания государственной услуги "Утверждение маршрутов и расписания движений регулярных городских (сельских), пригородных и внутрирайонных автомобильных перевозок пассажиров и багажа".</w:t>
+      1. Настоящие Правила оказания государственной услуги "Утверждение маршрутов и расписания движений регулярных городских (сельских), пригородных и внутрирайонных автомобильных перевозок пассажиров и багажа" (далее - Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее - Закон) и определяют порядок оказания государственной услуги "Утверждение маршрутов и расписания движений регулярных городских (сельских), пригородных и внутрирайонных автомобильных перевозок пассажиров и багажа".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа и.о. Министра транспорта РК от 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Настоящие Правила распространяются на физических и юридических лиц, получивших свидетельство на право обслуживания маршрутов регулярных городских (сельских), пригородных, внутрирайонных, межрайонных (междугородных внутриобластных) автомобильных перевозок пассажиров и багажа и заключивших договора на организацию регулярных автомобильных перевозок пассажиров и багажа между перевозчиками и соответствующими местными исполнительными органами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -981,958 +1114,1314 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги "Утверждение маршрутов и расписания движений регулярных городских (сельских), пригородных и внутрирайонных автомобильных перевозок пассажиров и багажа"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. Физические или юридические лица (далее – услугополучатель) для получения государственной услуги направляют услугодателю через веб-портал "электронного правительства" (далее – портал) заявление на утверждение маршрутов и расписания движений регулярных городских (сельских), пригородных и внутрирайонных автомобильных перевозок пассажиров и багажа в форме электронного документа, удостоверенного электронной цифровой подписью (далее – ЭЦП) услугополучателя по форме, согласно </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам (далее – Перечень).</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z101" w:id="19"/>
-[...15 lines deleted...]
-      Перечень основных требований к оказанию государственной услуги изложены согласно Приложению 2 к настоящим Правилам.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац первый пункта 5 вводятся в действие с 12.07.2026 в соответствии с приказом и.о. Министра транспорта РК от 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Перечень основных требований к оказанию государственной услуги изложены согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац третий пункта 5 вводятся в действие с 12.07.2026 в соответствии с приказом и.о. Министра транспорта РК от 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обработка заявления осуществляется услугодателем с момента поступления заявления в ГБД ЕЛ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На портале в "личном кабинете" ГБД ЕЛ услугополучателя отображается статус о принятии заявления для оказания государственной услуги с указанием даты получения результата государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац седьмой пункта 5 вводятся в действие с 12.07.2026 в соответствии с приказом и.о. Министра транспорта РК от 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 – в редакции приказа и.о. Министра транспорта РК от 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Исключен приказом Министра индустрии и инфраструктурного развития РК от 08.04.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 159</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Срок рассмотрения документов и выдача результата оказания государственной услуги составляет 4 (четыре) рабочих дня со дня их поступления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z102" w:id="20"/>
-[...15 lines deleted...]
-      На портале в "личном кабинете" услугополучателя отображается статус о принятии заявления для оказания государственной услуги с указанием даты получения результата государственной услуги.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции приказа Министра индустрии и инфраструктурного развития РК от 08.04.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 159</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z86" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-1. При поступлении от услугополучателя заявления и пакета документов, согласно перечню, предусмотренному пунктом 9 Перечня, исполнитель канцелярии услугодателя направляет данное заявление и пакет документов для рассмотрения руководителю услугодателя либо лицу, исполняющему его обязанности, который определяет исполнителя услугодателя через курирующего заместителя руководителя и (или) руководителя структурного подразделения услугодателя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z103" w:id="21"/>
-[...15 lines deleted...]
-      При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнитель услугодателя в течение 2 (двух) рабочих дней с момента регистрации документов, проверяет полноту представленного пакета документов, согласно перечню, предусмотренному пунктом 9 Перечня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При предоставлении услугополучателем неполного пакета документов согласно перечню, предусмотренному пунктом 9 Перечня, и (или) документов с истекшим сроком действия услугодатель отказывает в приеме заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7-1 – в редакции приказа и.о. Министра транспорта РК от 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. При предоставлении услугополучателем полного пакета документов, согласно перечню, предусмотренному пунктом 9 Перечня, исполнитель услугодателя в течение 3 (трех) рабочих дней рассматривает данный пакет документов на соответствие требованиям настоящих Правил и Правил перевозок пассажиров и багажа автомобильным транспортом, утвержденных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исполняющего обязанности Министра по инвестициям и развитию Республики Казахстан от 26 марта 2015 года № 349 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 11550) (далее – Правила перевозок пассажиров и багажа).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z104" w:id="22"/>
-[...15 lines deleted...]
-      Сведения документов, удостоверяющих личность, о государственной регистрации (перерегистрации) юридического лица, о государственной регистрации индивидуального предпринимателя, услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При определении соответствия заявления и представленного пакета документов, согласно перечню, предусмотренному Перечнем, требованиям настоящих Правил и Правил перевозок пассажиров и багажа, исполнитель услугодателя рассматривает условия планового интервала движения между автобусами дублирующих маршрутов составляющие по времени в соответствии с подпунктом 1) пункта 13 Правил перевозок пассажиров и багажа и руководствуется приоритетом связи между поселками, селами с районными центрами, и между районными центрами с областным центром и иными близлежащими городами областного значения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При соответствии представленного пакета документов, согласно перечню, предусмотренному пунктом 9 Перечня, требованиям настоящих Правил и Правил перевозок пассажиров и багажа, исполнитель услугодателя оформляет уведомление об утверждении маршрутов и расписания движений регулярных городских (сельских), пригородных и внутрирайонных автомобильных перевозок пассажиров и багажа по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнитель услугодателя направляет проект результата оказания государственной услуги руководителю услугодателя либо исполняющему его обязанности по согласованию с курирующим заместителем руководителя и (или) руководителем структурного подразделения услугодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Результат оказания государственной услуги направляется в "личный кабинет" услугополучателя в форме электронного документа, удостоверенного ЭЦП уполномоченного лица услугодателя либо лица, исполняющего его обязанности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 – в редакции приказа и.о. Министра транспорта РК от 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z93" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8-1. При наличии оснований, для отказа в оказании государственной услуги предусмотренных в пункте 10 Перечня, исполнитель услугодателя оформляет мотивированный ответ об отказе в оказании государственной услуги способом направления уведомления об отказе в оказании государственной услуги по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнитель услугодателя направляет проект результата оказания государственной услуги руководителю услугодателя либо исполняющему его обязанности по согласованию с курирующим заместителем руководителя и (или) руководителем структурного подразделения услугодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Результат оказания государственной услуги направляется в "личный кабинет" ГБД ЕЛ услугополучателя в форме электронного документа, подписанного ЭЦП руководителя услугодателя либо лица, исполняющего его обязанности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 5 - в редакции приказа Министра транспорта РК от 28.06.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 226</w:t>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 8-1 в соответствии с приказом Министра индустрии и инфраструктурного развития РК от 21.04.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); в редакции приказа и.о. Министра транспорта РК от 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">6. Исключен приказом Министра индустрии и инфраструктурного развития РК от 08.04.2021 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 159</w:t>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      Пункт 9 предусматривается в редакции приказа и.о. Министра транспорта РК от 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="23"/>
-[...607 lines deleted...]
-    <w:bookmarkStart w:name="z36" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> внесения данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги утвержденный приказом исполняющего обязанности Министра транспорта и коммуникаций Республики Казахстан от 14 июня 2013 года № 452 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 8555).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z113" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 9-1 предусматривается в редакции приказа и.о. Министра транспорта РК от 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9-1. Уполномоченный орган в области автомобильного транспорта в течение трех рабочих дней с даты утверждения или изменения подзаконного нормативного правового акта направляет информацию о внесенных изменениях и (или) дополнениях в подзаконные нормативные правовые акты, определяющие порядок оказания государственной услуги, в местные исполнительные органы, осуществляющие прием заявлений и выдачу результатов оказания государственной услуги, оператору информационно-коммуникационной инфраструктуры "электронного правительства", а также в Единый контакт-центр.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1951,304 +2440,292 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="39"/>
+    <w:bookmarkStart w:name="z37" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателя и (или) его должностных лиц по вопросам оказания государственной услуги "Утверждение маршрутов и расписания движений регулярных городских (сельских), пригородных и внутрирайонных автомобильных пассажиров и багажа"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z38" w:id="40"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z38" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      10. </w:t>
-[...33 lines deleted...]
-    <w:bookmarkStart w:name="z95" w:id="42"/>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10. Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба подается услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z96" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, вправе не направлять жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет решение либо иное административное действие, полностью удовлетворяющие требованиям, указанным в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z97" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О государственных услугах", подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z98" w:id="45"/>
+        <w:t xml:space="preserve"> статьи 25 Закона, подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z99" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Если иное не предусмотрено законами Республики Казахстан, обращение в суд допускается после обжалования в досудебном порядке согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункту 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции приказа Министра индустрии и инфраструктурного развития РК от 21.04.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 222</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 – в редакции приказа и.о. Министра транспорта РК от 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
@@ -2365,103 +2842,103 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">к Правилам утверждения </w:t>
+              <w:t>к Правилам утверждения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">маршрутов и расписания </w:t>
+              <w:t>маршрутов и расписания</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">движений регулярных городских </w:t>
+              <w:t>движений регулярных городских</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(сельских), пригородных и </w:t>
+              <w:t>(сельских), пригородных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">внутрирайонных автомобильных </w:t>
+              <w:t>и внутрирайонных автомобильных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>перевозок пассажиров и багажа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2501,856 +2978,554 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z79" w:id="47"/>
+    <w:bookmarkStart w:name="z79" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на утверждение маршрутов и расписания движений регулярных городских (сельских), пригородных и внутрирайонных автомобильных перевозок пассажиров и багажа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 - в редакции приказа Министра индустрии и инфраструктурного развития РК от 08.04.2021 </w:t>
+      Сноска. Приложение 1 – в редакции приказа и.о. Министра транспорта РК от 25.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 159</w:t>
+        <w:t>№ 98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Свидетельство на право обслуживания маршрутов регулярных автомобильных</w:t>
-[...733 lines deleted...]
-</w:t>
+      1. Свидетельство на право обслуживания маршрутов регулярных автомобильных перевозок пассажиров и багажа (далее - свидетельство):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) номер свидетельства №: ______________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) дата выдачи (число, месяц, год): ______________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) срок действия (число, месяц, год): ______________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) местный исполнительный орган, выдавший свидетельство: ___________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Договор на организацию регулярных автомобильных перевозок пассажиров и багажа (далее - договор):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) номер договора №: ______________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) дата выдачи (число, месяц, год): ______________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) срок действия (число, месяц, год): ______________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) местный исполнительный орган, заключивший договор: ______________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Вид сообщения регулярных автомобильных перевозок пассажиров и багажа (далее– вид сообщения):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) городские (сельские)□ ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) пригородные□;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) внутрирайонные□.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Наименование маршрута: начальный пункт ______, конечный пункт ____;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Расписание движений: время отправления с начального пункта ________, время отправления с конечного пункта __________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Прилагается пакет документов, согласно перечню, предусмотренному Перечнем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящим подтверждается, что:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      все указанные данные являются официальными, и на них может быть направлена любая информация по вопросам осуществления деятельности или отдельных действий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      все прилагаемые документы соответствуют действительности и являются действительными;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      услугополучатель согласен на использование персональных данных ограниченного доступа, составляющих охраняемую законом тайну, содержащихся в информационных системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      *При заполнении сведений по пунктам 4 и 5 настоящего заявления указывается наименование одного маршрута, с указанием одного времени отправления с начального пункта и одного времени отправления с конечного пункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При городских (сельских) или пригородных сообщениях указываются наименования остановочных пунктов, расположенных в населенном пункте.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При внутрирайонных сообщениях указываются наименования населенных пунктов, расположенных в начальном и конечном пунктах маршрута.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Промежуточные пункты, при их наличии указываются в схеме маршрута и расписании движений.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3470,92 +3645,168 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и внутрирайонных автомобильных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>перевозок пассажиров и багажа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z80" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа и.о. Министра транспорта РК от 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z80" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Утверждение маршрутов и расписания движений регулярных городских (сельских),</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>пригородных и внутрирайонных автомобильных перевозок пассажиров и багажа"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 - в редакции приказа Министра транспорта РК от 28.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5114,68 +5365,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z82" w:id="49"/>
+    <w:bookmarkStart w:name="z82" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уведомление об утверждении маршрутов и расписания движений регулярных городских (сельских), пригородных и внутрирайонных автомобильных перевозок пассажиров и багажа №____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 - в редакции приказа Министра индустрии и инфраструктурного развития РК от 08.04.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6002,68 +6253,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z85" w:id="50"/>
+    <w:bookmarkStart w:name="z85" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уведомление об отказе в оказании государственной услуги №_________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 4 в соответствии с приказом Министра индустрии и инфраструктурного развития РК от 08.04.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6747,55 +6998,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7117,35 +7368,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>