--- v1 (2025-12-20)
+++ v2 (2026-06-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="287f276" w14:textId="287f276">
+    <w:p w14:paraId="b354eb1" w14:textId="b354eb1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1175,120 +1175,120 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z25" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила оказания государственной услуги "Выдача лицензии на осуществление деятельности по разработке, производству, приобретению, реализации, хранению взрывчатых и пиротехнических (за исключением гражданских) веществ и изделий с их применением" (далее – Правила) разработаны в соответствии с </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" (далее – Закон) и определяют порядок выдачи лицензии на осуществление деятельности по разработке, производству, приобретению, реализации, хранению взрывчатых и пиротехнических (за исключением гражданских) веществ и изделий с их применением.</w:t>
+      1. Настоящие Правила оказания государственной услуги "Выдача лицензии на осуществление деятельности по разработке, производству, приобретению, реализации, хранению взрывчатых и пиротехнических (за исключением гражданских) веществ и изделий с их применением" (далее – Правила) разработаны в соответствии с подпунктом 1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон) и определяют порядок выдачи лицензии на осуществление деятельности по разработке, производству, приобретению, реализации, хранению взрывчатых и пиротехнических (за исключением гражданских) веществ и изделий с их применением.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра по чрезвычайным ситуациям РК от 24.05.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 170</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z26" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1835,91 +1835,157 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z43" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z44" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Для получения государственной услуги юридические или физические лица (далее – услугополучатель) направляют услугодателю через веб-портал "электронного правительства" www.egov.kz (далее – портал):</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z482" w:id="36"/>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7. Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац 1 пункта 7 вводится в действие с 12.07.2026 приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z528" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) для получения лицензии:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z483" w:id="37"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z529" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       заявление в форме электронного документа, удостоверенного электронной цифровой подписью услугополучателя, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1934,713 +2000,801 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац 3 подпункта 1) вводится в действие с 12.07.2026 приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z531" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      заполненную форму сведений к </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>квалификационным требованиям</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> для осуществления деятельности по разработке, производству, приобретению, реализации, хранению взрывчатых и пиротехнических (за исключением гражданских) веществ и изделий с их применением и перечня документов, подтверждающих соответствие им, утвержденным приказом Министра по инвестициям и развитию Республики Казахстан от 9 декабря 2016 года № 843 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 14742) (далее – квалификационные требования);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z484" w:id="38"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z486" w:id="40"/>
+    <w:bookmarkStart w:name="z532" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) для получения приложения к лицензии:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z533" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заявление в форме электронного документа, удостоверенного электронной цифровой подписью услугополучателя, по форме согласно приложению 1 и 2 к настоящим Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z534" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заполненную форму сведений к квалификационным требованиям;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z487" w:id="41"/>
+    <w:bookmarkStart w:name="z535" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) для переоформления лицензии и (или) приложения к лицензии:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z536" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заявление в форме электронного документа, удостоверенного электронной цифровой подписью услугополучателя, по форме согласно приложению 3 и 4 к настоящим Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзацы 3-4 подпункта 3) вводятся в действие с 12.07.2026 приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z539" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) для переоформления лицензии и (или) приложения к лицензии в случае реорганизации услугополучателя в форме выделения или разделения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z540" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       заявление в форме электронного документа, удостоверенного электронной цифровой подписью услугополучателя, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приложению 1</w:t>
+        <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2</w:t>
+        <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      заполненную форму сведений к квалификационным требованиям;</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) для переоформления лицензии и (или) приложения к лицензии:</w:t>
-[...69 lines deleted...]
-      </w:pPr>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзацы 3-4 подпункта 3) вводятся в действие с 12.07.2026 приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      сведения, подтверждающие уплату лицензионного сбора за переоформление лицензии, за исключением оплаты через ПШЭП;</w:t>
-[...143 lines deleted...]
-    <w:bookmarkStart w:name="z497" w:id="51"/>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z543" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заполненную форму сведений к квалификационным требованиям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z498" w:id="52"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z544" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Перечень основных требований к оказанию государственной услуги, включающий характеристики процесса, форму, содержание и результат оказания, а также иные сведения с учетом особенностей предоставления государственной услуги приведены в Перечне основных требований к оказанию государственной услуги согласно </w:t>
+      Перечень основных требований к оказанию государственной услуги изложен согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z499" w:id="53"/>
+        <w:t xml:space="preserve"> к настоящим Правилам. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z545" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Общий срок оказания государственной услуги составляет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z500" w:id="54"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z546" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) при выдаче лицензии и (или) приложения к лицензии – 10 (десять) рабочих дней;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z501" w:id="55"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z547" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) при переоформлении лицензии и (или) приложения к лицензии – 3 (три) рабочих дня;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z502" w:id="56"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z548" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) при переоформлении лицензии и (или) приложения к лицензии в случае реорганизации услугополучателя в форме выделения или разделения – 10 (десять) рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции приказа Министра по чрезвычайным ситуациям РК от 30.09.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 429</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 – в редакции приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="57"/>
+    <w:bookmarkStart w:name="z66" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Работник канцелярии услугодателя осуществляет прием и регистрацию документов и сведений в день их поступления и направляет руководителю услугодателя либо лицу его замещающему, которым назначается ответственный исполнитель.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z67" w:id="58"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z67" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае обращения заявителя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2679,191 +2833,191 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="59"/>
+    <w:bookmarkStart w:name="z68" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Ответственный исполнитель услугодателя с момента регистрации представленных услугополучателем документов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z69" w:id="60"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z69" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) при выдаче лицензии и (или) приложения к лицензии:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z503" w:id="61"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z503" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в течение 2 (двух) рабочих дней проверяет полноту и достоверность сведений представленных документов и в случае установления факта неполноты и (или) недостоверности сведений представленных документов направляет мотивированный отказ в дальнейшем рассмотрении заявления по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z504" w:id="62"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z504" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в случае полноты и достоверности сведений представленных документов, направляет запрос в территориальное подразделение ведомства уполномоченного органа в области промышленной безопасности (далее - территориальный департамент) через портал для получения заключения о соответствии или несоответствии услугополучателя предъявляемым квалификационным требованиям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z505" w:id="63"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z505" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       территориальный департамент в течение 7 (семи) рабочих дней осуществляет разрешительный контроль соответствия услугополучателя квалификационным требованиям в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О разрешениях и уведомлениях", по результатам которого составляет заключение о соответствии или несоответствии услугополучателя предъявляемым квалификационным требованиям и направляет услугодателю через портал.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z506" w:id="64"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z506" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       С момента получения заключения о соответствии или несоответствии услугополучателя предъявляемым квалификационным требованиям ответственный исполнитель услугодателя в течение 1 (одного) рабочего дня оформляет лицензию и (или) приложение к лицензии на осуществление деятельности по разработке, производству, приобретению, реализации, хранению взрывчатых и пиротехнических (за исключением гражданских) веществ и изделий с их применением по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2898,132 +3052,132 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, либо мотивированный ответ об отказе в оказании государственной услуги по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z74" w:id="65"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z74" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) при выдаче переоформленной лицензии и (или) приложения к лицензии:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z75" w:id="66"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z75" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в течение 2 (двух) рабочих дней проверяет полноту и достоверность сведений представленных документов и в случае установления факта неполноты и (или) недостоверности сведений представленных документов направляет мотивированный отказ в дальнейшем рассмотрении заявления по форме, согласно приложению 8 к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z76" w:id="67"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z76" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в случае полноты и достоверности сведений представленных документов в течение 1 (одного) рабочего дня, оформляет лицензию и (или) приложение к лицензии на осуществление деятельности по разработке, производству, приобретению, реализации, хранению взрывчатых и пиротехнических (за исключением гражданских) веществ и изделий с их применением по форме, согласно приложениям 6 и (или) 7 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z77" w:id="68"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z77" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) при выдаче переоформленной лицензии и (или) приложения к лицензии в случае реорганизации услугополучателя в форме выделения или разделения, выдача осуществляется в порядке согласно подпункту 1) пункта 9 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z78" w:id="69"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z78" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Основания для переоформления лицензии и (или) приложения к лицензии, а также для переоформления лицензии и (или) приложения к лицензии в случае реорганизации услугополучателя в форме выделения или разделения определены </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3038,71 +3192,157 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан от 16 мая 2014 года "О разрешениях и уведомлениях".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z79" w:id="70"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z79" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан, изложены в приложении 5 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть 5 пункта 9 предусматривается в редакции приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о документе, удостоверяющем личность, о государственной регистрации (перерегистрации) юридического лица, индивидуального предпринимателя, об оплате через платежный шлюз "электронного правительства" услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -3199,90 +3439,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z477" w:id="71"/>
+    <w:bookmarkStart w:name="z477" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9-1. При выявлении оснований для отказа в оказании государственной услуги в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан, услугодатель уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление о заслушивании направляется не менее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3337,170 +3577,426 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="72"/>
+    <w:bookmarkStart w:name="z81" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Результат оказания государственной услуги направляется услугополучателю на портал в "личный кабинет" в форме электронного документа, удостоверенного электронной цифровой подписью руководителя услугодателя либо лица его замещающего.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z82" w:id="73"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z82" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z83" w:id="74"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z83" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Государственная услуга, оказывается в порядке очереди без предварительной записи и ускоренного обслуживания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг в порядке, установленном уполномоченным органом в сфере информатизации.</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При оказании государственной услуги посредством государственной информационной системы разрешений и уведомлений данные о стадии оказания государственной услуги поступают в автоматическом режиме в информационную систему мониторинга оказания государственных услуг.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z508" w:id="77"/>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 12 предусматривается в редакции приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Данная редакция абзаца 1 пункта 12 действует до 12.07.2026 приказом Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных или социально ответственных услуг в порядке, установленном уполномоченным органом в сфере информатизации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Данная редакция абзаца 2 пункта 12 действует до 12.07.2026 приказом Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При оказании государственной услуги посредством государственной информационной системы разрешений и уведомлений данные о стадии оказания государственной услуги поступают в автоматическом режиме в информационную систему мониторинга оказания государственных или социально ответственных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z508" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган в области промышленной безопасности в течение трех рабочих дней направляет информацию о внесенных изменениях и (или) дополнениях в настоящие Правила оператору информационно-коммуникационной инфраструктуры "электронного правительства", а также в Единый контакт-центр.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3539,88 +4035,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z86" w:id="78"/>
+    <w:bookmarkStart w:name="z86" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателя по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z87" w:id="79"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z87" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается услугодателю, должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3693,90 +4189,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z88" w:id="80"/>
+    <w:bookmarkStart w:name="z88" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона, подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -3813,146 +4309,146 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z91" w:id="81"/>
+    <w:bookmarkStart w:name="z91" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Срок рассмотрения жалобы услугодателем, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона продлевается не более чем на 10 (десять) рабочих дней в случаях необходимости:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проведения дополнительного изучения или проверки по жалобе либо проверки с выездом на место;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) получения дополнительной информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z94" w:id="82"/>
+    <w:bookmarkStart w:name="z94" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае продления срока рассмотрения жалобы должностное лицо, наделенное полномочиями по рассмотрению жалоб, в течение 3 (трех) рабочих дней с момента продления срока рассмотрения жалобы сообщает в письменной форме (при подаче жалобы на бумажном носителе) или электронной форме (при подаче жалобы в электронном виде) услугополучателю, подавшему жалобу, о продлении срока рассмотрения жалобы с указанием причин продления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3971,51 +4467,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z95" w:id="83"/>
+    <w:bookmarkStart w:name="z95" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Если иное не предусмотрено </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4030,97 +4526,175 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, обжалование в суде допускается после обжалования в административном (досудебном) порядке в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 16 - в редакции приказа Министра по чрезвычайным ситуациям РК от 24.05.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 170</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -4358,80 +4932,80 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z465" w:id="84"/>
+    <w:bookmarkStart w:name="z465" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                ЗАЯВЛЕНИЕ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">       юридического лица для получения лицензии и (или) приложения к лицензии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции приказа Министра по чрезвычайным ситуациям РК от 02.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5100,50 +5674,146 @@
               </w:rPr>
               <w:t>цифровая подпись</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата заполнения: "__" __________ 20__ года</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5365,80 +6035,80 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z467" w:id="85"/>
+    <w:bookmarkStart w:name="z467" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                ЗАЯВЛЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">       физического лица для получения лицензии и (или) приложения к лицензии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 - в редакции приказа Министра по чрезвычайным ситуациям РК от 02.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6071,50 +6741,146 @@
               </w:rPr>
               <w:t>цифровая подпись</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата заполнения: "__" __________ 20__ года</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 3 предусматривается в редакции приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6336,92 +7102,92 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z469" w:id="86"/>
+    <w:bookmarkStart w:name="z469" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                ЗАЯВЛЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                   юридического лица для переоформления лицензии и (или)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                         приложения к лицензии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 - в редакции приказа Министра по чрезвычайным ситуациям РК от 02.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7522,50 +8288,146 @@
               </w:rPr>
               <w:t>цифровая подпись</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата заполнения: "__" __________ 20__ года</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 4 предусматривается в редакции приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7787,92 +8649,92 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z471" w:id="87"/>
+    <w:bookmarkStart w:name="z471" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                ЗАЯВЛЕНИЕ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">             физического лица для переоформления лицензии</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                         и (или) приложения к лицензии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 4 - в редакции приказа Министра по чрезвычайным ситуациям РК от 02.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8879,50 +9741,146 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>цифровая подпись</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата заполнения: "__" __________ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 5 предусматривается в редакции приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -18314,248 +19272,248 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>развития Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 27 апреля 2020 года № 234</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z265" w:id="88"/>
+    <w:bookmarkStart w:name="z265" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила оказания государственной услуги "Выдача разрешения на постоянное применение взрывчатых веществ и изделий на их основе"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z266" w:id="89"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z266" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z267" w:id="90"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z267" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила оказания государственной услуги "Выдача разрешения на постоянное применение взрывчатых веществ и изделий на их основе" (далее – Правила) разработаны в соответствии с </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="90"/>
+      1. Настоящие Правила оказания государственной услуги "Выдача разрешения на постоянное применение взрывчатых веществ и изделий на их основе" (далее – Правила) разработаны в соответствии с подпунктом 1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон) и определяют порядок выдачи разрешения на постоянное применение взрывчатых веществ и изделий на их основе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра по чрезвычайным ситуациям РК от 24.05.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 170</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z268" w:id="91"/>
+    <w:bookmarkStart w:name="z268" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Действие настоящих Правил распространяется на взрывчатые вещества и изделия на их основе для использования в промышленных целях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z269" w:id="92"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z269" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Действие настоящих Правил не распространяется на взрывчатые вещества и изделия на их основе, относящиеся к оборонной и гражданской продукции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z270" w:id="93"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z270" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Государственная услуга "Выдача разрешения на постоянное применение взрывчатых веществ и изделий на их основе" (далее – государственная услуга) оказывается Комитетом промышленной безопасности Министерства по чрезвычайным ситуациям Республики Казахстан (далее – услугодатель) согласно настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18574,70 +19532,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z271" w:id="94"/>
+    <w:bookmarkStart w:name="z271" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. В настоящих Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18686,110 +19644,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z273" w:id="95"/>
+    <w:bookmarkStart w:name="z273" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) разрешение – подтверждение права физического или юридического лица на осуществление деятельности или действий (операций), осуществляемое разрешительными органами посредством лицензирования или разрешительной процедуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z274" w:id="96"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z274" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) взрывчатое вещество – конденсированное химическое вещество или смесь таких веществ, способное при определенных условиях под влиянием внешних воздействий к быстрому самораспространяющемуся химическому превращению (взрыву) с выделением большого количества тепла и газообразных продуктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z275" w:id="97"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z275" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) изделие на основе взрывчатого вещества – компактная масса взрывчатого вещества конечных размеров, заключенная в оболочку или без нее, предназначенная для использования в изготовленном виде самостоятельно или в сочетании с другими взрывчатыми веществами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18828,390 +19786,436 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z276" w:id="98"/>
+    <w:bookmarkStart w:name="z276" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z277" w:id="99"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Для получения государственной услуги юридические лица (далее – услугополучатель) направляют услугодателю через веб-портал "электронного правительства" www.egov.kz (далее – портал):</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z509" w:id="100"/>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6. Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац 1 пункта 6 вводится в действие с 12.07.2026 приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z549" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) заявление в форме электронного документа, удостоверенного электронной цифровой подписью услугополучателя, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z510" w:id="101"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z550" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) электронную копию акта контрольных и приемочных испытаний опытной партии, проведенных комиссией в составе представителей, изготовителя, разработчика, организации, в которой проводятся испытания, аттестованной (экспертной) организации и уполномоченного органа в области промышленной безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z511" w:id="102"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z551" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) электронную копию экспертного заключения организации, аттестованной на право проведения экспертизы в области взрывных работ, о соответствии взрывчатых веществ и изделий на их основе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z512" w:id="103"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z552" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Экспертное заключение должно содержать требования, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложением 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, а также соответствовать требованиям, установленным в технической документации на их изготовление и применение, в том числе требованиям промышленной безопасности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z513" w:id="104"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z553" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Перечень основных требований к оказанию государственной услуги, включающий характеристики процесса, форму, содержание и результат оказания, а также иные сведения с учетом особенностей предоставления государственной услуги приведены в Перечне основных требований к оказанию государственной услуги согласно </w:t>
+      Перечень основных требований к оказанию государственной услуги изложен согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z514" w:id="105"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z554" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Общий срок оказания государственной услуги составляет 5 (пять) рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции приказа Министра по чрезвычайным ситуациям РК от 30.09.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 429</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 – в редакции приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z284" w:id="106"/>
+    <w:bookmarkStart w:name="z284" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Работник канцелярии услугодателя осуществляет прием и регистрацию документов и сведений в день их поступления и направляет руководителю услугодателя либо лицу его замещающему, которым назначается ответственный исполнитель.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z285" w:id="107"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z285" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае обращения заявителя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19250,168 +20254,360 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z286" w:id="108"/>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkStart w:name="z286" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Ответственный исполнитель услугодателя с момента регистрации представленных услугополучателем документов в течение 2 (двух) рабочих дней проверяет полноту представленных документов и в случае установления факта неполноты представленных документов направляет мотивированный отказ в дальнейшем рассмотрении заявления по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z555" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В случае полноты представленных документов в течение 3 (трех) рабочих дней проверяет достоверность сведений представленных документов и оформляет разрешение на постоянное применение взрывчатых веществ и изделий на их основе по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, либо мотивированный ответ об отказе в оказании государственной услуги по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z556" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан, изложены в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Ответственный исполнитель услугодателя с момента регистрации представленных услугополучателем документов в течение 2 (двух) рабочих дней проверяет полноту представленных документов и в случае установления факта неполноты представленных документов направляет мотивированный отказ в дальнейшем рассмотрении заявления по форме, согласно приложению 5 к настоящим Правилам.</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В случае полноты представленных документов в течение 3 (трех) рабочих дней проверяет достоверность сведений представленных документов и оформляет разрешение на постоянное применение взрывчатых веществ и изделий на их основе по форме, согласно приложению 4 к настоящим Правилам, либо мотивированный ответ об отказе в оказании государственной услуги по форме, согласно приложению 5 к настоящим Правилам.</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац 4 пункта 6 вводится в действие с 12.07.2026 приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан, изложены в приложении 2 к настоящим Правилам.</w:t>
-[...8 lines deleted...]
-      </w:pPr>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 – в редакции приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сведения о государственной регистрации (перерегистрации) юридического лица услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z480" w:id="111"/>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z480" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8-1. При выявлении оснований для отказа в оказании государственной услуги в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан, услугодатель уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление о заслушивании направляется не менее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19466,170 +20662,426 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z290" w:id="112"/>
+    <w:bookmarkStart w:name="z290" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Результат оказания государственной услуги направляется услугополучателю на портал в "личный кабинет" в форме электронного документа, удостоверенного электронной цифровой подписью руководителя услугодателя либо лица его замещающего.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z291" w:id="113"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z291" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z292" w:id="114"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z292" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Государственная услуга, оказывается в порядке очереди без предварительной записи и ускоренного обслуживания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг в порядке, установленном уполномоченным органом в сфере информатизации.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z515" w:id="116"/>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 11 предусматривается в редакции приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Примечание ИЗПИ!      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Данная редакция абзаца 1 пункта 11 действует до 12.07.2026 приказом Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных или социально ответственных услуг в порядке, установленном уполномоченным органом в сфере информатизации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Примечание ИЗПИ!      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Данная редакция абзаца 2 пункта 11 действует до 12.07.2026 приказом Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      При оказании государственной услуги посредством государственной информационной системы разрешений и уведомлений данные о стадии оказания государственной услуги поступают в автоматическом режиме в информационную систему мониторинга оказания государственных услуг. </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z516" w:id="117"/>
+      При оказании государственной услуги посредством государственной информационной системы разрешений и уведомлений данные о стадии оказания государственной услуги поступают в автоматическом режиме в информационную систему мониторинга оказания государственных или социально ответственных услуг. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z516" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган в области промышленной безопасности в течение трех рабочих дней направляет информацию о внесенных изменениях и (или) дополнениях в настоящие Правила оператору информационно-коммуникационной инфраструктуры "электронного правительства", а также в Единый контакт-центр.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19668,88 +21120,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z295" w:id="118"/>
+    <w:bookmarkStart w:name="z295" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателей и (или) их должностных лиц по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z296" w:id="119"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z296" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается услугодателю, должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19822,90 +21274,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z297" w:id="120"/>
+    <w:bookmarkStart w:name="z297" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона, подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -19942,146 +21394,146 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z300" w:id="121"/>
+    <w:bookmarkStart w:name="z300" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Срок рассмотрения жалобы услугодателем, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона продлевается не более чем на 10 (десять) рабочих дней в случаях необходимости:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проведения дополнительного изучения или проверки по жалобе либо проверки с выездом на место;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) получения дополнительной информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z303" w:id="122"/>
+    <w:bookmarkStart w:name="z303" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае продления срока рассмотрения жалобы должностное лицо, наделенное полномочиями по рассмотрению жалоб, в течение 3 (трех) рабочих дней с момента продления срока рассмотрения жалобы сообщает в письменной форме (при подаче жалобы на бумажном носителе) или электронной форме (при подаче жалобы в электронном виде) услугополучателю, подавшему жалобу, о продлении срока рассмотрения жалобы с указанием причин продления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20100,136 +21552,214 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z304" w:id="123"/>
+    <w:bookmarkStart w:name="z304" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Если иное не предусмотрено Законом, обжалование в суде допускается после обжалования в административном (досудебном) порядке в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 15 - в редакции приказа Министра по чрезвычайным ситуациям РК от 24.05.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 170</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -20576,51 +22106,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Номер заявления: [Номер]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата заявления: [Дата]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z474" w:id="124"/>
+    <w:bookmarkStart w:name="z474" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                ЗАЯВЛЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -20629,51 +22159,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> и изделий на их основе _________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (наименование юридического лица)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1  - в редакции приказа Министра по чрезвычайным ситуациям РК от 02.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21242,50 +22772,128 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
@@ -23046,368 +24654,368 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>взрывчатых веществ и изделий</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на их основе"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z342" w:id="125"/>
+    <w:bookmarkStart w:name="z342" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Содержание экспертного заключения организации, аттестованной на право проведения экспертизы в области взрывных работ, о соответствии взрывчатых веществ и изделий на их основе</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z343" w:id="126"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z343" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Экспертное заключение о соответствии взрывчатых веществ и изделий на их основе требованиям промышленной безопасности должно содержать:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z344" w:id="127"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z344" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) наименование экспертного заключения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z345" w:id="128"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z345" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) вводную часть, включающую основание для проведения экспертизы, сведения об экспертной организации, сведения о специалистах, проводивших экспертизу промышленной безопасности и наличии аттестата на право проведения экспертизы промышленной безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z346" w:id="129"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z346" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) перечень объектов экспертизы, на которые распространяется действие экспертного заключения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z347" w:id="130"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z347" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) данные об организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z348" w:id="131"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z348" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) цель экспертизы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z349" w:id="132"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z349" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) в зависимости от объекта экспертизы сведения о рассмотренных в процессе экспертизы документах, в том числе программы и методики контрольных и приемочных испытаний, взрывчатых веществ и изделий на их основе с указанием завода и страны изготовителя, шифра, номера, марки или другой индикации, необходимой для идентификации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z350" w:id="133"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z350" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) сведения об использованных оборудованиях при проведении экспертизы промышленной безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z351" w:id="134"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z351" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) краткую характеристику и назначение объекта экспертизы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z352" w:id="135"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z352" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) результаты проведенной экспертизы, проведенных испытаний, в том числе по показателям, необходимых для оценки безопасности взрывчатых веществ при их разработке;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z353" w:id="136"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z353" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) заключительную часть с указанием обоснованных выводов, рекомендаций по техническим решениям и мероприятиям, наименования взрывчатого вещества или изделия на его основе, данными о разработчике и изготовителе (номер свидетельства о их государственной регистрации, дата выдачи, наименование органа, выдавшего свидетельство), номера технических условий (стандарта) взрывчатого вещества или изделия на его основе, кода товарной номенклатуры внешнеэкономической деятельности Таможенного союза, класса и подкласса транспортной опасности, группы совместимости, серийного номера Организации объединенных наций, кода экстренных мер, назначения, области и условий применения взрывчатого вещества или изделия, дополнительные требования (в случае необходимости);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z354" w:id="137"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z354" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) приложения, содержащие перечень использованной при экспертизе нормативных правовых актов, технической и методической документации, копии протокола проверки знаний специалистов по вопросам промышленной безопасности, актов проведенных контрольных и приемочных испытаний, программ и методик контрольных и приемочных испытаний;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z355" w:id="138"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z355" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) сведения о вероятности воздействия вредных и опасных производственных факторов на производственный персонал, население, окружающую среду, степень их поражающего воздействия в процессе эксплуатации, в случае аварий, инцидентов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z356" w:id="139"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z356" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Экспертное заключение действует в течение одного года со дня проведения экспертизы промышленной безопасности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z357" w:id="140"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z357" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Экспертное заключение подписывается руководителем организации, аттестованной на право проведения экспертизы в области взрывных работ, заверяется печатью экспертной организации, прошивается с указанием количества сшитых страниц.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkEnd w:id="129"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -26773,87 +28381,87 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>индустрии и инфраструктурного развития Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 27 апреля 2020 года № 234</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z371" w:id="141"/>
+    <w:bookmarkStart w:name="z371" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила выдачи разрешения на производство взрывных работ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z372" w:id="142"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z372" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z373" w:id="143"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z373" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила выдачи разрешения на производство взрывных работ (далее – Правила) разработаны в соответствии с подпунктом 17) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -26868,111 +28476,111 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан от 11 апреля 2014 года "О гражданской защите" и подпунктом 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан от 15 апреля 2013 года "О государственных услугах" (далее – Закон) и определяют порядок выдачи разрешений на производство взрывных работ, и порядок оказания государственной услуги "Выдача разрешения на производство взрывных работ".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z374" w:id="144"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z374" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Действие настоящих Правил распространяется на взрывчатые вещества и изделия на их основе для использования в промышленных целях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z375" w:id="145"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z375" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Действие настоящих Правил не распространяется на взрывчатые вещества и изделия на их основе, относящиеся к оборонной и гражданской продукции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z376" w:id="146"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z376" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Государственная услуга "Выдача разрешений на производство взрывных работ" (далее – государственная услуга) оказывается территориальным подразделением ведомства уполномоченного органа в области промышленной безопасности (далее – услугодатель) согласно настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -27011,70 +28619,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z377" w:id="147"/>
+    <w:bookmarkStart w:name="z377" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. В настоящих Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -27123,110 +28731,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z379" w:id="148"/>
+    <w:bookmarkStart w:name="z379" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) разрешение – подтверждение права физического или юридического лица на осуществление деятельности или действий (операций), осуществляемое разрешительными органами посредством лицензирования или разрешительной процедуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z380" w:id="149"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z380" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) взрывчатое вещество – конденсированное химическое вещество или смесь таких веществ, способное при определенных условиях под влиянием внешних воздействий к быстрому самораспространяющемуся химическому превращению (взрыву) с выделением большого количества тепла и газообразных продуктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z381" w:id="150"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z381" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) изделие на основе взрывчатого вещества – компактная масса взрывчатого вещества конечных размеров, заключенная в оболочку или без нее, предназначенная для использования в изготовленном виде самостоятельно или в сочетании с другими взрывчатыми веществами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkEnd w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -27265,288 +28873,288 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z382" w:id="151"/>
+    <w:bookmarkStart w:name="z382" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z383" w:id="152"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z383" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Для получения государственной услуги юридические лица (далее – услугополучатель) направляют услугодателю через веб-портал "электронного правительства" www.egov.kz, www.elicense.kz (далее – портал):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z517" w:id="153"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z517" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) заявление в форме электронного документа, удостоверенного электронной цифровой подписью услугополучателя, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z518" w:id="154"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z518" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) электронный документ, содержащий сведения с указанием расчетов, уточняющие условия безопасного выполнения взрывных работ, безопасных расстояний по разлету кусков, действию ударной воздушной волны, действию ядовитых газов при взрыве, сейсмического воздействия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z519" w:id="155"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z519" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) при проведении взрывных работ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z520" w:id="156"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z520" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на земной поверхности, электронный документ, содержащий план местности с нанесением места производства взрывных работ, границ опасной зоны, места выставления постов охраны опасной зоны и находящихся в ее пределах жилых и производственных зданий, сооружений, железнодорожных путей, автомобильных дорог, каналов, трубопроводов, линий электропередачи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z521" w:id="157"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z521" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в подземных условиях, электронный документ, содержащий план горных работ с нанесением места производства взрывных работ, границ опасной зоны, места выставления постов охраны опасной зоны, а также сведения об опасности шахты (рудника, объекта геологоразведочных работ) по газу и пыли.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z522" w:id="158"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z522" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При проведении сейсморазведочных работ с использованием взрывчатых материалов предоставляется электронный документ, содержащий схемы профилей работ и охраны опасной зоны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z523" w:id="159"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z523" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Перечень основных требований к оказанию государственной услуги, включающий характеристики процесса, форму, содержание и результат оказания, а также иные сведения с учетом особенностей предоставления государственной услуги приведены в Перечне основных требований к оказанию государственной услуги согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z524" w:id="160"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z524" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Общий срок оказания государственной услуги составляет составляет 5 (пять) рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkEnd w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -27585,290 +29193,290 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z392" w:id="161"/>
+    <w:bookmarkStart w:name="z392" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Работник канцелярии услугодателя осуществляет прием и регистрацию документов и сведений в день их поступления и направляет руководителю услугодателя, которым назначается ответственный исполнитель.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z393" w:id="162"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z393" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае обращения заявителя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z394" w:id="163"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z394" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Ответственный исполнитель услугодателя с момента регистрации представленных услугополучателем документов в течение 2 (двух) рабочих дней проверяет полноту представленных документов и в случае установления факта неполноты представленных документов направляет мотивированный отказ в дальнейшем рассмотрении заявления по форме, согласно приложению 4 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z395" w:id="164"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z395" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае полноты представленных документов в течение 3 (трех) рабочих дней проверяет достоверность сведений представленных документов и оформляет разрешение на производство взрывных работ по форме, согласно приложению 3 к настоящим Правилам, либо мотивированный ответ об отказе в оказании государственной услуги по форме, согласно приложению 4 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z396" w:id="165"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z396" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан, изложены в приложении 2 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z397" w:id="166"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z397" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о государственной регистрации (перерегистрации) юридического лица услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z398" w:id="167"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z398" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Результат оказания государственной услуги направляется услугополучателю на портал в "личный кабинет" в форме электронного документа, удостоверенного электронной цифровой подписью руководителя услугодателя либо лица его замещающего.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z399" w:id="168"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z399" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z400" w:id="169"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z400" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Государственная услуга, оказывается в порядке очереди без предварительной записи и ускоренного обслуживания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z401" w:id="170"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z401" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг в порядке, установленном уполномоченным органом в сфере информатизации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z525" w:id="171"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z525" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При оказании государственной услуги посредством государственной информационной системы разрешений и уведомлений данные о стадии оказания государственной услуги поступают в автоматическом режиме в информационную систему мониторинга оказания государственных услуг. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z526" w:id="172"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z526" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган в области промышленной безопасности в течение трех рабочих дней направляет информацию о внесенных изменениях и (или) дополнениях в настоящие Правила оператору информационно-коммуникационной инфраструктуры "электронного правительства", а также в Единый контакт-центр.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkEnd w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -27907,288 +29515,288 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z403" w:id="173"/>
+    <w:bookmarkStart w:name="z403" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателей и (или) их должностных лиц по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z404" w:id="174"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z404" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Жалоба на решение, действий (бездействия) услугодателя по вопросам оказания государственных услуг может быть подана на имя руководителя услугодателя территориального подразделения уполномоченного органа, осуществляющего руководство в сфере промышленной безопасности (далее – уполномоченный орган), в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг, в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z405" w:id="175"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z405" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Жалоба услугополучателя в соответствии с подпунктом 2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона подлежит рассмотрению:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z406" w:id="176"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z406" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       услугодателем уполномоченного органа – в течение 5 (пяти) рабочих дней со дня ее регистрации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z407" w:id="177"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z407" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уполномоченным органом по оценке и контролю за качеством оказания государственных услуг – в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z408" w:id="178"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z408" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Срок рассмотрения жалобы услугодателем уполномоченного органа, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона продлевается не более чем на 10 (десять) рабочих дней в случаях необходимости:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z409" w:id="179"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z409" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проведения дополнительного изучения или проверки по жалобе либо проверки с выездом на место;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z410" w:id="180"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z410" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) получения дополнительной информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z411" w:id="181"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z411" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае продления срока рассмотрения жалобы должностное лицо, наделенное полномочиями по рассмотрению жалоб, в течение 3 (трех) рабочих дней с момента продления срока рассмотрения жалобы сообщает в письменной форме (при подаче жалобы на бумажном носителе) или электронной форме (при подаче жалобы в электронном виде) заявителю, подавшему жалобу, о продлении срока рассмотрения жалобы с указанием причин продления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z412" w:id="182"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z412" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. В случаях несогласия с результатами оказанной государственной услуги, услугополучатель обращается в суд в установленном законодательством Республики Казахстан порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkEnd w:id="171"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -28540,125 +30148,125 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Фамилия, имя, отчество</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z416" w:id="183"/>
+    <w:bookmarkStart w:name="z416" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Заявление на выдачу разрешения на производство взрывных работ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z417" w:id="184"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z417" w:id="173"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkEnd w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (наименование организации)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z418" w:id="185"/>
+      <w:bookmarkStart w:name="z418" w:id="174"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       просит Вас рассмотреть и выдать разрешение на производство взрывных работ на </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkEnd w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -28734,130 +30342,130 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Место хранения взрывчатых материалов __________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                           (название, расположение)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z419" w:id="186"/>
+    <w:bookmarkStart w:name="z419" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящим подтверждается, что:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z420" w:id="187"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z420" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) все прилагаемые документы соответствуют действительности и являются действительными;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z421" w:id="188"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z421" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) согласен на использование персональных данных ограниченного доступа, составляющих охраняемую законом тайну, содержащихся в информационных системах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z422" w:id="189"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z422" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ответственность за достоверность представленных сведений и документов несет услугополучатель.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkEnd w:id="178"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -31097,59 +32705,59 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Индустриялық даму және өнеркәсіптік қауіпсіздік комитетінің [облыстар, республикалық маңызы бар қалалардың және астананың] бойынша департаменті" республикалық мемлекеттік мекемесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z451" w:id="190"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="190"/>
+          <w:bookmarkStart w:name="z451" w:id="179"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="179"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1790700" cy="1498600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId15"/>
                           <a:stretch>
@@ -31573,70 +33181,70 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z452" w:id="191"/>
+          <w:bookmarkStart w:name="z452" w:id="180"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 РАЗРЕШЕНИЕ</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="191"/>
+          <w:bookmarkEnd w:id="180"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 НА ПРОИЗВОДСТВО ВЗРЫВНЫХ РАБОТ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -31862,70 +33470,70 @@
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z453" w:id="192"/>
+          <w:bookmarkStart w:name="z453" w:id="181"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [...]</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="192"/>
+          <w:bookmarkEnd w:id="181"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (наименование территориального подразделения уполномоченного органа в области промышленной безопасности)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -32064,70 +33672,70 @@
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z454" w:id="193"/>
+          <w:bookmarkStart w:name="z454" w:id="182"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 […]</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="193"/>
+          <w:bookmarkEnd w:id="182"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (наименование организации)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -32266,70 +33874,70 @@
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z455" w:id="194"/>
+          <w:bookmarkStart w:name="z455" w:id="183"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 […]</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="194"/>
+          <w:bookmarkEnd w:id="183"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (наименование места производства взрывных работ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -32650,70 +34258,70 @@
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z456" w:id="195"/>
+          <w:bookmarkStart w:name="z456" w:id="184"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 […]</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="195"/>
+          <w:bookmarkEnd w:id="184"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (фамилия, имя, отчество (при наличии), должность, номер единой книжки взрывника, дата выдачи)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -32852,70 +34460,70 @@
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z457" w:id="196"/>
+          <w:bookmarkStart w:name="z457" w:id="185"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 […]</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="196"/>
+          <w:bookmarkEnd w:id="185"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (название, расположение)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -33569,59 +35177,59 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z458" w:id="197"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="197"/>
+          <w:bookmarkStart w:name="z458" w:id="186"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="186"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="7810500" cy="1790700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId16"/>
                           <a:stretch>
@@ -33886,59 +35494,59 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Индустриялық даму және өнеркәсіптік қауіпсіздік комитетінің [облыстар, республикалық маңызы бар қалалардың, астананың] бойынша департаменті" республикалық мемлекеттік мекемесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z461" w:id="198"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="198"/>
+          <w:bookmarkStart w:name="z461" w:id="187"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="187"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1790700" cy="1498600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId17"/>
                           <a:stretch>
@@ -34608,70 +36216,70 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z462" w:id="199"/>
+          <w:bookmarkStart w:name="z462" w:id="188"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Республиканское государственное учреждение "Департамент Комитета индустриального развития и промышленной безопасности [областей, городов республиканского значения и столицы]", рассмотрев Ваше заявление от [Дата] года № [Номер входящего документа], сообщает следующее:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="199"/>
+          <w:bookmarkEnd w:id="188"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Обоснование отказа]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -34929,59 +36537,59 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z463" w:id="200"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="200"/>
+          <w:bookmarkStart w:name="z463" w:id="189"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="189"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="7810500" cy="1790700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId18"/>
                           <a:stretch>
@@ -35076,55 +36684,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -35450,31 +37058,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="media/document_image_rId17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/><Relationship Target="media/document_image_rId18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId18"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>