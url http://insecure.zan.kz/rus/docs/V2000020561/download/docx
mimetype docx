--- v2 (2026-06-08)
+++ v3 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b354eb1" w14:textId="b354eb1">
+    <w:p w14:paraId="fb05129" w14:textId="fb05129">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -101,279 +101,295 @@
         </w:rPr>
         <w:t>Об утверждении Правил оказания государственных услуг в сфере взрывчатых и пиротехнических (за исключением гражданских) веществ и изделий с их применением и о внесении изменений в приказ Министра по инвестициям и развитию Республики Казахстан от 30 декабря 2014 года № 350 "Об утверждении Правил выдачи разрешения на производство взрывных работ"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра индустрии и инфраструктурного развития Республики Казахстан от 27 апреля 2020 года № 234. Зарегистрирован в Министерстве юстиции Республики Казахстан 4 мая 2020 года № 20561.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...158 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. Утвердить:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) правила оказания государственной услуги "Выдача лицензии на осуществление деятельности по разработке, производству, приобретению, реализации, хранению взрывчатых и пиротехнических (за исключением гражданских) веществ и изделий с их применением" согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему приказу;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) правила оказания государственной услуги "Выдача разрешения на постоянное применение взрывчатых веществ и изделий на их основе" согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему приказу.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра по инвестициям и развитию Республики Казахстан от 30 декабря 2014 года № 350 "Об утверждении Правил выдачи разрешения на производство взрывных работ" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 10273, опубликован 27 февраля 2015 года в информационно-правовой системе "Әділет") следующие изменения:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>преамбулу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>преамбулу</w:t>
-[...28 lines deleted...]
-      "В соответствии с подпунктом 17) </w:t>
+        <w:t xml:space="preserve">"В соответствии с подпунктом 17) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 12-2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан от 11 апреля 2014 года "О гражданской защите" и подпунктом 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -391,228 +407,249 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан от 15 апреля 2013 года "О государственных услугах" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:";</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правила</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> выдачи разрешения на производство взрывных работ утвержденные указанным приказом изложить в редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему приказу.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Правила</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> к настоящему приказу.</w:t>
+        <w:t>3. Комитету индустриального развития и промышленной безопасности Министерства индустрии и инфраструктурного развития Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) размещение настоящего приказа на интернет-ресурсе Министерства индустрии и инфраструктурного развития Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра индустрии и инфраструктурного развития Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5. Настоящий приказ вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="6"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -640,88 +677,66 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Министр индустрии и</w:t>
             </w:r>
-          </w:p>
-[...12 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инфраструктурного развития</w:t>
             </w:r>
-          </w:p>
-[...12 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Республики Казахстан </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -759,277 +774,278 @@
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Б. Атамкулов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z18" w:id="11"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"СОГЛАСОВАН"</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министерство национальной экономики</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"СОГЛАСОВАН"</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министерство цифрового развития,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>инноваций и аэрокосмической промышленности</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"СОГЛАСОВАН"</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министерство внутренних дел</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"СОГЛАСОВАН"</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министерство энергетики</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "СОГЛАСОВАН"</w:t>
-[...213 lines deleted...]
-        <w:t>Республики Казахстан</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -1123,3460 +1139,3635 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>развития Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 27 апреля 2020 года № 234</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:bookmarkStart w:name="z23" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила оказания государственной услуги "Выдача лицензии на осуществление деятельности по разработке, производству, приобретению, реализации, хранению взрывчатых и пиротехнических (за исключением гражданских) веществ и изделий с их применением"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z24" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Настоящие Правила оказания государственной услуги "Выдача лицензии на осуществление деятельности по разработке, производству, приобретению, реализации, хранению взрывчатых и пиротехнических (за исключением гражданских) веществ и изделий с их применением" (далее – Правила) разработаны в соответствии с подпунктом 1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон) и определяют порядок выдачи лицензии на осуществление деятельности по разработке, производству, приобретению, реализации, хранению взрывчатых и пиротехнических (за исключением гражданских) веществ и изделий с их применением.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 157</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Действие настоящих Правил распространяется на взрывчатые и пиротехнические вещества и изделия на их основе для использования в промышленных целях.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Действие настоящих Правил не распространяется на взрывчатые и пиротехнические вещества и изделия на их основе, относящиеся к оборонной и гражданской продукции.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Государственная услуга "Выдача лицензии на осуществление деятельности по разработке, производству, приобретению, реализации, хранению взрывчатых и пиротехнических (за исключением гражданских) веществ и изделий с их применением" (далее – государственная услуга) оказывается Комитетом промышленной безопасности Министерства по чрезвычайным ситуациям Республики Казахстан (далее – услугодатель) согласно настоящим Правилам.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа Министра по чрезвычайным ситуациям РК от 02.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5. Лицензия на осуществление деятельности по разработке, производству, приобретению, реализации, хранению взрывчатых и пиротехнических (за исключением гражданских) веществ и изделий с их применением, включает следующие подвиды деятельности:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) разработка взрывчатых и пиротехнических (за исключением гражданских) веществ и изделий с их применением;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) производство взрывчатых и пиротехнических (за исключением гражданских) веществ и изделий с их применением;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) приобретение и реализация взрывчатых и пиротехнических (за исключением гражданских) веществ и изделий с их применением;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) приобретение взрывчатых и пиротехнических (за исключением гражданских) веществ и изделий с их применением для собственных производственных нужд;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) хранение взрывчатых и пиротехнических (за исключением гражданских) веществ и изделий с их применением.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6. В настоящих Правилах используются следующие основные понятия:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) исключен приказом Министра по чрезвычайным ситуациям РК от 30.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 429</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>лицензия</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> – разрешение первой категории, выдаваемое лицензиаром физическому или юридическому лицу на осуществление лицензируемого вида деятельности либо подвида лицензируемого вида деятельности, связанного с высоким уровнем опасности;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) разрешительный контроль – деятельность разрешительных органов, направленная на проверку соответствия заявителя </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>квалификационным</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> или разрешительным требованиям до выдачи разрешения и (или) приложения к разрешению, а также обеспечение соблюдения лицензиатами и владельцами </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>разрешений</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> второй категории </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законодательства</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан о разрешениях и уведомлениях после их выдачи;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>квалификационные требования</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> – совокупность количественных и качественных нормативов и показателей, характеризующих способность заявителя и лицензиата заниматься отдельным лицензируемым видом деятельности и (или) подвидом лицензируемого вида деятельности, предъявляемых как при выдаче лицензии и (или) приложения к лицензии, так и на протяжении всего периода времени ее действительности;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) взрывчатое вещество – конденсированное химическое вещество или смесь таких веществ, способное при определенных условиях под влиянием внешних воздействий к быстрому самораспространяющемуся химическому превращению (взрыву) с выделением большого количества тепла и газообразных продуктов;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6) изделие на основе взрывчатого вещества – компактная масса взрывчатого вещества конечных размеров, заключенная в оболочку или без нее, предназначенная для использования в изготовленном виде самостоятельно или в сочетании с другими взрывчатыми веществами;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7) пиротехническое изделие – изделие, предназначенное для получения требуемого эффекта с помощью горения (взрыва) пиротехнического состава. В зависимости от свойств пиротехнических составов и характера процессов, протекающих при их химических превращениях, пиротехнические изделия подразделяются на пожароопасные и взрывоопасные. По назначению пиротехнические изделия подразделяются на пиротехнические изделия бытового назначения и пиротехнические изделия технического назначения. Пиротехнические изделия не требуют проведения технического обслуживания в процессе хранения и энергозатрат при эксплуатации.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 с изменением, внесенным приказом Министра по чрезвычайным ситуациям РК от 30.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 429</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="18"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z43" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...49 lines deleted...]
-</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="21"/>
-[...138 lines deleted...]
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7. Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Абзац 1 пункта 7 вводится в действие с 12.07.2026 приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">1) исключен приказом Министра по чрезвычайным ситуациям РК от 30.09.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 429</w:t>
+        <w:t>№ 157</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) для получения лицензии:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">заявление в форме электронного документа, удостоверенного электронной цифровой подписью услугополучателя, по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац 3 подпункта 1) вводится в действие с 12.07.2026 приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">заполненную форму сведений к </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>квалификационным требованиям</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> для осуществления деятельности по разработке, производству, приобретению, реализации, хранению взрывчатых и пиротехнических (за исключением гражданских) веществ и изделий с их применением и перечня документов, подтверждающих соответствие им, утвержденным приказом Министра по инвестициям и развитию Республики Казахстан от 9 декабря 2016 года № 843 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 14742) (далее – квалификационные требования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) для получения приложения к лицензии:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заявление в форме электронного документа, удостоверенного электронной цифровой подписью услугополучателя, по форме согласно приложению 1 и 2 к настоящим Правилам;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заполненную форму сведений к квалификационным требованиям;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) для переоформления лицензии и (или) приложения к лицензии:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заявление в форме электронного документа, удостоверенного электронной цифровой подписью услугополучателя, по форме согласно приложению 3 и 4 к настоящим Правилам;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзацы 3-4 подпункта 3) вводятся в действие с 12.07.2026 приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) для переоформления лицензии и (или) приложения к лицензии в случае реорганизации услугополучателя в форме выделения или разделения:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">заявление в форме электронного документа, удостоверенного электронной цифровой подписью услугополучателя, по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзацы 3-4 подпункта 3) вводятся в действие с 12.07.2026 приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заполненную форму сведений к квалификационным требованиям.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Перечень основных требований к оказанию государственной услуги изложен согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Общий срок оказания государственной услуги составляет:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) при выдаче лицензии и (или) приложения к лицензии – 10 (десять) рабочих дней;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) при переоформлении лицензии и (или) приложения к лицензии – 3 (три) рабочих дня;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) при переоформлении лицензии и (или) приложения к лицензии в случае реорганизации услугополучателя в форме выделения или разделения – 10 (десять) рабочих дней.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 – в редакции приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8. Работник канцелярии услугодателя осуществляет прием и регистрацию документов и сведений в день их поступления и направляет руководителю услугодателя либо лицу его замещающему, которым назначается ответственный исполнитель.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В случае обращения заявителя после окончания рабочего времени, в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>выходные</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>праздничные дни</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> согласно трудовому законодательству Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 с изменением, внесенным приказом и.о. Министра по чрезвычайным ситуациям РК от 15.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9. Ответственный исполнитель услугодателя с момента регистрации представленных услугополучателем документов:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) при выдаче лицензии и (или) приложения к лицензии:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в течение 2 (двух) рабочих дней проверяет полноту и достоверность сведений представленных документов и в случае установления факта неполноты и (или) недостоверности сведений представленных документов направляет мотивированный отказ в дальнейшем рассмотрении заявления по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в случае полноты и достоверности сведений представленных документов, направляет запрос в территориальное подразделение ведомства уполномоченного органа в области промышленной безопасности (далее - территориальный департамент) через портал для получения заключения о соответствии или несоответствии услугополучателя предъявляемым квалификационным требованиям;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">территориальный департамент в течение 7 (семи) рабочих дней осуществляет разрешительный контроль соответствия услугополучателя квалификационным требованиям в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 51</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О разрешениях и уведомлениях", по результатам которого составляет заключение о соответствии или несоответствии услугополучателя предъявляемым квалификационным требованиям и направляет услугодателю через портал.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">С момента получения заключения о соответствии или несоответствии услугополучателя предъявляемым квалификационным требованиям ответственный исполнитель услугодателя в течение 1 (одного) рабочего дня оформляет лицензию и (или) приложение к лицензии на осуществление деятельности по разработке, производству, приобретению, реализации, хранению взрывчатых и пиротехнических (за исключением гражданских) веществ и изделий с их применением по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и (или) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, либо мотивированный ответ об отказе в оказании государственной услуги по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) при выдаче переоформленной лицензии и (или) приложения к лицензии:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в течение 2 (двух) рабочих дней проверяет полноту и достоверность сведений представленных документов и в случае установления факта неполноты и (или) недостоверности сведений представленных документов направляет мотивированный отказ в дальнейшем рассмотрении заявления по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в случае полноты и достоверности сведений представленных документов в течение 1 (одного) рабочего дня, оформляет лицензию и (или) приложение к лицензии на осуществление деятельности по разработке, производству, приобретению, реализации, хранению взрывчатых и пиротехнических (за исключением гражданских) веществ и изделий с их применением по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложениям 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и (или) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) при выдаче переоформленной лицензии и (или) приложения к лицензии в случае реорганизации услугополучателя в форме выделения или разделения, выдача осуществляется в порядке согласно подпункту 1) пункта 9 настоящих Правил.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Основания для переоформления лицензии и (или) приложения к лицензии, а также для переоформления лицензии и (или) приложения к лицензии в случае реорганизации услугополучателя в форме выделения или разделения определены </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьями 33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>34</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан от 16 мая 2014 года "О разрешениях и уведомлениях".</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Основания для отказа в оказании государственной услуги, установленные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законодательством</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан, изложены в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть 4 пункта 9 предусматривается в редакции приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сведения о </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>документе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, удостоверяющем личность, о государственной </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>регистрации</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (перерегистрации) юридического лица, индивидуального предпринимателя, об оплате через платежный шлюз "электронного правительства" услугодатель получает из соответствующих государственных информационных систем через </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>шлюз</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "электронного правительства".</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 с изменениями, внесенными приказами и.о. Министра по чрезвычайным ситуациям РК от 15.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 30.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 429</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9-1. При выявлении оснований для отказа в оказании государственной услуги в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 73</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан, услугодатель уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уведомление о заслушивании направляется не менее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заслушивание проводится не позднее 2 (двух) рабочих дней со дня уведомления. По результатам заслушивания услугодатель выдает положительный результат либо мотивированный ответ об отказе в оказании государственной услуги.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 9-1 в соответствии с приказом Министра по чрезвычайным ситуациям РК от 24.05.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 170</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10. Результат оказания государственной услуги направляется услугополучателю на портал в "личный кабинет" в форме электронного документа, удостоверенного электронной цифровой подписью руководителя услугодателя либо лица его замещающего.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11. Государственная услуга, оказывается в порядке очереди без предварительной записи и ускоренного обслуживания.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 12 предусматривается в редакции приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Данная редакция абзаца 1 пункта 12 действует до 12.07.2026 приказом Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных или социально ответственных услуг в порядке, установленном уполномоченным органом в сфере информатизации.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Данная редакция абзаца 2 пункта 12 действует до 12.07.2026 приказом Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При оказании государственной услуги посредством государственной информационной системы разрешений и уведомлений данные о стадии оказания государственной услуги поступают в автоматическом режиме в информационную систему мониторинга оказания государственных или социально ответственных услуг.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Уполномоченный орган в области промышленной безопасности в течение трех рабочих дней направляет информацию о внесенных изменениях и (или) дополнениях в настоящие Правила оператору информационно-коммуникационной инфраструктуры "электронного правительства", а также в Единый контакт-центр.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 - в редакции приказа Министра по чрезвычайным ситуациям РК от 30.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 429</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="28"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z86" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...69 lines deleted...]
-</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателя по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="34"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...12 lines deleted...]
-      </w:pPr>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13. Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба подается услугодателю, должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, вправе не направлять жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет благоприятное решение, совершит административное действие, полностью удовлетворяющие требованиям, указанным в жалобе.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 - в редакции приказа Министра по чрезвычайным ситуациям РК от 24.05.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 170</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>7. Примечание ИЗПИ!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14. Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 25 Закона, подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Абзац 1 пункта 7 вводится в действие с 12.07.2026 приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 - в редакции приказа Министра по чрезвычайным ситуациям РК от 24.05.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 170</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 157</w:t>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15. Срок рассмотрения жалобы услугодателем, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 25 Закона продлевается не более чем на 10 (десять) рабочих дней в случаях необходимости:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) для получения лицензии:</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+      1) проведения дополнительного изучения или проверки по жалобе либо проверки с выездом на место;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) получения дополнительной информации.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      заявление в форме электронного документа, удостоверенного электронной цифровой подписью услугополучателя, по форме согласно </w:t>
-[...48 lines deleted...]
-      </w:pPr>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>В случае продления срока рассмотрения жалобы должностное лицо, наделенное полномочиями по рассмотрению жалоб, в течение 3 (трех) рабочих дней с момента продления срока рассмотрения жалобы сообщает в письменной форме (при подаче жалобы на бумажном носителе) или электронной форме (при подаче жалобы в электронном виде) услугополучателю, подавшему жалобу, о продлении срока рассмотрения жалобы с указанием причин продления.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 с изменением, внесенным приказом Министра по чрезвычайным ситуациям РК от 02.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
-[...66 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      заполненную форму сведений к </w:t>
-[...2369 lines deleted...]
-      16. Если иное не предусмотрено </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16. Если иное не предусмотрено </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, обжалование в суде допускается после обжалования в административном (досудебном) порядке в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 16 - в редакции приказа Министра по чрезвычайным ситуациям РК от 24.05.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -4932,624 +5123,521 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z465" w:id="76"/>
+    <w:bookmarkStart w:name="z465" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                ЗАЯВЛЕНИЕ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">       юридического лица для получения лицензии и (или) приложения к лицензии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Приложение 1 - в редакции приказа Министра по чрезвычайным ситуациям РК от 02.06.2021 </w:t>
+        <w:t xml:space="preserve">      Сноска. Приложение 1 - в редакции приказа Министра по чрезвычайным ситуациям РК от 02.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 256</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В ________________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (полное наименование лицензиара)</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>от _____________________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (полное наименование, местонахождение, бизнес-идентификационный номер</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>юридического лица (в том числе иностранного юридического лица), бизнес-</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>идентификационный номер филиала или представительства иностранного юридического</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>лица – в случае отсутствия бизнес-идентификационного номера у юридического лица)</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу выдать лицензию и (или) приложение к лицензии на осуществление</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (указать полное наименование вида деятельности и (или) подвида (ов) деятельности)</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адрес юридического лица ___________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (почтовый индекс, страна (для иностранного юридического лица), область,</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>город, район, населенный пункт, наименование улицы, номер дома/здания (стационарного помещения)</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электронная почта _________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефоны _________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Факс _____________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банковский счет ___________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (номер счета, наименование и местонахождение банка)</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Адрес объекта осуществления деятельности или действий (операций) </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (почтовый индекс, область, город, район, населенный пункт, наименование улицы,</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   номер дома/здания (стационарного помещения)</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прилагается ______ листов.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящим подтверждается, что:</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       все указанные данные являются официальными контактами и на них может быть направлена любая информация по вопросам выдачи или отказа в выдаче лицензии и (или) приложения к лицензии;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заявителю не запрещено судом заниматься лицензируемым видом и (или) подвидом деятельности;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       все прилагаемые документы соответствуют действительности и являются действительными;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заявитель согласен на использование персональных данных ограниченного доступа, составляющих охраняемую законом тайну, содержащихся в информационных системах, при выдаче лицензии и (или) приложения к лицензии.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящим подтверждаю, что несу ответственность в соответствии с законодательством Республики Казахстан за достоверность представляемой (заполненной) мной информации.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5660,70 +5748,65 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(при наличии), электронная</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>цифровая подпись</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Дата заполнения: "__" __________ 20__ года</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -6035,588 +6118,493 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z467" w:id="77"/>
+    <w:bookmarkStart w:name="z467" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                ЗАЯВЛЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">       физического лица для получения лицензии и (или) приложения к лицензии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Приложение 2 - в редакции приказа Министра по чрезвычайным ситуациям РК от 02.06.2021 </w:t>
+        <w:t xml:space="preserve">      Сноска. Приложение 2 - в редакции приказа Министра по чрезвычайным ситуациям РК от 02.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 256</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В _______________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (полное наименование лицензиара)</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>от _____________________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (фамилия имя отчество (в случае наличия) физического лица,</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   индивидуальный идентификационный номер)</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Прошу выдать лицензию и (или) приложение к лицензии на осуществление</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (указать полное наименование вида деятельности и (или) подвида (ов) деятельности)</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адрес местожительства физического лица</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (почтовый индекс, область, город, район, населенный пункт, наименование улицы,</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         номер дома/здания)</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электронная почта ________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефоны ________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Факс ____________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банковский счет __________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (номер счета, наименование и местонахождение банка)</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адрес объекта осуществления деятельности или действий (операций)</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______________________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (почтовый индекс, область, город, район, населенный пункт, наименование улицы,</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   номер дома/здания (стационарного помещения)</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прилагается ______ листов.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящим подтверждается, что:</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       все указанные данные являются официальными контактами и на них может быть направлена любая информация по вопросам выдачи или отказа в выдаче лицензии и (или) приложения к лицензии;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заявителю не запрещено судом заниматься лицензируемым видом и (или) подвидом деятельности;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       все прилагаемые документы соответствуют действительности и являются действительными;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заявитель согласен на использование персональных данных ограниченного доступа, составляющих охраняемую законом тайну, содержащихся в информационных системах, при выдаче лицензии и (или) приложения к лицензии.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6727,70 +6715,65 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(при наличии), электронная</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>цифровая подпись</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Дата заполнения: "__" __________ 20__ года</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -7102,1068 +7085,869 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z469" w:id="78"/>
+    <w:bookmarkStart w:name="z469" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                ЗАЯВЛЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                   юридического лица для переоформления лицензии и (или)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                         приложения к лицензии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Приложение 3 - в редакции приказа Министра по чрезвычайным ситуациям РК от 02.06.2021 </w:t>
+        <w:t xml:space="preserve">      Сноска. Приложение 3 - в редакции приказа Министра по чрезвычайным ситуациям РК от 02.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 256</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В ________________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (полное наименование лицензиара)</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>от _____________________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (полное наименование, местонахождение, бизнес-идентификационный номер</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       юридического лица  (в том числе иностранного юридического лица), бизнес-</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       идентификационный номер филиала или представительства иностранного</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> юридического лица – в случае отсутствия бизнес-идентификационного номера у юридического лица)</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Прошу переоформить лицензию и (или) приложение (я) к лицензии № ___ от "____" ______ 20__ года выданную (ое) (ых) </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______________________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (номер (а) лицензии и (или) приложения (й) к лицензии, дата выдачи, наименование  </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             лицензиара, выдавшего лицензию и (или) приложение (я) к лицензии)</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На осуществление _________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (указать полное наименование вида деятельности и (или) подвида (ов) деятельности)</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по следующему (им) основанию (ям):</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) реорганизация юридического лица-лицензиата в соответствии с порядком, </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">определенным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О разрешениях и уведомлениях" (далее – Закон) путем:</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       слияния _________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>преобразования ________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>присоединения _________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>выделения _____________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>разделения ____________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) изменение наименования юридического лица-лицензиата___________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) изменение места нахождения юридического лица-лицензиата _______________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) отчуждение лицензиатом лицензии, выданной по классу "разрешения, выдаваемые</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>на объекты", вместе с объектом в пользу третьих лиц в случаях, если отчуждаемость</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>лицензии предусмотрена приложением 1 к Закону</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5) изменение адреса места нахождения объекта без его физического перемещения для</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>лицензии, выданной по классу "разрешения, выдаваемые на объекты" или для приложений к</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>лицензии с указанием объектов</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______________________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6) наличие требования о переоформлении в законах Республики Казахстан</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______________________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7) изменение наименования вида деятельности _____________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) изменение наименования подвида деятельности ____________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес юридического лица _______________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (почтовый индекс, страна (для иностранного юридического лица), область, город, район,</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>населенный пункт, наименование улицы, номер дома/здания (стационарного помещения)</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электронная почта _______________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефоны _______________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Факс ___________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банковский счет _________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (номер счета, наименование и местонахождение банка)</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адрес объекта осуществления деятельности или действий (операций)</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______________________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (почтовый индекс, область, город, район, населенный пункт, наименование улицы, номер</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>дома/здания (стационарного помещения)</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прилагается ______ листов.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящим подтверждается, что:</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       все указанные данные являются официальными контактами и на них может быть направлена любая информация по вопросам выдачи или отказа в выдаче лицензии и (или) приложения к лицензии;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заявителю не запрещено судом заниматься лицензируемым видом и (или) подвидом деятельности;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       все прилагаемые документы соответствуют действительности и являются действительными;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заявитель согласен на использование персональных данных ограниченного доступа, составляющих охраняемую законом тайну, содержащихся в информационных системах, при выдаче лицензии и (или) приложения к лицензии.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8274,70 +8058,65 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(при наличии), электронная</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>цифровая подпись</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Дата заполнения: "__" __________ 20__ года</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -8649,976 +8428,797 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z471" w:id="79"/>
+    <w:bookmarkStart w:name="z471" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                ЗАЯВЛЕНИЕ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">             физического лица для переоформления лицензии</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                         и (или) приложения к лицензии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Приложение 4 - в редакции приказа Министра по чрезвычайным ситуациям РК от 02.06.2021 </w:t>
+        <w:t xml:space="preserve">      Сноска. Приложение 4 - в редакции приказа Министра по чрезвычайным ситуациям РК от 02.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 256</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В _______________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (полное наименование лицензиара)</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>от ____________________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (фамилия, имя, отчество (в случае наличия) физического лица, индивидуальный</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   идентификационный номер)</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Прошу переоформить лицензию и (или) приложение (я) к лицензии № ___ от "____" ______</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20__ года выданную (ое) (ых)</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (номер (а) лицензии и (или) приложения (й) к лицензии, дата выдачи, наименование</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       лицензиара, выдавшего лицензию и (или) приложение (я) к лицензии)</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>На осуществление _______________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (указать полное наименование вида деятельности и (или) подвида (ов) деятельности)</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>по следующему (им) основанию (ям):</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) изменения фамилии, имени, отчества (при его наличии) физического лица-лицензиата</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______________________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">2) перерегистрация индивидуального предпринимателя-лицензиата, изменение его наименования </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______________________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) перерегистрация индивидуального предпринимателя-лицензиата, изменение его юридического адреса</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">4) отчуждение услугополучателем лицензии, выданной по классу "разрешения, выдаваемые </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>на  объекты", вместе с объектом в пользу третьих лиц в случаях, если отчуждаемость</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">лицензии предусмотрена </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложением 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Закону Республики Казахстан</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"О разрешениях и уведомлениях"__________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5) изменение адреса места нахождения объекта без его физического перемещения для</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>лицензии, выданной по классу "разрешения, выдаваемые на объекты" или для приложений к</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>лицензии с указанием объектов</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______________________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6) наличие требования о переоформлении в законах Республики Казахстан______________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7) изменение наименования вида деятельности ______________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8) изменение наименования подвида деятельности ___________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес местожительства физического лица</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______________________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (почтовый индекс, область, город, район, населенный пункт, наименование улицы, номер дома/здания)</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электронная почта _______________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефоны _______________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Факс ___________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банковский счет _________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (номер счета, наименование и местонахождение банка)</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Адрес объекта осуществления деятельности или действий (операций) </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______________________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (почтовый индекс, область, город, район, населенный пункт, наименование улицы,</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   номер дома/здания (стационарного помещения)</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прилагается ______ листов.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящим подтверждается, что:</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       все указанные данные являются официальными контактами и на них может быть направлена любая информация по вопросам выдачи или отказа в выдаче лицензии и (или) приложения к лицензии;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заявителю не запрещено судом заниматься лицензируемым видом и (или) подвидом деятельности;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       все прилагаемые документы соответствуют действительности и являются действительными;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заявитель согласен на использование персональных данных ограниченного доступа, составляющих охраняемую законом тайну, содержащихся в информационных системах, при выдаче лицензии и (или) приложения к лицензии.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9729,70 +9329,65 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(при наличии), электронная</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>цифровая подпись</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Дата заполнения: "__" __________ 20__ года</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -10069,915 +9664,1168 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>веществ и изделий</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>с их применением"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Приложение 5 - в редакции приказа и.о. Министра по чрезвычайным ситуациям РК от 15.04.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Приложение 5 - в редакции приказа и.о. Министра по чрезвычайным ситуациям РК от 15.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 137</w:t>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом Министра по чрезвычайным ситуациям РК от 30.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 429</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>вводится</w:t>
-[...48 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Перечень основных требований к оказанию государственной услуги "Выдача лицензии на осуществление деятельности по разработке, производству, приобретению, реализации, хранению взрывчатых и пиротехнических (за исключением гражданских) веществ и изделий с их применением":</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наименование услугодателя</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Комитет промышленной безопасности Министерства по чрезвычайным ситуациям Республики Казахстан (далее – Комитет) </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Способы предоставления государственной услуги</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Веб-портал "электронного правительства" www.egov.kz, (далее – портал)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Срок оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) при выдаче лицензии и (или) приложения к лицензии – 10 (десять) рабочих дней;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) при переоформлении лицензии и (или) приложения к лицензии – 3 (три) рабочих дня;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3) при переоформлении лицензии и (или) приложения к лицензии в случае реорганизации услугополучателя в форме выделения или разделения – 10 (десять) рабочих дней.</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Электронная (частично автоматизированная)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Результат оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Лицензия и (или) приложение к лицензии, переоформленная лицензия и (или) приложение к лицензии, на осуществление деятельности по разработке, производству, приобретению, реализации, хранению взрывчатых и пиротехнических (за исключением гражданских) веществ и изделий с их применением либо мотивированный отказ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) при выдаче лицензии за право занятия данным видом деятельности – 22 месячных расчетных показателей;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) за переоформление лицензии – 10 % (процентов) от ставки при выдаче лицензии.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10985,313 +10833,391 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Оплата лицензионного сбора осуществляется в наличной и безналичной форме через банки второго уровня и организации, осуществляющие отдельные виды банковских операций.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Оплата может осуществляться через платежный шлюз "электронного правительства" (далее – ПШЭП).</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>График работы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-Услугодателя, с понедельника по пятницу, в соответствии с установленным графиком работы с 9.00 до 18.30 часов, за исключением выходных и праздничных дней, согласно </w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Услугодателя, с понедельника по пятницу, в соответствии с установленным графиком работы с 9.00 до 18.30 часов, за исключением выходных и праздничных дней, согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Трудовому</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> кодексу Республики Казахстан (далее – Кодекс) с перерывом на обед с 13.00 часов до 14.30 часов.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Портала, круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно Кодексу, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) для получения лицензии:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>заявление в форме электронного документа, удостоверенного электронной цифровой подписью услугополучателя, по форме согласно приложению 1 и 2 к настоящим Правилам;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11540,163 +11466,202 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма сведений к квалификационным требованиям.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Сведения о документах, удостоверяющих личность, о государственной регистрации (перерегистрации) юридического лица услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) установление недостоверности документов, представленных заявителем для получения лицензии, и (или) данных (сведений), содержащихся в них;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) занятие видом деятельности запрещено законами Республики Казахстан для данной категории физических или юридических лиц;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11755,163 +11720,202 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о приостановлении или запрещении деятельности, или отдельных видов деятельности, подлежащих лицензированию;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7) судом на основании представления судебного исполнителя временно запрещено выдавать услугополучателю-должнику лицензию.</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Иные требования с учетом особенностей оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Адреса мест оказания государственной услуги размещены на:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) интернет-ресурсеуслугодателя;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11919,50 +11923,57 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) портале www.egov.kz.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Телефон Единого контакт-центра по вопросам оказания государственных услуг: "1414", +7 (800) 080 7777.</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -12140,82 +12151,95 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(за исключением гражданских)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>веществ и изделий с их применением"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Приложение 6 - в редакции приказа Министра по чрезвычайным ситуациям РК от 24.05.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Приложение 6 - в редакции приказа Министра по чрезвычайным ситуациям РК от 24.05.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 170</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 170</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -12294,50 +12318,67 @@
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
@@ -12393,2408 +12434,3579 @@
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ЛИЦЕНЗИЯ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Дата выдачи: […] год</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Номер лицензии: […]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Выдана</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>[…]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (полное наименование, местонахождение, бизнес-идентификационный номер юридического лица (в том числе иностранного юридического лица), бизнес-идентификационный номер филиала или представительства иностранного юридического лица – в случае отсутствия бизнес-идентификационного номера у юридического лица/полностью фамилия, имя, отчество (в случае наличия), индивидуальный идентификационный номер физического лица)</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>На занятие</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>[…]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 (наименование лицензируемого вида деятельности в соответствии с </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Законом</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Республики Казахстан "О разрешениях и уведомлениях")</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Особые условия</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>[…]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 (в соответствии со </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>статьей 36</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Закона Республики Казахстан "О разрешениях и уведомлениях")</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>[…]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (отчуждаемость, класс разрешения)</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Лицензиар</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>[…]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (полное наименование лицензиара)</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Руководитель (уполномоченное лицо)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>[…]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (фамилия, имя, отчество (в случае наличия)</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Дата первичной выдачи</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>[…]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Срок действия лицензии</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>[…]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Место выдачи</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>город Нур-Султан</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:br/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="2755900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
@@ -15035,82 +16247,95 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(за исключением гражданских)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>веществ и изделий с их применением"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Приложение 7 - в редакции приказа Министра по чрезвычайным ситуациям РК от 24.05.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Приложение 7 - в редакции приказа Министра по чрезвычайным ситуациям РК от 24.05.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 170</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 170</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -15191,50 +16416,67 @@
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
@@ -15291,576 +16533,849 @@
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ПРИЛОЖЕНИЕ К ЛИЦЕНЗИИ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Номер лицензии: […]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Дата выдачи лицензии: […] год</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Подвид(ы) лицензируемого вида деятельности:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 […]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -15873,1899 +17388,2810 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 (наименование подвида лицензируемого вида деятельности в соответствии с </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Законом</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Республики Казахстан "О разрешениях и уведомлениях")</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Лицензиат</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>[…]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (полное наименование, местонахождение, бизнес-идентификационный номер юридического лица (в том числе иностранного юридического лица), бизнес-идентификационный номер филиала или представительства иностранного юридического лица – в случае отсутствия бизнес-идентификационного номера у юридического лица/полностью фамилия, имя, отчество (в случае наличия), индивидуальный идентификационный номер физического лица)</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Производственная база</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>[…]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (местонахождение)</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Особые условия действия лицензии</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>[…]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 (в соответствии со </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>статьей 36</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Закона Республики Казахстан "О разрешениях и уведомлениях")</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Лицензиар</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>[…]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (полное наименование органа, выдавшего приложение к лицензии)</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Руководитель (уполномоченное лицо)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>[…]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (фамилия, имя, отчество (в случае наличия)</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Номер приложения</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>[…]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Срок действия лицензии</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>[…]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Дата выдачи приложения</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>[…]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Место выдачи</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>город Нур-Султан</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:br/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="2755900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
@@ -17993,82 +20419,95 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>гражданских) веществ</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и изделий с их применением"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Приложение 8 - в редакции приказа Министра по чрезвычайным ситуациям РК от 02.06.2021 </w:t>
+        <w:t xml:space="preserve">      Сноска. Приложение 8 - в редакции приказа Министра по чрезвычайным ситуациям РК от 02.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 256</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -18147,93 +20586,92 @@
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>[Мемлекеттік органның атауы]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1320800" cy="1206500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8"/>
                           <a:stretch>
@@ -18247,879 +20685,1258 @@
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>[Наименование государственного органа]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>[Мемлекеттік органның деректемелері]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>[Реквизиты государственного органа]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Дата: [Дата выдачи]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>[Наименование физического или юридического лица]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Номер: [Номер документа]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>[Реквизиты физического или юридического лица (адрес, индивидуальный идентификационный номер/бизнес-идентификационный номер, телефон)]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...25 lines deleted...]
-              <w:ind w:left="20"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>МОТИВИРОВАННЫЙ ОТКАЗ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Наименование государственного органа], рассмотрев Ваше заявление от [Дата заявления] года № [Номер заявления] сообщает следующее:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Обоснование отказа]</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none"/>
                 <w:left w:val="none"/>
                 <w:bottom w:val="none"/>
                 <w:right w:val="none"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="6150"/>
               <w:gridCol w:w="6150"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
-                    <w:spacing w:after="20"/>
-                    <w:ind w:left="20"/>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
-                    <w:t>
-[Должность подписывающего]</w:t>
+                    <w:t>[Должность подписывающего]</w:t>
                   </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
-                    <w:spacing w:after="20"/>
-                    <w:ind w:left="20"/>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
-                    <w:t>
-[Фамилия, имя, отчество</w:t>
+                    <w:t>[Фамилия, имя, отчество</w:t>
                   </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 (при наличии), электронная</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 цифровая подпись]</w:t>
                   </w:r>
                 </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="7810500" cy="2806700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId9"/>
                           <a:stretch>
@@ -19272,2494 +22089,2029 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>развития Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 27 апреля 2020 года № 234</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z265" w:id="80"/>
+    <w:bookmarkStart w:name="z265" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила оказания государственной услуги "Выдача разрешения на постоянное применение взрывчатых веществ и изделий на их основе"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z266" w:id="81"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z266" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Настоящие Правила оказания государственной услуги "Выдача разрешения на постоянное применение взрывчатых веществ и изделий на их основе" (далее – Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" (далее – Закон) и определяют порядок выдачи разрешения на постоянное применение взрывчатых веществ и изделий на их основе.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 157</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра по чрезвычайным ситуациям РК от 24.05.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 170</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Действие настоящих Правил распространяется на взрывчатые вещества и изделия на их основе для использования в промышленных целях.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Действие настоящих Правил не распространяется на взрывчатые вещества и изделия на их основе, относящиеся к оборонной и гражданской продукции.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Государственная услуга "Выдача разрешения на постоянное применение взрывчатых веществ и изделий на их основе" (далее – государственная услуга) оказывается Комитетом промышленной безопасности Министерства по чрезвычайным ситуациям Республики Казахстан (далее – услугодатель) согласно настоящим Правилам.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа Министра по чрезвычайным ситуациям РК от 02.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5. В настоящих Правилах используются следующие основные понятия:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1)  исключен приказом Министра по чрезвычайным ситуациям РК от 30.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 429</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>разрешение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> – подтверждение права физического или юридического лица на осуществление деятельности или действий (операций), осуществляемое разрешительными органами посредством лицензирования или разрешительной процедуры;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) взрывчатое вещество – конденсированное химическое вещество или смесь таких веществ, способное при определенных условиях под влиянием внешних воздействий к быстрому самораспространяющемуся химическому превращению (взрыву) с выделением большого количества тепла и газообразных продуктов;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) изделие на основе взрывчатого вещества – компактная масса взрывчатого вещества конечных размеров, заключенная в оболочку или без нее, предназначенная для использования в изготовленном виде самостоятельно или в сочетании с другими взрывчатыми веществами.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 с изменением, внесенным приказом Министра по чрезвычайным ситуациям РК от 30.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 429</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z268" w:id="83"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z276" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...49 lines deleted...]
-</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z271" w:id="86"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6. Для получения государственной услуги юридические лица (далее – услугополучатель) направляют услугодателю через веб-портал "электронного правительства" www.egov.kz (далее – портал):</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) заявление в форме электронного документа, удостоверенного электронной цифровой подписью услугополучателя, по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) электронную копию акта контрольных и приемочных испытаний опытной партии, проведенных комиссией в составе представителей, изготовителя, разработчика, организации, в которой проводятся испытания, аттестованной (экспертной) организации и уполномоченного органа в области промышленной безопасности;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) электронную копию экспертного заключения организации, аттестованной на право проведения экспертизы в области взрывных работ, о соответствии взрывчатых веществ и изделий на их основе.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Экспертное заключение должно содержать требования, предусмотренные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложением 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, а также соответствовать требованиям, установленным в технической документации на их изготовление и применение, в том числе требованиям промышленной безопасности.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Перечень основных требований к оказанию государственной услуги, включающий характеристики процесса, форму, содержание и результат оказания, а также иные сведения с учетом особенностей предоставления государственной услуги приведены в Перечне основных требований к оказанию государственной услуги согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Общий срок оказания государственной услуги составляет 5 (пять) рабочих дней.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции приказа Министра по чрезвычайным ситуациям РК от 30.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 429</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">1)  исключен приказом Министра по чрезвычайным ситуациям РК от 30.09.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 429</w:t>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7. Работник канцелярии услугодателя осуществляет прием и регистрацию документов и сведений в день их поступления и направляет руководителю услугодателя либо лицу его замещающему, которым назначается ответственный исполнитель.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В случае обращения заявителя после окончания рабочего времени, в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>выходные</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>праздничные дни</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> согласно трудовому законодательству Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 с изменением, внесенным приказом и.о. Министра по чрезвычайным ситуациям РК от 15.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Ответственный исполнитель услугодателя с момента регистрации представленных услугополучателем документов в течение 2 (двух) рабочих дней проверяет полноту представленных документов и в случае установления факта неполноты представленных документов направляет мотивированный отказ в дальнейшем рассмотрении заявления по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В случае полноты представленных документов в течение 3 (трех) рабочих дней проверяет достоверность сведений представленных документов и оформляет разрешение на постоянное применение взрывчатых веществ и изделий на их основе по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, либо мотивированный ответ об отказе в оказании государственной услуги по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан, изложены в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сведения о государственной </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>регистрации</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (перерегистрации) юридического лица услугодатель получает из соответствующих государственных информационных систем через </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>шлюз</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "электронного правительства".</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8-1. При выявлении оснований для отказа в оказании государственной услуги в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 73</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан, услугодатель уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уведомление о заслушивании направляется не менее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заслушивание проводится не позднее 2 (двух) рабочих дней со дня уведомления. По результатам заслушивания услугодатель выдает положительный результат либо мотивированный ответ об отказе в оказании государственной услуги.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 8-1 в соответствии с приказом Министра по чрезвычайным ситуациям РК от 24.05.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 170</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9. Результат оказания государственной услуги направляется услугополучателю на портал в "личный кабинет" в форме электронного документа, удостоверенного электронной цифровой подписью руководителя услугодателя либо лица его замещающего.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10. Государственная услуга, оказывается в порядке очереди без предварительной записи и ускоренного обслуживания.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг в порядке, установленном уполномоченным органом в сфере информатизации.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">При оказании государственной услуги посредством государственной информационной системы разрешений и уведомлений данные о стадии оказания государственной услуги поступают в автоматическом режиме в информационную систему мониторинга оказания государственных услуг. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Уполномоченный орган в области промышленной безопасности в течение трех рабочих дней направляет информацию о внесенных изменениях и (или) дополнениях в настоящие Правила оператору информационно-коммуникационной инфраструктуры "электронного правительства", а также в Единый контакт-центр.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции приказа Министра по чрезвычайным ситуациям РК от 30.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 429</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z273" w:id="87"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z295" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...69 lines deleted...]
-</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателей и (или) их должностных лиц по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z276" w:id="90"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...12 lines deleted...]
-      </w:pPr>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12. Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба подается услугодателю, должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, вправе не направлять жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет благоприятное решение, совершит административное действие, полностью удовлетворяющие требованиям, указанным в жалобе.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 - в редакции приказа Министра по чрезвычайным ситуациям РК от 24.05.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 170</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>6. Примечание ИЗПИ!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13. Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 25 Закона, подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Абзац 1 пункта 6 вводится в действие с 12.07.2026 приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 - в редакции приказа Министра по чрезвычайным ситуациям РК от 24.05.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 170</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 157</w:t>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) заявление в форме электронного документа, удостоверенного электронной цифровой подписью услугополучателя, по форме согласно </w:t>
-[...29 lines deleted...]
-      </w:pPr>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14. Срок рассмотрения жалобы услугодателем, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 25 Закона продлевается не более чем на 10 (десять) рабочих дней в случаях необходимости:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) электронную копию акта контрольных и приемочных испытаний опытной партии, проведенных комиссией в составе представителей, изготовителя, разработчика, организации, в которой проводятся испытания, аттестованной (экспертной) организации и уполномоченного органа в области промышленной безопасности;</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+      1) проведения дополнительного изучения или проверки по жалобе либо проверки с выездом на место;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) электронную копию экспертного заключения организации, аттестованной на право проведения экспертизы в области взрывных работ, о соответствии взрывчатых веществ и изделий на их основе.</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+      2) получения дополнительной информации.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Экспертное заключение должно содержать требования, предусмотренные </w:t>
-[...88 lines deleted...]
-      </w:pPr>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>В случае продления срока рассмотрения жалобы должностное лицо, наделенное полномочиями по рассмотрению жалоб, в течение 3 (трех) рабочих дней с момента продления срока рассмотрения жалобы сообщает в письменной форме (при подаче жалобы на бумажном носителе) или электронной форме (при подаче жалобы в электронном виде) услугополучателю, подавшему жалобу, о продлении срока рассмотрения жалобы с указанием причин продления.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 6 – в редакции приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 157</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 с изменением, внесенным приказом Министра по чрезвычайным ситуациям РК от 02.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15. Если иное не предусмотрено Законом, обжалование в суде допускается после обжалования в административном (досудебном) порядке в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 91 Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...56 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 7 с изменением, внесенным приказом и.о. Министра по чрезвычайным ситуациям РК от 15.04.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 137</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 - в редакции приказа Министра по чрезвычайным ситуациям РК от 24.05.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 170</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...426 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
-      </w:r>
-[...1068 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -22074,83 +24426,92 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>[Наименование</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственного органа]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t>      Номер заявления: [Номер]</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата заявления: [Дата]</w:t>
       </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z474" w:id="113"/>
+    <w:bookmarkStart w:name="z474" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                ЗАЯВЛЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -22159,451 +24520,384 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> и изделий на их основе _________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (наименование юридического лица)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Приложение 1  - в редакции приказа Министра по чрезвычайным ситуациям РК от 02.06.2021 </w:t>
+        <w:t xml:space="preserve">      Сноска. Приложение 1  - в редакции приказа Министра по чрезвычайным ситуациям РК от 02.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 256</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Руководствуясь </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О гражданской защите", </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>просит Вас рассмотреть прилагаемый перечень документов и выдать разрешение на</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постоянное применение взрывчатых веществ и изделий на их основе:</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (наименование взрывчатых вещества или изделий на их основе)</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Номер технических условий (стандарта) __________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Разработчик __________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Изготовитель (изготовители) ____________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Свидетельство о его (их) государственной регистрации _____________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Код товарной номенклатуры внешнеэкономической деятельности Таможенного союза</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Класс транспортной опасности __________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подкласс транспортной опасности _______________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Группа совместимости _________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Серийный номер Организации объединенных наций ________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Код экстренных мер ___________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Назначение, область и условия применения _______________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Приложение: [Перечень документов необходимых для оказания государственной услуги]</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Согласен на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подтверждаю достоверность представленной информации и осведомлен об ответственности за предоставление недостоверных сведений в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -22691,51 +24985,58 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>цифровая подпись]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:br/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="2806700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
@@ -22755,130 +25056,52 @@
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...78 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -23016,1124 +25239,1455 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>взрывчатых веществ</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и изделий на их основе"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Приложение 2 в редакции приказа и.о. Министра по чрезвычайным ситуациям РК от 15.04.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Приложение 2 в редакции приказа и.о. Министра по чрезвычайным ситуациям РК от 15.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 137</w:t>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Перечень основных требований к оказанию государственной услуги "Выдача разрешения на постоянное применение взрывчатых веществ и изделий на их основе":</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наименование услугодателя</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Комитет промышленной безопасности Министерства по чрезвычайным ситуациям Республики Казахстан (далее – Комитет) </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Способы предоставления государственной услуги</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Веб-портал "электронного правительства" www.egov.kz, (далее – портал)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Срок оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5 (пять) рабочих дней</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Электронная (частично автоматизированная)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Результат оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Разрешение на постоянное применение взрывчатых веществ и изделий на их основе либо мотивированный отказ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бесплатно</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>График работы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-Услугодателя, с понедельника по пятницу, в соответствии с установленным графиком работы с 9.00 до 18.30 часов, за исключением выходных и праздничных дней, согласно </w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Услугодателя, с понедельника по пятницу, в соответствии с установленным графиком работы с 9.00 до 18.30 часов, за исключением выходных и праздничных дней, согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Трудовому</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> кодексу Республики Казахстан (далее – Кодекс) с перерывом на обед с 13.00 часов до 14.30 часов.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Портала, круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Кодексу</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) заявление;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) электронная копия акта контрольных и приемочных испытаний опытной партии, проведенных комиссией в составе представителей, изготовителя, разработчика, организации, в которой проводятся испытания, аттестованной (экспертной) организации и уполномоченного органа в области промышленной безопасности;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -24158,163 +26712,202 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Экспертное заключение содержит требования, предусмотренные приложением 3 к настоящим Правилам, а также соответствовать требованиям, установленным в технической документации на их изготовление и применение, в том числе требованиям промышленной безопасности.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Сведения о документах, удостоверяющих личность, о государственной регистрации (перерегистрации) юридического лица услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) установление недостоверности документов, представленных заявителем для получения разрешения, и (или) данных (сведений), содержащихся в них;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2) несоответствие представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным Техническим регламентом Таможенного союза "О безопасности взрывчатых веществ и изделий на их основе", Правилами обеспечения промышленной безопасности для опасных производственных объектов, утвержденными </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -24325,163 +26918,202 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Министра по инвестициям и развитию Республики Казахстан от 30 декабря 2014 года № 343 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 10244);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения данной государственной услуги.</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Иные требования с учетом особенностей оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Адреса мест оказания государственной услуги размещены на:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) интернет-ресурсеуслугодателя;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -24489,50 +27121,57 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) портале www.egov.kz.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Телефон Единого контакт-центра по вопросам оказания государственных услуг: "1414", +7 (800) 080 7777.</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -24654,368 +27293,445 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>взрывчатых веществ и изделий</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на их основе"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z342" w:id="114"/>
+    <w:bookmarkStart w:name="z342" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Содержание экспертного заключения организации, аттестованной на право проведения экспертизы в области взрывных работ, о соответствии взрывчатых веществ и изделий на их основе</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z343" w:id="115"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. Экспертное заключение о соответствии взрывчатых веществ и изделий на их основе требованиям промышленной безопасности должно содержать:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) наименование экспертного заключения;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) вводную часть, включающую основание для проведения экспертизы, сведения об экспертной организации, сведения о специалистах, проводивших экспертизу промышленной безопасности и наличии аттестата на право проведения экспертизы промышленной безопасности;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) перечень объектов экспертизы, на которые распространяется действие экспертного заключения;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) данные об организации;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) цель экспертизы;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6) в зависимости от объекта экспертизы сведения о рассмотренных в процессе экспертизы документах, в том числе программы и методики контрольных и приемочных испытаний, взрывчатых веществ и изделий на их основе с указанием завода и страны изготовителя, шифра, номера, марки или другой индикации, необходимой для идентификации;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7) сведения об использованных оборудованиях при проведении экспертизы промышленной безопасности;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8) краткую характеристику и назначение объекта экспертизы;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9) результаты проведенной экспертизы, проведенных испытаний, в том числе по показателям, необходимых для оценки безопасности взрывчатых веществ при их разработке;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10) заключительную часть с указанием обоснованных выводов, рекомендаций по техническим решениям и мероприятиям, наименования взрывчатого вещества или изделия на его основе, данными о разработчике и изготовителе (номер свидетельства о их государственной регистрации, дата выдачи, наименование органа, выдавшего свидетельство), номера технических условий (стандарта) взрывчатого вещества или изделия на его основе, кода товарной номенклатуры внешнеэкономической деятельности Таможенного союза, класса и подкласса транспортной опасности, группы совместимости, серийного номера Организации объединенных наций, кода экстренных мер, назначения, области и условий применения взрывчатого вещества или изделия, дополнительные требования (в случае необходимости);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11) приложения, содержащие перечень использованной при экспертизе нормативных правовых актов, технической и методической документации, копии протокола проверки знаний специалистов по вопросам промышленной безопасности, актов проведенных контрольных и приемочных испытаний, программ и методик контрольных и приемочных испытаний;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12) сведения о вероятности воздействия вредных и опасных производственных факторов на производственный персонал, население, окружающую среду, степень их поражающего воздействия в процессе эксплуатации, в случае аварий, инцидентов.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Экспертное заключение действует в течение одного года со дня проведения экспертизы промышленной безопасности.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Экспертное заключение подписывается руководителем организации, аттестованной на право проведения экспертизы в области взрывных работ, заверяется печатью экспертной организации, прошивается с указанием количества сшитых страниц.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      1. Экспертное заключение о соответствии взрывчатых веществ и изделий на их основе требованиям промышленной безопасности должно содержать:</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-[...279 lines deleted...]
-    <w:bookmarkEnd w:id="129"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -25124,82 +27840,95 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>взрывчатых веществ и</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>изделий на их основе"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Приложение 4 - в редакции приказа Министра по чрезвычайным ситуациям РК от 02.06.2021 </w:t>
+        <w:t xml:space="preserve">      Сноска. Приложение 4 - в редакции приказа Министра по чрезвычайным ситуациям РК от 02.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 256</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -25278,93 +28007,92 @@
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>[Мемлекеттік органның атауы]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1320800" cy="1206500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId11"/>
                           <a:stretch>
@@ -25378,890 +28106,1331 @@
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>[Наименование государственного органа]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>[Мемлекеттік органның деректемелері]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>[Реквизиты государственного органа]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Номер: [Номер документа]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>[Наименование юридического лица]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Номер заявления: [Номер]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>[Реквизиты юридического лица (адрес, бизнес-идентификационный номер, телефон)]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Дата выдачи: [Дата]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-РАЗРЕШЕНИЕ </w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">РАЗРЕШЕНИЕ </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на постоянное применение взрывчатых веществ и изделий на их основе</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-              <w:ind w:left="20"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование взрывчатого вещества или изделия ____________________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номер технических условий (стандарта) ____________________________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -26337,395 +29506,549 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Код ТН ВЭД ТС __________________________________________________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основание для выдачи разрешения ________________________________________________________</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblInd w:w="115" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2460"/>
               <w:gridCol w:w="2460"/>
               <w:gridCol w:w="2460"/>
               <w:gridCol w:w="2460"/>
               <w:gridCol w:w="2460"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2460" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
-                    <w:spacing w:after="20"/>
-                    <w:ind w:left="20"/>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
-                    <w:t>
-Класс транспортной опасности</w:t>
+                    <w:t>Класс транспортной опасности</w:t>
                   </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2460" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
-                    <w:spacing w:after="20"/>
-                    <w:ind w:left="20"/>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
-                    <w:t>
-Подкласс транспортной опасности</w:t>
+                    <w:t>Подкласс транспортной опасности</w:t>
                   </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2460" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
-                    <w:spacing w:after="20"/>
-                    <w:ind w:left="20"/>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
-                    <w:t>
-Группа совместимости</w:t>
+                    <w:t>Группа совместимости</w:t>
                   </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2460" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
-                    <w:spacing w:after="20"/>
-                    <w:ind w:left="20"/>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
-                    <w:t>
-Серийный номер ООН</w:t>
+                    <w:t>Серийный номер ООН</w:t>
                   </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2460" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
-                    <w:spacing w:after="20"/>
-                    <w:ind w:left="20"/>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
-                    <w:t>
-Код экстренных мер (КЭМ)</w:t>
+                    <w:t>Код экстренных мер (КЭМ)</w:t>
                   </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2460" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
-                    <w:spacing w:after="20"/>
-                    <w:ind w:left="20"/>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
-                    <w:t>
-[…]</w:t>
+                    <w:t>[…]</w:t>
                   </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2460" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
-                    <w:spacing w:after="20"/>
-                    <w:ind w:left="20"/>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
-                    <w:t>
-[…]</w:t>
+                    <w:t>[…]</w:t>
                   </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2460" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
-                    <w:spacing w:after="20"/>
-                    <w:ind w:left="20"/>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
-                    <w:t>
-[…]</w:t>
+                    <w:t>[…]</w:t>
                   </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2460" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
-                    <w:spacing w:after="20"/>
-                    <w:ind w:left="20"/>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
-                    <w:t>
-[…]</w:t>
+                    <w:t>[…]</w:t>
                   </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2460" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
-                    <w:spacing w:after="20"/>
-                    <w:ind w:left="20"/>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
-                    <w:t>
-[…]</w:t>
+                    <w:t>[…]</w:t>
                   </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Назначение, область и условия применения _____________________</w:t>
             </w:r>
           </w:p>
@@ -26768,184 +30091,213 @@
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="6150"/>
               <w:gridCol w:w="6150"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
-                    <w:spacing w:after="20"/>
-                    <w:ind w:left="20"/>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
-                    <w:t>
-[Должность подписывающего]</w:t>
+                    <w:t>[Должность подписывающего]</w:t>
                   </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
-                    <w:spacing w:after="20"/>
-                    <w:ind w:left="20"/>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
-                    <w:t>
-[Фамилия, имя, отчество</w:t>
+                    <w:t>[Фамилия, имя, отчество</w:t>
                   </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 (при наличии), электронная</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 цифровая подпись]</w:t>
                   </w:r>
                 </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="7810500" cy="2806700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId12"/>
                           <a:stretch>
@@ -27115,82 +30467,95 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>взрывчатых веществ и</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>изделий на их основе"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Приложение 5 - в редакции приказа Министра по чрезвычайным ситуациям РК от 02.06.2021 </w:t>
+        <w:t xml:space="preserve">      Сноска. Приложение 5 - в редакции приказа Министра по чрезвычайным ситуациям РК от 02.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 256</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -27269,93 +30634,92 @@
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>[Мемлекеттік органның атауы]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1320800" cy="1206500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId13"/>
                           <a:stretch>
@@ -27369,879 +30733,1258 @@
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>[Наименование государственного органа]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>[Мемлекеттік органның деректемелері]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>[Реквизиты государственного органа]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Дата: [Дата выдачи]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>[Наименование юридического лица]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Номер: [Номер документа]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>[Реквизиты юридического лица (адрес, бизнес-идентификационный номер, телефон)]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...25 lines deleted...]
-              <w:ind w:left="20"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>МОТИВИРОВАННЫЙ ОТКАЗ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Наименование государственного органа], рассмотрев Ваше заявление от [Дата заявления] года № [Номер заявления] и экспертное заключение от [Дата экспертного заключения] года № [Номер экспертного заключения] [Наименование организации, выдавший экспертное заключение] сообщает следующее:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Обоснование отказа]</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none"/>
                 <w:left w:val="none"/>
                 <w:bottom w:val="none"/>
                 <w:right w:val="none"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="6150"/>
               <w:gridCol w:w="6150"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
-                    <w:spacing w:after="20"/>
-                    <w:ind w:left="20"/>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
-                    <w:t>
-[Должность подписывающего]</w:t>
+                    <w:t>[Должность подписывающего]</w:t>
                   </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
-                    <w:spacing w:after="20"/>
-                    <w:ind w:left="20"/>
+                    <w:spacing w:after="0"/>
+                    <w:ind w:left="0"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
-                    <w:t>
-[Фамилия, имя, отчество</w:t>
+                    <w:t>[Фамилия, имя, отчество</w:t>
                   </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 (при наличии), электронная</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 цифровая подпись]</w:t>
                   </w:r>
                 </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="7810500" cy="2806700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId14"/>
                           <a:stretch>
@@ -28381,220 +32124,275 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>индустрии и инфраструктурного развития Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 27 апреля 2020 года № 234</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z371" w:id="130"/>
+    <w:bookmarkStart w:name="z371" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила выдачи разрешения на производство взрывных работ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z372" w:id="131"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z372" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-[...119 lines deleted...]
-    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Настоящие Правила выдачи разрешения на производство взрывных работ (далее – Правила) разработаны в соответствии с подпунктом 17) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 12-2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан от 11 апреля 2014 года "О гражданской защите" и подпунктом 1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан от 15 апреля 2013 года "О государственных услугах" (далее – Закон) и определяют порядок выдачи разрешений на производство взрывных работ, и порядок оказания государственной услуги "Выдача разрешения на производство взрывных работ".</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Действие настоящих Правил распространяется на </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>взрывчатые вещества</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>изделия</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на их основе для использования в промышленных целях.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Действие настоящих Правил не распространяется на взрывчатые вещества и изделия на их основе, относящиеся к оборонной и гражданской продукции.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Государственная услуга "Выдача разрешений на производство взрывных работ" (далее – государственная услуга) оказывается территориальным подразделением ведомства уполномоченного органа в области промышленной безопасности (далее – услугодатель) согласно настоящим Правилам.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа Министра по чрезвычайным ситуациям РК от 30.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 429</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -28615,1188 +32413,1586 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5. В настоящих Правилах используются следующие основные понятия:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) исключить приказом Министра по чрезвычайным ситуациям РК от 30.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 429</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>разрешение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> – подтверждение права физического или юридического лица на осуществление деятельности или действий (операций), осуществляемое разрешительными органами посредством лицензирования или разрешительной процедуры;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) взрывчатое вещество – конденсированное химическое вещество или смесь таких веществ, способное при определенных условиях под влиянием внешних воздействий к быстрому самораспространяющемуся химическому превращению (взрыву) с выделением большого количества тепла и газообразных продуктов;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) изделие на основе взрывчатого вещества – компактная масса взрывчатого вещества конечных размеров, заключенная в оболочку или без нее, предназначенная для использования в изготовленном виде самостоятельно или в сочетании с другими взрывчатыми веществами.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 с изменением, внесенным приказом Министра по чрезвычайным ситуациям РК от 30.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 429</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z377" w:id="136"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z382" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...79 lines deleted...]
-</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z379" w:id="137"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6. Для получения государственной услуги юридические лица (далее – услугополучатель) направляют услугодателю через веб-портал "электронного правительства" www.egov.kz, www.elicense.kz (далее – портал):</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) заявление в форме электронного документа, удостоверенного электронной цифровой подписью услугополучателя, по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) электронный документ, содержащий сведения с указанием расчетов, уточняющие условия безопасного выполнения взрывных работ, безопасных расстояний по разлету кусков, действию ударной воздушной волны, действию ядовитых газов при взрыве, сейсмического воздействия;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) при проведении взрывных работ:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>на земной поверхности, электронный документ, содержащий план местности с нанесением места производства взрывных работ, границ опасной зоны, места выставления постов охраны опасной зоны и находящихся в ее пределах жилых и производственных зданий, сооружений, железнодорожных путей, автомобильных дорог, каналов, трубопроводов, линий электропередачи;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в подземных условиях, электронный документ, содержащий план горных работ с нанесением места производства взрывных работ, границ опасной зоны, места выставления постов охраны опасной зоны, а также сведения об опасности шахты (рудника, объекта геологоразведочных работ) по газу и пыли.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>При проведении сейсморазведочных работ с использованием взрывчатых материалов предоставляется электронный документ, содержащий схемы профилей работ и охраны опасной зоны.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Перечень основных требований к оказанию государственной услуги, включающий характеристики процесса, форму, содержание и результат оказания, а также иные сведения с учетом особенностей предоставления государственной услуги приведены в Перечне основных требований к оказанию государственной услуги согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Общий срок оказания государственной услуги составляет составляет 5 (пять) рабочих дней.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 5 с изменением, внесенным приказом Министра по чрезвычайным ситуациям РК от 30.09.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции приказа Министра по чрезвычайным ситуациям РК от 30.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 429</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7. Работник канцелярии услугодателя осуществляет прием и регистрацию документов и сведений в день их поступления и направляет руководителю услугодателя, которым назначается ответственный исполнитель.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В случае обращения заявителя после окончания рабочего времени, в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>выходные</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>праздничные дни</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> согласно трудовому законодательству Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Ответственный исполнитель услугодателя с момента регистрации представленных услугополучателем документов в течение 2 (двух) рабочих дней проверяет полноту представленных документов и в случае установления факта неполноты представленных документов направляет мотивированный отказ в дальнейшем рассмотрении заявления по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В случае полноты представленных документов в течение 3 (трех) рабочих дней проверяет достоверность сведений представленных документов и оформляет разрешение на производство взрывных работ по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, либо мотивированный ответ об отказе в оказании государственной услуги по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Основания для отказа в оказании государственной услуги, установленные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законодательством</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан, изложены в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сведения о государственной </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>регистрации</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (перерегистрации) юридического лица услугодатель получает из соответствующих государственных информационных систем через </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>шлюз</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "электронного правительства".</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. Результат оказания государственной услуги направляется услугополучателю на портал в "личный кабинет" в форме электронного </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>документа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, удостоверенного электронной цифровой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подписью</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> руководителя услугодателя либо лица его замещающего.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10. Государственная услуга, оказывается в порядке очереди без предварительной записи и ускоренного обслуживания.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг в порядке, установленном уполномоченным органом в сфере информатизации.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">При оказании государственной услуги посредством государственной информационной системы разрешений и уведомлений данные о стадии оказания государственной услуги поступают в автоматическом режиме в информационную систему мониторинга оказания государственных услуг. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Уполномоченный орган в области промышленной безопасности в течение трех рабочих дней направляет информацию о внесенных изменениях и (или) дополнениях в настоящие Правила оператору информационно-коммуникационной инфраструктуры "электронного правительства", а также в Единый контакт-центр.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции приказа Министра по чрезвычайным ситуациям РК от 30.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 429</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z382" w:id="140"/>
+    <w:bookmarkStart w:name="z403" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
+        <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателей и (или) их должностных лиц по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-[...219 lines deleted...]
-    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12. Жалоба на решение, действий (бездействия) услугодателя по вопросам оказания государственных услуг может быть подана на имя руководителя услугодателя территориального подразделения уполномоченного органа, осуществляющего руководство в сфере промышленной безопасности (далее – уполномоченный орган), в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>уполномоченный орган</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по оценке и контролю за качеством оказания государственных услуг, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законодательством</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13. Жалоба услугополучателя в соответствии с подпунктом 2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона подлежит рассмотрению:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>услугодателем уполномоченного органа – в течение 5 (пяти) рабочих дней со дня ее регистрации;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>уполномоченным органом по оценке и контролю за качеством оказания государственных услуг – в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14. Срок рассмотрения жалобы услугодателем уполномоченного органа, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 25 Закона продлевается не более чем на 10 (десять) рабочих дней в случаях необходимости:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) проведения дополнительного изучения или проверки по жалобе либо проверки с выездом на место;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) получения дополнительной информации.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>В случае продления срока рассмотрения жалобы должностное лицо, наделенное полномочиями по рассмотрению жалоб, в течение 3 (трех) рабочих дней с момента продления срока рассмотрения жалобы сообщает в письменной форме (при подаче жалобы на бумажном носителе) или электронной форме (при подаче жалобы в электронном виде) заявителю, подавшему жалобу, о продлении срока рассмотрения жалобы с указанием причин продления.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15. В случаях несогласия с результатами оказанной государственной услуги, услугополучатель обращается в суд в установленном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законодательством</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан порядке.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...62 lines deleted...]
-      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z392" w:id="150"/>
-[...558 lines deleted...]
-    <w:bookmarkEnd w:id="171"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -30148,324 +34344,333 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Фамилия, имя, отчество</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z416" w:id="172"/>
+    <w:bookmarkStart w:name="z416" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Заявление на выдачу разрешения на производство взрывных работ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z417" w:id="173"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (наименование организации)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">просит Вас рассмотреть и выдать разрешение на производство взрывных работ на </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (наименование места производства взрывных работ)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>с целью _______________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководство взрывными работами возложено на ____________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (фамилия, имя, отчество (при наличии), должность, номер единой книжки взрывника, дата выдачи) </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Место хранения взрывчатых материалов __________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                           (название, расположение)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Настоящим подтверждается, что:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) все прилагаемые документы соответствуют действительности и являются действительными;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) согласен на использование персональных данных ограниченного доступа, составляющих охраняемую законом тайну, содержащихся в информационных системах.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ответственность за достоверность представленных сведений и документов несет услугополучатель.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _________________________________________________________________________</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-[...235 lines deleted...]
-    <w:bookmarkEnd w:id="178"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -30639,102 +34844,115 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам выдачи разрешения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на производство взрывных работ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Приложение 2 - в редакции приказа Министра по чрезвычайным ситуациям РК от 30.09.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Приложение 2 - в редакции приказа Министра по чрезвычайным ситуациям РК от 30.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 429</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 429</w:t>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -30820,1067 +35038,1385 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Перечень основных требований к оказанию государственной услуги "Выдача разрешения на производство взрывных работ"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наименование услугодателя</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Территориальное подразделение ведомства уполномоченного органа в области промышленной безопасности (далее – услугодатель)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Способы предоставления государственной услуги</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Веб-портал "электронного правительства" www.egov.kz, www.elicense.kz (далее – портал).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Срок оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5 (пять) рабочих дней.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Электронная (частично автоматизированная)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Результат оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-Разрешение на производство взрывных работ либо мотивированный ответ об отказе в оказании государственной услуги по форме, согласно </w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Разрешение на производство взрывных работ либо мотивированный ответ об отказе в оказании государственной услуги по форме, согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приложениям 3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> и </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> к настоящим Правилам оказания государственной услуги "Выдача разрешения на производство взрывных работ" (далее – Правила).</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бесплатно</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>График работы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-1) услугодателя – с понедельника по пятницу, в соответствии с установленным графиком работы, за исключением выходных и праздничных дней, согласно </w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1) услугодателя – с понедельника по пятницу, в соответствии с установленным графиком работы, за исключением выходных и праздничных дней, согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Трудовому</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> кодексу Республики Казахстан с перерывом на обед.</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) портала – круглосуточно, за исключением перерывов, связанных с проведением технических работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявлений осуществляется следующим рабочим днем).</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Перечень документов необходимых для оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-1) заявление в форме электронного документа, удостоверенного электронной цифровой подписью услугополучателя, по форме согласно </w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1) заявление в форме электронного документа, удостоверенного электронной цифровой подписью услугополучателя, по форме согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приложению 1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) электронный документ, содержащий сведения с указанием расчетов, уточняющие условия безопасного выполнения взрывных работ, безопасных расстояний по разлету кусков, действию ударной воздушной волны, действию ядовитых газов при взрыве, сейсмического воздействия;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -31891,163 +36427,202 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) при проведении взрывных работ: на земной поверхности предоставляется электронный документ, содержащий план местности с нанесением места производства взрывных работ, границ опасной зоны, места выставления постов охраны опасной зоны и находящихся в ее пределах жилых и производственных зданий, сооружений, железнодорожных путей, автомобильных дорог, каналов, трубопроводов, линий электропередачи;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в подземных условиях предоставляется электронный документ, содержащий план горных работ с нанесением места производства взрывных работ, границ опасной зоны, места выставления постов охраны опасной зоны, а также сведения об опасности шахты (рудника, объекта геологоразведочных работ) по газу и пыли. При проведении сейсморазведочных работ с использованием взрывчатых материалов предоставляется электронный документ, содержащий схемы профилей работ и охраны опасной зоны.</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) представление неполного пакета документов, указанных в пункте 6 настоящих Правил;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) установление недостоверности документов, представленных заявителем для получения разрешения, и (или) данных (сведений), содержащихся в них;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -32078,163 +36653,202 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Министра по инвестициям и развитию Республики Казахстан от 30 декабря 2014 года № 343 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 10244);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения данной государственной услуги.</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Иные требования с учетом особенностей оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Адреса мест оказания государственной услуги размещены на:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) интернет-ресурсеуслугодателя;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -32407,50 +37021,57 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) приобретение взрывчатых и пиротехнических (за исключением гражданских) веществ и изделий с их применением для собственных производственных нужд;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) хранение взрывчатых и пиротехнических (за исключением гражданских) веществ и изделий с их применением.</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -32675,89 +37296,93 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Индустриялық даму және өнеркәсіптік қауіпсіздік комитетінің [облыстар, республикалық маңызы бар қалалардың және астананың] бойынша департаменті" республикалық мемлекеттік мекемесі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z451" w:id="179"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="179"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1790700" cy="1498600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId15"/>
                           <a:stretch>
@@ -32771,2243 +37396,3350 @@
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-              <w:ind w:left="20"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республиканское государственное учреждение "Департамент Комитета индустриального развития и промышленной безопасности [областей, городов республиканского значения и столицы]"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Номер: [...]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z452" w:id="180"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="180"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>РАЗРЕШЕНИЕ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 НА ПРОИЗВОДСТВО ВЗРЫВНЫХ РАБОТ</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Выдано:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z453" w:id="181"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="181"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>[...]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (наименование территориального подразделения уполномоченного органа в области промышленной безопасности)</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кому:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z454" w:id="182"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="182"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>[…]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (наименование организации)</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z455" w:id="183"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="183"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>[…]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (наименование места производства взрывных работ)</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>С целью:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>[…]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Руководство взрывными работами возложено на:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z456" w:id="184"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="184"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>[…]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (фамилия, имя, отчество (при наличии), должность, номер единой книжки взрывника, дата выдачи)</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Место хранения взрывчатых материалов:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z457" w:id="185"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="185"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>[…]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (название, расположение)</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Дата выдачи:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>[…] год</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Срок действия настоящего разрешения – 1 год со дня его выдачи</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
@@ -35092,144 +40824,186 @@
               </w:rPr>
               <w:t xml:space="preserve"> [Ф.И.О. подписывающего]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z458" w:id="186"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="186"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="7810500" cy="1790700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId16"/>
                           <a:stretch>
@@ -35243,55 +41017,73 @@
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-              <w:ind w:left="20"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -35465,88 +41257,92 @@
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Индустриялық даму және өнеркәсіптік қауіпсіздік комитетінің [облыстар, республикалық маңызы бар қалалардың, астананың] бойынша департаменті" республикалық мемлекеттік мекемесі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z461" w:id="187"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="187"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1790700" cy="1498600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId17"/>
                           <a:stretch>
@@ -35560,816 +41356,1233 @@
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-              <w:ind w:left="20"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республиканское государственное учреждение "Департамент Комитета индустриального развития и промышленной безопасности [областей, городов республиканского значения и столицы]"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Номер: [Номер документа]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Дата выдачи: [Дата выдачи] год</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>[Наименование организации, юридический адрес, БИН/ИИН]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>МОТИВИРОВАННЫЙ ОТКАЗ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z462" w:id="188"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="188"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республиканское государственное учреждение "Департамент Комитета индустриального развития и промышленной безопасности [областей, городов республиканского значения и столицы]", рассмотрев Ваше заявление от [Дата] года № [Номер входящего документа], сообщает следующее:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Обоснование отказа]</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
@@ -36452,144 +42665,186 @@
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> [Ф.И.О. подписывающего]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z463" w:id="189"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="189"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="7810500" cy="1790700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId18"/>
                           <a:stretch>
@@ -36603,67 +42858,95 @@
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-              <w:ind w:left="20"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -36684,55 +42967,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -37058,31 +43341,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="media/document_image_rId17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/><Relationship Target="media/document_image_rId18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId18"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>