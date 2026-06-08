--- v0 (2025-11-13)
+++ v1 (2026-06-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a327a9a" w14:textId="a327a9a">
+    <w:p w14:paraId="f71455d" w14:textId="f71455d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -77,124 +77,86 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Об утверждении критериев оценки степени риска и проверочных листов в пределах границ населенных пунктов на объектах социальной инфраструктуры в сферах управления жилищным фондом, газа и газоснабжения, в области промышленной безопасности по соблюдению требований безопасной эксплуатации опасных технических устройств</w:t>
+        <w:t>Об утверждении критериев оценки степени риска и проверочных листов в пределах границ населенных пунктов на объектах социальной инфраструктуры в сферах управления жилищным фондом, газа и газоснабжения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Совместный приказ и.о. Министра индустрии и инфраструктурного развития Республики Казахстан от 29 апреля 2020 года № 253 и Министра национальной экономики Республики Казахстан от 30 апреля 2020 года № 33. Зарегистрирован в Министерстве юстиции Республики Казахстан 4 мая 2020 года № 20557.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">      Заголовок совместного приказа предусматривается в редакции </w:t>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок совместного приказа в редакции - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>совместного приказа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и.о. Министра промышленности и строительства РК от 29.09.2025 № 404 и и.о. Министра национальной экономики РК от 30.09.2025 № 98 (вводится в действие с 01.01.2026).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="0"/>
     <w:p>
       <w:pPr>
@@ -304,607 +266,443 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и.о. Министра промышленности и строительства РК от 22.09.2023 № 11 и Министра национальной экономики РК от 22.09.2023 № 168 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...96 lines deleted...]
-    <w:bookmarkStart w:name="z6" w:id="1"/>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Утвердить:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z11" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) критерии оценки степени риска в пределах границ населенных пунктов на объектах социальной инфраструктуры в сфере управления жилищным фондом, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z12" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) критерии оценки степени риска в пределах границ населенных пунктов на объектах социальной инфраструктуры в сфере газа и газоснабжения, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z13" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) критерии оценки степени риска, применяемые для особого порядка проведения проверок в пределах границ населенных пунктов на объектах социальной инфраструктуры в области промышленной безопасности по соблюдению требований безопасной эксплуатации опасных технических устройств, по форме согласно </w:t>
+      3) проверочный лист в сфере управления жилищным фондом в пределах границ населенных пунктов на объектах социальной инфраструктуры, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z14" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) проверочный лист в сфере управления жилищным фондом в пределах границ населенных пунктов на объектах социальной инфраструктуры, по форме согласно </w:t>
+      4) проверочный лист в сфере государственного контроля в сфере газа и газоснабжения в пределах границ населенных пунктов на объектах социальной инфраструктуры, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к настоящему приказу;</w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> к настоящему приказу;</w:t>
+        <w:t xml:space="preserve"> к настоящему приказу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>совместного приказа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и.о. Министра промышленности и строительства РК от 29.09.2025 № 404 и и.о. Министра национальной экономики РК от 30.09.2025 № 98 (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Признать утратившим силу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 23 декабря 2015 года № 787 "Об утверждении критериев оценки степени риска и проверочного листа в сфере управления жилищным фондом" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 12697, опубликован 26 января 2016 года в информационно правовой системе "Әділет").</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z15" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Комитету по делам строительства и жилищно-коммунального хозяйства Министерства индустрии и инфраструктурного развития Республики Казахстан обеспечить:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z16" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z17" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) размещение настоящего приказа на интернет-ресурсе Министерства индустрии и инфраструктурного развития Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
-[...15 lines deleted...]
-      3. Комитету по делам строительства и жилищно-коммунального хозяйства Министерства индустрии и инфраструктурного развития Республики Казахстан обеспечить:</w:t>
+    <w:bookmarkStart w:name="z18" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Контроль за исполнением настоящего приказа возложить на курирующих вице-министров индустрии и инфраструктурного развития и национальной экономики Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
-[...15 lines deleted...]
-      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="14"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -994,51 +792,51 @@
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>Республики Казахстан</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
-                    <w:t>__________Р. Даленов</w:t>
+                    <w:t>__________ Р. Даленов</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
@@ -1158,51 +956,51 @@
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>Республики Казахстан</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
-                    <w:t>__________К. Ускенбаев</w:t>
+                    <w:t>__________ К. Ускенбаев</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -1379,125 +1177,125 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 30 апреля 2020 года № 33</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Критерии оценки степени риска в пределах границ населенных пунктов на объектах социальной инфраструктуры в сфере управления жилищным фондом</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Критерии - в редакции </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>совместного приказа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и.о. Министра промышленности и строительства РК от 29.09.2025 № 404 и и.о. Министра национальной экономики РК от 30.09.2025 № 98 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z568" w:id="16"/>
+    <w:bookmarkStart w:name="z568" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z569" w:id="17"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z569" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие критерии оценки степени риска в пределах границ населенных пунктов на объектах социальной инфраструктуры в сфере управления жилищным фондом (далее – Критерии) разработаны в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1572,1727 +1370,1767 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра национальной экономики Республики Казахстан от 31 июля 2018 года № 3 "Об утверждении формы проверочного листа" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 17371) и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра национальной экономики Республики Казахстан от 23 июня 2022 года № 48 "Об утверждении Правил формирования регулирующими государственными органами системы оценки и управления рисками и о внесении изменений в приказ исполняющего обязанности Министра национальной экономики Республики Казахстан от 31 июля 2018 года № 3 "Об утверждении Правил формирования государственными органами системы оценки рисков и формы проверочных листов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 28577).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z570" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В Критериях используются следующие основные понятия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z571" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) субъекты (объекты) контроля – органы управления объектами кондоминиума, председатели объединения собственников имущества многоквартирного жилого дома, субъекты управления объектом кондоминиума, за деятельностью которых осуществляется государственный контроль;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z572" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) балл – количественная мера исчисления риска;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z570" w:id="18"/>
-[...15 lines deleted...]
-      2. В Критериях используются следующие основные понятия:</w:t>
+    <w:bookmarkStart w:name="z573" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) незначительное нарушения – отсутствие согласованной с жилищной инспекцией сметы расходов на проведение отдельных видов капитального ремонта общего имущества объекта кондоминиума, несоответствии протоколов собрания собственников помещений (квартир) Типовым формам протоколов собрания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z571" w:id="19"/>
-[...15 lines deleted...]
-      1) субъекты (объекты) контроля – органы управления объектами кондоминиума, председатели объединения собственников имущества многоквартирного жилого дома, субъекты управления объектом кондоминиума, за деятельностью которых осуществляется государственный контроль;</w:t>
+    <w:bookmarkStart w:name="z574" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) нормализация данных – статистическая процедура, предусматривающая приведение значений, измеренных в различных шкалах, к условно общей шкале;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z572" w:id="20"/>
-[...15 lines deleted...]
-      2) балл – количественная мера исчисления риска;</w:t>
+    <w:bookmarkStart w:name="z575" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) значительные нарушения – нарушения, установленные нормативными правовыми актами, влекущие за собой административную ответственность, предусмотренную законами Республики Казахстан, несоблюдением государственных нормативов, несвоевременное и неправильное оформление документации, отсутствии регистрации объектов кондоминиума в Некоммерческом акционерном обществе "Государственная корпорация "Правительство для граждан", годовой сметы расходов на содержание общего имущества объекта кондоминиума, утвержденной протоколом собрания собственников квартир, нежилых помещении, годовой сметы расходов и размеров оплаты за содержание парковочных мест, кладовок, утвержденной протоколом собрания собственников парковочных мест, кладовок, не выполнение работ по дезинфекции, дезинсекции и дератизации подвальных помещений и других мест общего пользования объекта кондоминиума;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z573" w:id="21"/>
-[...15 lines deleted...]
-      3) незначительное нарушения – отсутствие согласованной с жилищной инспекцией сметы расходов на проведение отдельных видов капитального ремонта общего имущества объекта кондоминиума, несоответствии протоколов собрания собственников помещений (квартир) Типовым формам протоколов собрания;</w:t>
+    <w:bookmarkStart w:name="z576" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) грубые нарушения – несоблюдение требований, установленных нормативными правовыми актами в сфере управления жилищным фондом, вследствие которых ухудшается состояние благоприятной среды обитания и жизнедеятельности человека, с нанесением ущерба государственным интересам, которые влекут за собой административную и уголовную ответственность, предусмотренную законами Республики Казахстан, нарушение характеризуемое отсутствием в штате работников с соответствующем образованием и определенным опытом работы, отсутствием сберегательного и текущего счета на каждый объект кондоминиума в банке второго уровня, неисправности в частях общего имущества объекта кондоминиума и в системах центрального отопления, водоснабжения, водоотведения, электроснабжения общего имущества кондоминиума, отсутствие подтверждающих документов о проведении плановых осмотров технического состояния конструкций и инженерного оборудования объекта кондоминиума, предоставлением недостоверной отчетности, не соблюдение сроков полномочий председателя объединение собственников имущества, совета дома и ревизионной комиссии, определенных нормативными правовыми актами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z574" w:id="22"/>
-[...15 lines deleted...]
-      4) нормализация данных – статистическая процедура, предусматривающая приведение значений, измеренных в различных шкалах, к условно общей шкале;</w:t>
+    <w:bookmarkStart w:name="z577" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) риск – вероятность причинения вреда в результате деятельности субъекта контроля жизни или здоровью человека, окружающей среде, законным интересам физических и юридических лиц, имущественным интересам государства с учетом степени тяжести его последствий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z575" w:id="23"/>
-[...15 lines deleted...]
-      5) значительные нарушения – нарушения, установленные нормативными правовыми актами, влекущие за собой административную ответственность, предусмотренную законами Республики Казахстан, несоблюдением государственных нормативов, несвоевременное и неправильное оформление документации, отсутствии регистрации объектов кондоминиума в Некоммерческом акционерном обществе "Государственная корпорация "Правительство для граждан", годовой сметы расходов на содержание общего имущества объекта кондоминиума, утвержденной протоколом собрания собственников квартир, нежилых помещении, годовой сметы расходов и размеров оплаты за содержание парковочных мест, кладовок, утвержденной протоколом собрания собственников парковочных мест, кладовок, не выполнение работ по дезинфекции, дезинсекции и дератизации подвальных помещений и других мест общего пользования объекта кондоминиума;</w:t>
+    <w:bookmarkStart w:name="z578" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) критерии оценки степени риска – совокупность количественных и качественных показателей, связанных с непосредственной деятельностью субъекта контроля, особенностями отраслевого развития и факторами, влияющими на это развитие, позволяющих отнести субъекты (объекты) контроля к различным степеням риска;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z576" w:id="24"/>
-[...15 lines deleted...]
-      6) грубые нарушения – несоблюдение требований, установленных нормативными правовыми актами в сфере управления жилищным фондом, вследствие которых ухудшается состояние благоприятной среды обитания и жизнедеятельности человека, с нанесением ущерба государственным интересам, которые влекут за собой административную и уголовную ответственность, предусмотренную законами Республики Казахстан, нарушение характеризуемое отсутствием в штате работников с соответствующем образованием и определенным опытом работы, отсутствием сберегательного и текущего счета на каждый объект кондоминиума в банке второго уровня, неисправности в частях общего имущества объекта кондоминиума и в системах центрального отопления, водоснабжения, водоотведения, электроснабжения общего имущества кондоминиума, отсутствие подтверждающих документов о проведении плановых осмотров технического состояния конструкций и инженерного оборудования объекта кондоминиума, предоставлением недостоверной отчетности, не соблюдение сроков полномочий председателя объединение собственников имущества, совета дома и ревизионной комиссии, определенных нормативными правовыми актами;</w:t>
+    <w:bookmarkStart w:name="z579" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) объективные критерии оценки степени риска (далее – объективные критерии) – критерии оценки степени риска, используемые для отбора субъектов (объектов) контроля в зависимости от степени риска в сфере управления жилищным фондом и не зависящие непосредственно от отдельного субъекта (объекта) контроля;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z577" w:id="25"/>
-[...15 lines deleted...]
-      7) риск – вероятность причинения вреда в результате деятельности субъекта контроля жизни или здоровью человека, окружающей среде, законным интересам физических и юридических лиц, имущественным интересам государства с учетом степени тяжести его последствий;</w:t>
+    <w:bookmarkStart w:name="z580" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) субъективные критерии оценки степени риска (далее – субъективные критерии) – критерии оценки степени риска, используемые для отбора субъектов (объектов) контроля в зависимости от результатов деятельности конкретного субъекта (объекта) контроля;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z578" w:id="26"/>
-[...15 lines deleted...]
-      8) критерии оценки степени риска – совокупность количественных и качественных показателей, связанных с непосредственной деятельностью субъекта контроля, особенностями отраслевого развития и факторами, влияющими на это развитие, позволяющих отнести субъекты (объекты) контроля к различным степеням риска;</w:t>
+    <w:bookmarkStart w:name="z581" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) система оценки и управления рисками – процесс принятия управленческих решений, направленных на снижение вероятности наступления неблагоприятных факторов, путем распределения субъектов (объектов) контроля по степеням риска для последующего осуществления профилактического контроля с посещением субъекта (объекта) контроля с целью минимально возможной степени ограничения свободы предпринимательства, обеспечивая при этом допустимый уровень риска в соответствующих сферах деятельности, а также направленных на изменение уровня риска для конкретного субъекта (объекта) контроля и (или) освобождения такого субъекта (объекта) контроля от профилактического контроля с посещением субъекта (объекта) контроля;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z579" w:id="27"/>
-[...15 lines deleted...]
-      9) объективные критерии оценки степени риска (далее – объективные критерии) – критерии оценки степени риска, используемые для отбора субъектов (объектов) контроля в зависимости от степени риска в сфере управления жилищным фондом и не зависящие непосредственно от отдельного субъекта (объекта) контроля;</w:t>
+    <w:bookmarkStart w:name="z582" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) проверочный лист – перечень обязательных требований, предъявляемых к деятельности субъектов (объектов) контроля, несоблюдение которых влечет за собой угрозу жизни и здоровью человека, окружающей среде, законным интересам физических и юридических лиц, государства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z580" w:id="28"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z583" w:id="31"/>
+    <w:bookmarkStart w:name="z583" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13) выборочная совокупность (выборка) – перечень оцениваемых субъектов (объектов), относимых к однородной группе субъектов (объектов) контроля в конкретной сфере государственного контроля, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 143 Кодекса.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z584" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Объективные критерии</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z585" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Первичное отнесение проверяемых субъектов (объектов) по степеням рисков осуществляется посредством объективных критериев.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z586" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Объективные критерии разработаны в целях распределения проверяемых субъектов (объектов) по степеням риска (высокая, средняя и низкая).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z584" w:id="32"/>
+    <w:bookmarkStart w:name="z587" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К высокой степени риска относятся:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z588" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      субъекты (объекты) контроля - управляющие жилыми домами, эксплуатируемыми более 20 лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z589" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К средней степени риска относятся:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z590" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      управляющие жилыми домами, эксплуатируемыми не более 20 лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z591" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К низкой степени риска относятся:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z592" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      управляющие жилыми домами, эксплуатируемыми не более 10 лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z593" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Для сфер деятельности субъектов (объектов) контроля, отнесенных к высокой и средней степени риска, проводятся профилактический контроль с посещением субъекта (объекта) контроля и внеплановая проверка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z594" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для сфер деятельности субъектов (объектов) контроля, отнесенных к низкой степени риска, проводится внеплановая проверка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z595" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Объективные критерии</w:t>
-[...159 lines deleted...]
-      управляющие жилыми домами, эксплуатируемыми не более 10 лет.</w:t>
+        <w:t xml:space="preserve"> Глава 3. Субъективные критерии</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z593" w:id="41"/>
-[...15 lines deleted...]
-      5. Для сфер деятельности субъектов (объектов) контроля, отнесенных к высокой и средней степени риска, проводятся профилактический контроль с посещением субъекта (объекта) контроля и внеплановая проверка.</w:t>
+    <w:bookmarkStart w:name="z596" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Для определения субъективных критериев оценки степени риска используются следующие источники информации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z594" w:id="42"/>
-[...15 lines deleted...]
-      Для сфер деятельности субъектов (объектов) контроля, отнесенных к низкой степени риска, проводится внеплановая проверка.</w:t>
+    <w:bookmarkStart w:name="z597" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) результаты предыдущих проверок и профилактического контроля с посещением субъектов (объектов) контроля;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z595" w:id="43"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 3. Субъективные критерии</w:t>
+    <w:bookmarkStart w:name="z598" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) результаты мониторинга отчетности и сведений, представляемых субъектом контроля.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z596" w:id="44"/>
-[...15 lines deleted...]
-      6. Для определения субъективных критериев оценки степени риска используются следующие источники информации:</w:t>
+    <w:bookmarkStart w:name="z599" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. На основании имеющихся источников информации регулирующие государственные органы формируют данные по субъективным критериям, подлежащие анализу и оценке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z597" w:id="45"/>
-[...15 lines deleted...]
-      1) результаты предыдущих проверок и профилактического контроля с посещением субъектов (объектов) контроля;</w:t>
+    <w:bookmarkStart w:name="z600" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Анализ и оценка субъективных критериев позволяет сконцентрировать профилактический контроль субъекта (объекта) контроля в отношении субъекта (объекта) контроля с наибольшим потенциальным риском.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z598" w:id="46"/>
-[...15 lines deleted...]
-      2) результаты мониторинга отчетности и сведений, представляемых субъектом контроля.</w:t>
+    <w:bookmarkStart w:name="z601" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом при анализе и оценке не применяются данные субъективных критериев, ранее учтенные и использованные в отношении конкретного субъекта (объекта) контроля либо данные, по которым истек срок исковой давности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z599" w:id="47"/>
-[...15 lines deleted...]
-      7. На основании имеющихся источников информации регулирующие государственные органы формируют данные по субъективным критериям, подлежащие анализу и оценке.</w:t>
+    <w:bookmarkStart w:name="z602" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В отношении субъектов контроля, устранивших в полном объеме выданные нарушения по итогам проведенного предыдущего профилактического контроля с посещением, не допускается включение их при формировании графиков и списков на очередной период государственного контроля.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z600" w:id="48"/>
-[...15 lines deleted...]
-      Анализ и оценка субъективных критериев позволяет сконцентрировать профилактический контроль субъекта (объекта) контроля в отношении субъекта (объекта) контроля с наибольшим потенциальным риском.</w:t>
+    <w:bookmarkStart w:name="z603" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В зависимости от возможного риска и значимости проблемы, единичности или системности нарушения, анализа принятых ранее решений по каждому источнику информации определяются субъективные критерии, которые соответствуют степени нарушения – грубое, значительное и незначительное.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z601" w:id="49"/>
-[...15 lines deleted...]
-      При этом при анализе и оценке не применяются данные субъективных критериев, ранее учтенные и использованные в отношении конкретного субъекта (объекта) контроля либо данные, по которым истек срок исковой давности в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z604" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Распределение нарушений требований законодательства в сфере управления жилищным фондом в пределах границ населенных пунктов на объектах социальной инфраструктуры на грубые, значительные, незначительные, приведено в приложении 1 к настоящим Критериям.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z602" w:id="50"/>
-[...15 lines deleted...]
-      В отношении субъектов контроля, устранивших в полном объеме выданные нарушения по итогам проведенного предыдущего профилактического контроля с посещением, не допускается включение их при формировании графиков и списков на очередной период государственного контроля.</w:t>
+    <w:bookmarkStart w:name="z605" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Исходя из приоритетности применяемых источников информации в соответствии с порядком расчета общего показателя степени риска по субъективным критериям рассчитывается общий показатель степени риска по субъективным критериям по шкале от 0 до 100.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z603" w:id="51"/>
-[...15 lines deleted...]
-      8. В зависимости от возможного риска и значимости проблемы, единичности или системности нарушения, анализа принятых ранее решений по каждому источнику информации определяются субъективные критерии, которые соответствуют степени нарушения – грубое, значительное и незначительное.</w:t>
+    <w:bookmarkStart w:name="z606" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По показателям степени риска субъект (объект) контроля относится:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z604" w:id="52"/>
-[...15 lines deleted...]
-      Распределение нарушений требований законодательства в сфере управления жилищным фондом в пределах границ населенных пунктов на объектах социальной инфраструктуры на грубые, значительные, незначительные, приведено в приложении 1 к настоящим Критериям.</w:t>
+    <w:bookmarkStart w:name="z607" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) к высокой степени риска – при показателе степени риска от 71 до 100 включительно;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z605" w:id="53"/>
-[...15 lines deleted...]
-      9. Исходя из приоритетности применяемых источников информации в соответствии с порядком расчета общего показателя степени риска по субъективным критериям рассчитывается общий показатель степени риска по субъективным критериям по шкале от 0 до 100.</w:t>
+    <w:bookmarkStart w:name="z608" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) к средней степени риска – при показателе степени риска от 31 до 70 включительно;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z606" w:id="54"/>
-[...15 lines deleted...]
-      По показателям степени риска субъект (объект) контроля относится:</w:t>
+    <w:bookmarkStart w:name="z609" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) к низкой степени риска – при показателе степени риска от 0 до 30 включительно.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z607" w:id="55"/>
-[...15 lines deleted...]
-      1) к высокой степени риска – при показателе степени риска от 71 до 100 включительно;</w:t>
+    <w:bookmarkStart w:name="z610" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Для отнесения субъекта контроля к степени риска в соответствии с пунктом 4 настоящих Критериев применяется следующий порядок расчета показателя степени риска.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z608" w:id="56"/>
-[...15 lines deleted...]
-      2) к средней степени риска – при показателе степени риска от 31 до 70 включительно;</w:t>
+    <w:bookmarkStart w:name="z611" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственный орган собирает информацию и формирует базу данных по субъективным критериям из источников согласно пункту 6 настоящих Критериев.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z609" w:id="57"/>
-[...15 lines deleted...]
-      3) к низкой степени риска – при показателе степени риска от 0 до 30 включительно.</w:t>
+    <w:bookmarkStart w:name="z612" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Расчет показателя степени риска по субъективным критериям (R) осуществляется в автоматизированном режиме путем суммирования показателя степени риска по нарушениям по результатам предыдущих проверок и профилактического контроля с посещением субъектов (объектов) контроля (SP) и показателя степени риска по субъективным критериям, определенным в соответствии с пунктом 6 настоящих Критериев (SC), с последующей нормализацией значений данных в диапазон от 0 до 100 баллов согласно приложению 2 к Критериям.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z610" w:id="58"/>
-[...15 lines deleted...]
-      10. Для отнесения субъекта контроля к степени риска в соответствии с пунктом 4 настоящих Критериев применяется следующий порядок расчета показателя степени риска.</w:t>
+    <w:bookmarkStart w:name="z613" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      R</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>пром</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = SP + SC, где</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z611" w:id="59"/>
-[...15 lines deleted...]
-      Государственный орган собирает информацию и формирует базу данных по субъективным критериям из источников согласно пункту 6 настоящих Критериев.</w:t>
+    <w:bookmarkStart w:name="z614" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      R</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>пром</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – промежуточный показатель степени риска по субъективным критериям,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z612" w:id="60"/>
-[...15 lines deleted...]
-      Расчет показателя степени риска по субъективным критериям (R) осуществляется в автоматизированном режиме путем суммирования показателя степени риска по нарушениям по результатам предыдущих проверок и профилактического контроля с посещением субъектов (объектов) контроля (SP) и показателя степени риска по субъективным критериям, определенным в соответствии с пунктом 6 настоящих Критериев (SC), с последующей нормализацией значений данных в диапазон от 0 до 100 баллов согласно приложению 2 к Критериям.</w:t>
+    <w:bookmarkStart w:name="z615" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      SР – показатель степени риска по нарушениям,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z613" w:id="61"/>
-[...15 lines deleted...]
-      Rпром = SP + SC, где</w:t>
+    <w:bookmarkStart w:name="z616" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      SC – показатель степени риска по субъективным критериям, определенным в соответствии с пунктом 9 настоящих Критериев.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z614" w:id="62"/>
-[...15 lines deleted...]
-      Rпром – промежуточный показатель степени риска по субъективным критериям,</w:t>
+    <w:bookmarkStart w:name="z617" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Расчет производится по каждому субъекту (объекту) контроля однородной группы субъектов (объектов) контроля каждой сферы государственного контроля. При этом перечень оцениваемых субъектов (объектов) контроля, относимых к однородной группе субъектов (объектов) контроля одной сферы государственного контроля, образует выборочную совокупность (выборку) для последующей нормализации данных.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z615" w:id="63"/>
-[...15 lines deleted...]
-      SР – показатель степени риска по нарушениям,</w:t>
+    <w:bookmarkStart w:name="z618" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. По данным, полученным по результатам предыдущих проверок и профилактического контроля с посещением субъектов (объектов) контроля, формируется показатель степени риска по нарушениям, оцениваемый в баллах от 0 до 100.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z616" w:id="64"/>
-[...15 lines deleted...]
-      SC – показатель степени риска по субъективным критериям, определенным в соответствии с пунктом 9 настоящих Критериев.</w:t>
+    <w:bookmarkStart w:name="z619" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При выявлении одного грубого нарушения по любому из источников информации, указанных в пункте 6 настоящих Критериев, субъекту контроля приравнивается показатель степени риска 100 баллов и в отношении него проводится профилактический контроль с посещением субъекта (объекта) контроля.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z617" w:id="65"/>
-[...15 lines deleted...]
-      Расчет производится по каждому субъекту (объекту) контроля однородной группы субъектов (объектов) контроля каждой сферы государственного контроля. При этом перечень оцениваемых субъектов (объектов) контроля, относимых к однородной группе субъектов (объектов) контроля одной сферы государственного контроля, образует выборочную совокупность (выборку) для последующей нормализации данных.</w:t>
+    <w:bookmarkStart w:name="z620" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При не выявлении грубых нарушений показатель степени риска по нарушениям рассчитывается суммарным показателем по нарушениям значительной и незначительной степени.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z618" w:id="66"/>
-[...15 lines deleted...]
-      11. По данным, полученным по результатам предыдущих проверок и профилактического контроля с посещением субъектов (объектов) контроля, формируется показатель степени риска по нарушениям, оцениваемый в баллах от 0 до 100.</w:t>
+    <w:bookmarkStart w:name="z621" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При определении показателя значительных нарушений применяется коэффициент 0,7.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z619" w:id="67"/>
-[...15 lines deleted...]
-      При выявлении одного грубого нарушения по любому из источников информации, указанных в пункте 6 настоящих Критериев, субъекту контроля приравнивается показатель степени риска 100 баллов и в отношении него проводится профилактический контроль с посещением субъекта (объекта) контроля.</w:t>
+    <w:bookmarkStart w:name="z622" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Данный показатель рассчитывается по следующей формуле:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z620" w:id="68"/>
-[...15 lines deleted...]
-      При не выявлении грубых нарушений показатель степени риска по нарушениям рассчитывается суммарным показателем по нарушениям значительной и незначительной степени.</w:t>
+    <w:bookmarkStart w:name="z623" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      SР</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>з</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = (SР</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> х 100/SР</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) х 0,7, где:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z621" w:id="69"/>
-[...15 lines deleted...]
-      При определении показателя значительных нарушений применяется коэффициент 0,7.</w:t>
+    <w:bookmarkStart w:name="z624" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      SР</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>з</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – показатель значительных нарушений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z622" w:id="70"/>
+    <w:bookmarkStart w:name="z625" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      SР</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – требуемое количество значительных нарушений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z626" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      SР</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – количество выявленных значительных нарушений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z627" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При определении показателя незначительных нарушений применяется коэффициент 0,3.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z628" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Данный показатель рассчитывается по следующей формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z623" w:id="71"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z629" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t>з</w:t>
+        <w:t>н</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> = (SР</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> х 100/SР</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>) х 0,7, где:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z624" w:id="72"/>
+        <w:t>) х 0,3, где:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z630" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t>з</w:t>
-[...13 lines deleted...]
-    <w:bookmarkStart w:name="z625" w:id="73"/>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – показатель незначительных нарушений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z631" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – требуемое количество значительных нарушений;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z626" w:id="74"/>
+        <w:t xml:space="preserve"> – требуемое количество незначительных нарушений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z632" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – количество выявленных значительных нарушений;</w:t>
-[...119 lines deleted...]
-        <w:t>) х 0,3, где:</w:t>
+        <w:t xml:space="preserve"> – количество выявленных незначительных нарушений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z630" w:id="78"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> – показатель незначительных нарушений;</w:t>
+    <w:bookmarkStart w:name="z633" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Показатель степени риска по нарушениям (SР) рассчитывается по шкале от 0 до 100 баллов и определяется путем суммирования показателей значительных и незначительных нарушений по следующей формуле:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z631" w:id="79"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> – требуемое количество незначительных нарушений;</w:t>
+    <w:bookmarkStart w:name="z634" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      SР = SРз + SРн, где:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z632" w:id="80"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> – количество выявленных незначительных нарушений;</w:t>
+    <w:bookmarkStart w:name="z635" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      SР – показатель степени риска по нарушениям;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z633" w:id="81"/>
-[...15 lines deleted...]
-      Показатель степени риска по нарушениям (SР) рассчитывается по шкале от 0 до 100 баллов и определяется путем суммирования показателей значительных и незначительных нарушений по следующей формуле:</w:t>
+    <w:bookmarkStart w:name="z636" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      SРз – показатель значительных нарушений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z634" w:id="82"/>
-[...15 lines deleted...]
-      SР = SРз + SРн, где:</w:t>
+    <w:bookmarkStart w:name="z637" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      SРн – показатель незначительных нарушений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z635" w:id="83"/>
-[...15 lines deleted...]
-      SР – показатель степени риска по нарушениям;</w:t>
+    <w:bookmarkStart w:name="z638" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Полученное значение показателя степени риска по нарушениям включается в расчет показателя степени риска по субъективным критериям.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z636" w:id="84"/>
-[...15 lines deleted...]
-      SРз – показатель значительных нарушений;</w:t>
+    <w:bookmarkStart w:name="z639" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Расчет показателя степени риска по субъективным критериям, определенным в соответствии с пунктом 9 настоящих Критериев, производится по шкале от 0 до 100 баллов и осуществляется по следующей формуле:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z637" w:id="85"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z640" w:id="88"/>
+    <w:bookmarkStart w:name="z640" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3886200" cy="1485900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -3314,210 +3152,210 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z641" w:id="89"/>
+    <w:bookmarkStart w:name="z641" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       x</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – показатель субъективного критерия,</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z642" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      w</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – удельный вес показателя субъективного критерия xi,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z643" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      n – количество показателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z644" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Полученное значение показателя степени риска по субъективным критериям, определенным в соответствии с пунктом 9 настоящих Критериев, включается в расчет показателя степени риска по субъективным критериям.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z642" w:id="90"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> – удельный вес показателя субъективного критерия xi,</w:t>
+    <w:bookmarkStart w:name="z645" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Рассчитанные по субъектам (объектам) значения по показателю R нормализуются в диапазон от 0 до 100 баллов. Нормализация данных осуществляется по каждой выборочной совокупности (выборке) с использованием следующей формулы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z643" w:id="91"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z646" w:id="94"/>
+    <w:bookmarkStart w:name="z646" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2755900" cy="1054100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
@@ -3539,530 +3377,530 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z647" w:id="95"/>
+    <w:bookmarkStart w:name="z647" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       R – показатель степени риска (итоговый) по субъективным критериям отдельного субъекта (объекта) контроля,</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z648" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      R</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>max</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – максимально возможное значение по шкале степени риска по субъективным критериям по субъектам (объектам), входящим в одну выборочную совокупность (выборку) (верхняя граница шкалы),</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z649" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      R</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>min</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – минимально возможное значение по шкале степени риска по субъективным критериям по субъектам (объектам), входящим в одну выборочную совокупность (выборку) (нижняя граница шкалы),</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z650" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      R</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>пром</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – промежуточный показатель степени риска по субъективным критериям, рассчитанный в соответствии с пунктом 10 настоящих Критериев.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z648" w:id="96"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> – максимально возможное значение по шкале степени риска по субъективным критериям по субъектам (объектам), входящим в одну выборочную совокупность (выборку) (верхняя граница шкалы),</w:t>
+    <w:bookmarkStart w:name="z651" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Профилактический контроль с посещением субъекта (объекта) контроля проводится по соответствующему проверочному листу приведенному в приложении 4 к настоящему совместному приказу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z649" w:id="97"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> – минимально возможное значение по шкале степени риска по субъективным критериям по субъектам (объектам), входящим в одну выборочную совокупность (выборку) (нижняя граница шкалы),</w:t>
+    <w:bookmarkStart w:name="z652" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Управление рисками</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z650" w:id="98"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> – промежуточный показатель степени риска по субъективным критериям, рассчитанный в соответствии с пунктом 10 настоящих Критериев.</w:t>
+    <w:bookmarkStart w:name="z653" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. В целях реализации принципа поощрения добросовестных субъектов контроля и концентрации контроля на нарушителях субъекты (объекты) контроля освобождаются от проведения профилактического контроля с посещением субъекта (объекта) контроля на период, определяемый критериями оценки степени риска регулирующего государственного органа, посредством применения субъективных критериев.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z651" w:id="99"/>
-[...15 lines deleted...]
-      14. Профилактический контроль с посещением субъекта (объекта) контроля проводится по соответствующему проверочному листу приведенному в приложении 4 к настоящему совместному приказу.</w:t>
+    <w:bookmarkStart w:name="z654" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Субъекты (объекты) контроля переводятся с применением информационной системы с высокой степени риска в среднюю степень риска или со средней степени риска в низкую степень риска в соответствующих сферах деятельности субъектов контроля:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z652" w:id="100"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 4. Управление рисками</w:t>
+    <w:bookmarkStart w:name="z655" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) если такие субъекты заключили договоры страхования гражданско-правовой ответственности перед третьими лицами в порядке, установленных законами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z653" w:id="101"/>
-[...15 lines deleted...]
-      15. В целях реализации принципа поощрения добросовестных субъектов контроля и концентрации контроля на нарушителях субъекты (объекты) контроля освобождаются от проведения профилактического контроля с посещением субъекта (объекта) контроля на период, определяемый критериями оценки степени риска регулирующего государственного органа, посредством применения субъективных критериев.</w:t>
+    <w:bookmarkStart w:name="z656" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) если в законах Республики Казахстан и критериях оценки степени риска регулирующих государственных органов определены случаи освобождения от профилактического контроля с посещением субъекта (объекта) контроля;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z654" w:id="102"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z657" w:id="105"/>
+    <w:bookmarkStart w:name="z657" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) если субъекты являются членами саморегулируемой организации, основанной на добровольном членстве (участии) в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О саморегулировании", с которой заключено соглашение о признании результатов деятельности саморегулируемой организации.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z658" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. В целях освобождения от профилактического контроля с посещением субъекта (объекта) контроля, регулирующими государственными органами, а также государственными органами учитываются смягчающие индикаторы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z659" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К смягчающим индикаторам относится:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z660" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) наличие аудио и (или) видео фиксации, с передачей данных в онлайн-режиме;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z658" w:id="106"/>
-[...15 lines deleted...]
-      17. В целях освобождения от профилактического контроля с посещением субъекта (объекта) контроля, регулирующими государственными органами, а также государственными органами учитываются смягчающие индикаторы.</w:t>
+    <w:bookmarkStart w:name="z661" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) наличие датчиков и фиксирующих устройств по передаче данных в системы государственных органов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z659" w:id="107"/>
-[...15 lines deleted...]
-      К смягчающим индикаторам относится:</w:t>
+    <w:bookmarkStart w:name="z662" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Освобождение от профилактического контроля с посещением субъекта (объекта) контроля возможно на основании применяемых альтернативных (независимых) систем оценки и анализа рисков, аудита, экспертиз в соответствии с критериями оценки степени риска регулирующего государственного органа, если такие основания предусмотрены в международных договорах, ратифицированных Республикой Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z660" w:id="108"/>
-[...15 lines deleted...]
-      1) наличие аудио и (или) видео фиксации, с передачей данных в онлайн-режиме;</w:t>
+    <w:bookmarkStart w:name="z663" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Особенности формирования системы оценки и управления рисками</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>для государственных органов, использующих информационные системы с учетом</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>специфики и конфиденциальности, в соответствии с законодательными актами Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z661" w:id="109"/>
-[...15 lines deleted...]
-      2) наличие датчиков и фиксирующих устройств по передаче данных в системы государственных органов.</w:t>
+    <w:bookmarkStart w:name="z664" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Система оценки и управления рисками государственными органами ведется с использованием информационных систем, относящих субъекты (объекты) контроля к конкретным степеням риска и формирующих графики или списки проведения контрольных мероприятий, а также основывается на государственной статистике, итогах ведомственного статистического наблюдения, а также информационных инструментах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z662" w:id="110"/>
-[...15 lines deleted...]
-      18. Освобождение от профилактического контроля с посещением субъекта (объекта) контроля возможно на основании применяемых альтернативных (независимых) систем оценки и анализа рисков, аудита, экспертиз в соответствии с критериями оценки степени риска регулирующего государственного органа, если такие основания предусмотрены в международных договорах, ратифицированных Республикой Казахстан.</w:t>
+    <w:bookmarkStart w:name="z665" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При отсутствии информационной системы оценки и управления рисками минимально допустимый порог количества субъектов (объектов) контроля, в отношении которых осуществляются профилактический контроль с посещением субъекта (объекта) контроля, не должен превышать пяти процентов от общего количества таких субъектов контроля в определенной сфере государственного контроля.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z663" w:id="111"/>
-[...80 lines deleted...]
-    <w:bookmarkEnd w:id="113"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4219,125 +4057,125 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 30 апреля 2020 года № 33</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z80" w:id="114"/>
+    <w:bookmarkStart w:name="z80" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Критерии оценки степени риска в пределах границ населенных пунктов на объектах социальной инфраструктуры в сфере газа и газоснабжения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Критерии - в редакции </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>cовместного приказа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и.о. Министра промышленности и строительства РК от 22.09.2023 № 11 и Министра национальной экономики РК от 22.09.2023 № 168 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z384" w:id="115"/>
+    <w:bookmarkStart w:name="z384" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z385" w:id="116"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z385" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Критерии оценки степени риска, применяемые для проведения проверки в пределах границ населенных пунктов на объектах социальной инфраструктуры в сфере газа и газоснабжения (далее – Критерии) разработаны в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4412,1667 +4250,1667 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра национальной экономики Республики Казахстан от 31 июля 2018 года № 3 "Об утверждении формы проверочного листа" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 17371) и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра национальной экономики Республики Казахстан от 23 июня 2022 года № 48 "Об утверждении Правил формирования регулирующими государственными органами системы оценки и управления рисками и о внесении изменений в приказ исполняющего обязанности Министра национальной экономики Республики Казахстан от 31 июля 2018 года № 3 "Об утверждении Правил формирования государственными органами системы оценки рисков и формы проверочных листов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 28577).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z386" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В Критериях используются следующие основные понятия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z387" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) социальная инфраструктура – совокупность юридических лиц, функционально обеспечивающих нормальную жизнедеятельность населенного пункта, к которым относятся: объекты социально-культурного назначения, жилищно-коммунальное хозяйство, организации систем здравоохранения, образования, дошкольного воспитания; организации, связанные с отдыхом и досугом; розничная торговля, общественное питание, сфера услуг, спортивно-оздоровительные учреждения; организации, производящие и предоставляющие населению коммунальные услуги;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z388" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) субъекты (объекты) контроля – бытовой потребитель, коммунально-бытовой потребитель и объекты социальной инфраструктуры;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z386" w:id="117"/>
-[...15 lines deleted...]
-      2. В Критериях используются следующие основные понятия:</w:t>
+    <w:bookmarkStart w:name="z389" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) незначительное нарушения – выраженное в части отсутствия назначенного приказом (распоряжением) по предприятию лица, ответственного за безопасную эксплуатацию объектов системы газоснабжения, из числа руководителей или специалистов, прошедших обучение и проверку знаний а также наличием дымовых и вентиляционных каналов, уплотнений вводов инженерных коммуникаций зданий, многоквартирных жилых домов, нежилых помещений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z387" w:id="118"/>
-[...15 lines deleted...]
-      1) социальная инфраструктура – совокупность юридических лиц, функционально обеспечивающих нормальную жизнедеятельность населенного пункта, к которым относятся: объекты социально-культурного назначения, жилищно-коммунальное хозяйство, организации систем здравоохранения, образования, дошкольного воспитания; организации, связанные с отдыхом и досугом; розничная торговля, общественное питание, сфера услуг, спортивно-оздоровительные учреждения; организации, производящие и предоставляющие населению коммунальные услуги;</w:t>
+    <w:bookmarkStart w:name="z390" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) значительные нарушения – нарушения, установленные нормативными правовыми актами в сфере газа и газоснабжения влекущие за собой административную ответственность, предусмотренную законами Республики Казахстан, несоблюдением государственных нормативов, несоблюдении владельцами объектов систем газоснабжения обязанности в обеспечении их безопасной эксплуатации и исправного состояния, проведении работы по техническому обслуживанию или заключению договора на техническое обслуживание принадлежащих им объектов и соблюдению исправности дымовых и вентиляционных каналов, уплотнений вводов инженерных коммуникаций зданий, многоквартирных жилых домов, нежилых помещений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z388" w:id="119"/>
-[...15 lines deleted...]
-      2) субъекты (объекты) контроля – бытовой потребитель, коммунально-бытовой потребитель и объекты социальной инфраструктуры;</w:t>
+    <w:bookmarkStart w:name="z391" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) коммунально-бытовой потребитель – физическое или юридическое лицо, приобретающее товарный и (или) сжиженный нефтяной газ для коммунально-бытовых нужд при осуществлении предпринимательской, некоммерческой или иной деятельности без целей дальнейшей его реализации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z389" w:id="120"/>
-[...15 lines deleted...]
-      3) незначительное нарушения – выраженное в части отсутствия назначенного приказом (распоряжением) по предприятию лица, ответственного за безопасную эксплуатацию объектов системы газоснабжения, из числа руководителей или специалистов, прошедших обучение и проверку знаний а также наличием дымовых и вентиляционных каналов, уплотнений вводов инженерных коммуникаций зданий, многоквартирных жилых домов, нежилых помещений;</w:t>
+    <w:bookmarkStart w:name="z392" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) грубые нарушения – несоблюдение требований, установленных нормативными правовыми актами в сфере газа и газоснабжения, вследствие которых ухудшается состояние благоприятной среды обитания и жизнедеятельности человека, с нанесением ущерба государственным интересам, которые влекут за собой административную и уголовную ответственность, предусмотренную законами Республики Казахстан, нарушение характеризуемое наличием двух и более подтвержденной жалобы или обращений физического либо юридического лица, а также хранение и (или) использование сжиженного нефтяного газа в бытовых баллонах в жилых многоквартирных домах этажностью более двух этажей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z390" w:id="121"/>
-[...15 lines deleted...]
-      4) значительные нарушения – нарушения, установленные нормативными правовыми актами в сфере газа и газоснабжения влекущие за собой административную ответственность, предусмотренную законами Республики Казахстан, несоблюдением государственных нормативов, несоблюдении владельцами объектов систем газоснабжения обязанности в обеспечении их безопасной эксплуатации и исправного состояния, проведении работы по техническому обслуживанию или заключению договора на техническое обслуживание принадлежащих им объектов и соблюдению исправности дымовых и вентиляционных каналов, уплотнений вводов инженерных коммуникаций зданий, многоквартирных жилых домов, нежилых помещений;</w:t>
+    <w:bookmarkStart w:name="z393" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) бытовой потребитель – физическое лицо, приобретающее товарный и (или) сжиженный нефтяной газ для бытовых нужд без целей использования в предпринимательской деятельности и дальнейшей их реализации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z391" w:id="122"/>
-[...15 lines deleted...]
-      5) коммунально-бытовой потребитель – физическое или юридическое лицо, приобретающее товарный и (или) сжиженный нефтяной газ для коммунально-бытовых нужд при осуществлении предпринимательской, некоммерческой или иной деятельности без целей дальнейшей его реализации;</w:t>
+    <w:bookmarkStart w:name="z394" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) риск – вероятность причинения вреда в результате деятельности субъекта контроля жизни или здоровью человека, окружающей среде, законным интересам физических и юридических лиц, имущественным интересам государства с учетом степени тяжести его последствий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z392" w:id="123"/>
-[...15 lines deleted...]
-      6) грубые нарушения – несоблюдение требований, установленных нормативными правовыми актами в сфере газа и газоснабжения, вследствие которых ухудшается состояние благоприятной среды обитания и жизнедеятельности человека, с нанесением ущерба государственным интересам, которые влекут за собой административную и уголовную ответственность, предусмотренную законами Республики Казахстан, нарушение характеризуемое наличием двух и более подтвержденной жалобы или обращений физического либо юридического лица, а также хранение и (или) использование сжиженного нефтяного газа в бытовых баллонах в жилых многоквартирных домах этажностью более двух этажей;</w:t>
+    <w:bookmarkStart w:name="z395" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) критерии оценки степени риска – совокупность количественных и качественных показателей, связанных с непосредственной деятельностью субъекта контроля, особенностями отраслевого развития и факторами, влияющими на это развитие, позволяющих отнести субъекты (объекты) контроля к различным степеням риска;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z393" w:id="124"/>
-[...15 lines deleted...]
-      7) бытовой потребитель – физическое лицо, приобретающее товарный и (или) сжиженный нефтяной газ для бытовых нужд без целей использования в предпринимательской деятельности и дальнейшей их реализации;</w:t>
+    <w:bookmarkStart w:name="z396" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) объективные критерии оценки степени риска (далее – объективные критерии) – критерии оценки степени риска, используемые для отбора субъектов (объектов) контроля в зависимости от степени риска в определенной сфере деятельности и не зависящие непосредственно от отдельного субъекта (объекта) контроля;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z394" w:id="125"/>
-[...15 lines deleted...]
-      8) риск – вероятность причинения вреда в результате деятельности субъекта контроля жизни или здоровью человека, окружающей среде, законным интересам физических и юридических лиц, имущественным интересам государства с учетом степени тяжести его последствий;</w:t>
+    <w:bookmarkStart w:name="z397" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) субъективные критерии оценки степени риска (далее – субъективные критерии) – критерии оценки степени риска, используемые для отбора субъектов (объектов) контроля в зависимости от результатов деятельности конкретного субъекта (объекта) контроля;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z395" w:id="126"/>
-[...15 lines deleted...]
-      9) критерии оценки степени риска – совокупность количественных и качественных показателей, связанных с непосредственной деятельностью субъекта контроля, особенностями отраслевого развития и факторами, влияющими на это развитие, позволяющих отнести субъекты (объекты) контроля к различным степеням риска;</w:t>
+    <w:bookmarkStart w:name="z398" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) система оценки и управления рисками – процесс принятия управленческих решений, направленных на снижение вероятности наступления неблагоприятных факторов, путем распределения субъектов (объектов) контроля по степеням риска для последующего осуществления профилактического контроля с посещением субъекта (объекта) контроля и (или) проверок на соответствие требованиям с целью минимально возможной степени ограничения свободы предпринимательства, обеспечивая при этом допустимый уровень риска в соответствующих сферах деятельности, а также направленных на изменение уровня риска для конкретного субъекта (объекта) контроля и (или) освобождения такого субъекта (объекта) контроля от профилактического контроля с посещением субъекта (объекта) контроля;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z396" w:id="127"/>
-[...15 lines deleted...]
-      10) объективные критерии оценки степени риска (далее – объективные критерии) – критерии оценки степени риска, используемые для отбора субъектов (объектов) контроля в зависимости от степени риска в определенной сфере деятельности и не зависящие непосредственно от отдельного субъекта (объекта) контроля;</w:t>
+    <w:bookmarkStart w:name="z399" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) проверочный лист – перечень обязательных требований, предъявляемых к деятельности субъектов (объектов) контроля, несоблюдение которых влечет за собой угрозу жизни и здоровью человека, окружающей среде, законным интересам физических и юридических лиц, государства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z397" w:id="128"/>
-[...15 lines deleted...]
-      11) субъективные критерии оценки степени риска (далее – субъективные критерии) – критерии оценки степени риска, используемые для отбора субъектов (объектов) контроля в зависимости от результатов деятельности конкретного субъекта (объекта) контроля;</w:t>
+    <w:bookmarkStart w:name="z400" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Объективные критерии</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z398" w:id="129"/>
-[...15 lines deleted...]
-      12) система оценки и управления рисками – процесс принятия управленческих решений, направленных на снижение вероятности наступления неблагоприятных факторов, путем распределения субъектов (объектов) контроля по степеням риска для последующего осуществления профилактического контроля с посещением субъекта (объекта) контроля и (или) проверок на соответствие требованиям с целью минимально возможной степени ограничения свободы предпринимательства, обеспечивая при этом допустимый уровень риска в соответствующих сферах деятельности, а также направленных на изменение уровня риска для конкретного субъекта (объекта) контроля и (или) освобождения такого субъекта (объекта) контроля от профилактического контроля с посещением субъекта (объекта) контроля;</w:t>
+    <w:bookmarkStart w:name="z401" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Первичное отнесение проверяемых субъектов (объектов) по степеням рисков осуществляется посредством объективных критериев.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z399" w:id="130"/>
-[...15 lines deleted...]
-      13) проверочный лист – перечень обязательных требований, предъявляемых к деятельности субъектов (объектов) контроля, несоблюдение которых влечет за собой угрозу жизни и здоровью человека, окружающей среде, законным интересам физических и юридических лиц, государства.</w:t>
+    <w:bookmarkStart w:name="z402" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Объективные критерии разработаны в целях распределения проверяемых субъектов (объектов) по степеням риска (высокая, средняя и низкая).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z400" w:id="131"/>
+    <w:bookmarkStart w:name="z403" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К высокой степени риска относятся:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z404" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      хранение и (или) использование сжиженного нефтяного газа в бытовых баллонах в жилых многоквартирных домах этажностью более двух этажей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z405" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      объекты, которыми эксплуатируются опасные технические устройства отработавшие установленный заводом изготовителем нормативный срок службы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z406" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К средней степени риска относятся:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z407" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      опасные технические устройства, не отработавшие установленный заводом-изготовителем нормативный срок службы, но требующие постоянного поддержания их в исправном и безопасном состоянии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z408" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отсутствие технического обслуживания групповых резервуарных установок, газопотребляющих систем и внутридомового газового оборудования, кроме газового оборудования, находящегося внутри жилища;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z409" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подключение газового оборудования физических и юридических лиц к системе снабжения сжиженным нефтяным газом, модернизация и (или) реконструкция объектов системы снабжения сжиженным нефтяным газом, а также изменение технологической схемы осуществленное не газосетевой организацией.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z410" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К низкой степени риска относятся опасные технические устройства, не отработавшие установленный заводом-изготовителем нормативный срок службы, находящиеся в исправном и безопасном состоянии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z411" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Для сфер деятельности субъектов (объектов) контроля, отнесенных к высокой и средней степени риска, проводится профилактический контроль с посещением субъекта (объекта) контроля и внеплановая проверка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z412" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для сфер деятельности субъектов (объектов) контроля, отнесенных к низкой степени риска, проводится внеплановая проверка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z413" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Объективные критерии</w:t>
-[...199 lines deleted...]
-      К низкой степени риска относятся опасные технические устройства, не отработавшие установленный заводом-изготовителем нормативный срок службы, находящиеся в исправном и безопасном состоянии.</w:t>
+        <w:t xml:space="preserve"> Глава 3. Субъективные критерии</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z411" w:id="142"/>
-[...15 lines deleted...]
-      5. Для сфер деятельности субъектов (объектов) контроля, отнесенных к высокой и средней степени риска, проводится профилактический контроль с посещением субъекта (объекта) контроля и внеплановая проверка.</w:t>
+    <w:bookmarkStart w:name="z414" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Для определения субъективных критериев оценки степени риска используются результаты предыдущих проверок и профилактического контроля с посещением субъектов (объектов) контроля.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z412" w:id="143"/>
-[...15 lines deleted...]
-      Для сфер деятельности субъектов (объектов) контроля, отнесенных к низкой степени риска, проводится внеплановая проверка.</w:t>
+    <w:bookmarkStart w:name="z415" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. На основании имеющихся источников информации, формируются субъективные критерии, подлежащие оценке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z413" w:id="144"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 3. Субъективные критерии</w:t>
+    <w:bookmarkStart w:name="z416" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При анализе и оценке не применяются данные субъективных критериев, ранее учтенные и использованные в отношении конкретного субъекта (объекта) контроля либо данные, по которым истек срок исковой давности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z414" w:id="145"/>
-[...15 lines deleted...]
-      6. Для определения субъективных критериев оценки степени риска используются результаты предыдущих проверок и профилактического контроля с посещением субъектов (объектов) контроля.</w:t>
+    <w:bookmarkStart w:name="z417" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В отношении субъектов контроля, устранивших в полном объеме выданные нарушения по итогам проведенного предыдущего профилактического контроля с посещением и (или) проверки на соответствие требованиям, не допускается включение их при формировании графиков и списков на очередной период государственного контроля.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z415" w:id="146"/>
-[...15 lines deleted...]
-      7. На основании имеющихся источников информации, формируются субъективные критерии, подлежащие оценке.</w:t>
+    <w:bookmarkStart w:name="z418" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В зависимости от возможного риска и значимости проблемы, единичности или системности нарушения, анализа принятых ранее решений по источнику информации определяются субъективные критерии, которые соответствуют степени нарушения – грубое, значительное и незначительное.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z416" w:id="147"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z419" w:id="150"/>
+    <w:bookmarkStart w:name="z419" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Распределение нарушений требований законодательства в сфере газа и газоснабжения на объектах социальной инфраструктуры на грубые, значительные, незначительные, приведено в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Критериям.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z420" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Исходя из приоритетности применяемых источников информации и значимости показателей субъективных критериев, в соответствии с порядком расчета показателя степени риска по субъективным критериям, рассчитывается показатель степени риска по субъективным критериям по шкале от 0 до 100 баллов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z421" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По показателям степени риска субъект (объект) контроля относится:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z422" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) к высокой степени риска – при показателе степени риска от 71 до 100 включительно;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z420" w:id="151"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z423" w:id="154"/>
+    <w:bookmarkStart w:name="z423" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) к средней степени риска – при показателе степени риска от 31 до 70 включительно; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z424" w:id="155"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z424" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) к низкой степени риска – при показателе степени риска от 0 до 30 включительно.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z425" w:id="156"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z425" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Для отнесения субъекта контроля к степени риска в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Критериев применяется следующий порядок расчета показателя степени риска.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z426" w:id="157"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z426" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Государственный орган собирает информацию и формирует базу данных по субъективным критериям из источников согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункту 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Критериев.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z427" w:id="158"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z427" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Расчет показателя степени риска по субъективным критериям (R) осуществляется в автоматизированном режиме путем суммирования показателя степени риска по нарушениям по результатам предыдущих проверок и профилактического контроля с посещением субъектов (объектов) контроля (SP) и показателя степени риска по субъективным критериям, определенным в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил (SC), с последующей нормализацией значений данных в диапазон от 0 до 100 баллов.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z428" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Rпром = SP + SC, где</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z429" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Rпром – промежуточный показатель степени риска по субъективным критериям,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z430" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      SР – показатель степени риска по нарушениям,</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z428" w:id="159"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z431" w:id="162"/>
+    <w:bookmarkStart w:name="z431" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       SC – показатель степени риска по субъективным критериям, определенным в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Критериев.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z432" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Расчет производится по каждому субъекту (объекту) контроля однородной группы субъектов (объектов) контроля каждой сферы государственного контроля. При этом перечень оцениваемых субъектов (объектов) контроля, относимых к однородной группе субъектов (объектов) контроля одной сферы государственного контроля, образует выборочную совокупность (выборку) для последующей нормализации данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z433" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. По данным, полученным по результатам предыдущих проверок и профилактического контроля с посещением субъектов (объектов) контроля, формируется показатель степени риска по нарушениям, оцениваемый в баллах от 0 до 100.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z434" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При выявлении одного грубого нарушения, субъекту контроля приравнивается показатель степени риска 100 баллов и в отношении него проводится профилактический контроль с посещением субъекта (объекта) контроля.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z432" w:id="163"/>
-[...15 lines deleted...]
-      Расчет производится по каждому субъекту (объекту) контроля однородной группы субъектов (объектов) контроля каждой сферы государственного контроля. При этом перечень оцениваемых субъектов (объектов) контроля, относимых к однородной группе субъектов (объектов) контроля одной сферы государственного контроля, образует выборочную совокупность (выборку) для последующей нормализации данных.</w:t>
+    <w:bookmarkStart w:name="z435" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При не выявлении грубых нарушений показатель степени риска по нарушениям рассчитывается суммарным показателем по нарушениям значительной и незначительной степени.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z433" w:id="164"/>
-[...15 lines deleted...]
-      11. По данным, полученным по результатам предыдущих проверок и профилактического контроля с посещением субъектов (объектов) контроля, формируется показатель степени риска по нарушениям, оцениваемый в баллах от 0 до 100.</w:t>
+    <w:bookmarkStart w:name="z436" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При определении показателя значительных нарушений применяется коэффициент 0,7.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z434" w:id="165"/>
-[...15 lines deleted...]
-      При выявлении одного грубого нарушения, субъекту контроля приравнивается показатель степени риска 100 баллов и в отношении него проводится профилактический контроль с посещением субъекта (объекта) контроля.</w:t>
+    <w:bookmarkStart w:name="z437" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Данный показатель рассчитывается по следующей формуле:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z435" w:id="166"/>
-[...15 lines deleted...]
-      При не выявлении грубых нарушений показатель степени риска по нарушениям рассчитывается суммарным показателем по нарушениям значительной и незначительной степени.</w:t>
+    <w:bookmarkStart w:name="z438" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      SРз = (SР</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> х 100/SР</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) х 0,7, где:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z436" w:id="167"/>
-[...15 lines deleted...]
-      При определении показателя значительных нарушений применяется коэффициент 0,7.</w:t>
+    <w:bookmarkStart w:name="z439" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      SРз – показатель значительных нарушений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z437" w:id="168"/>
+    <w:bookmarkStart w:name="z440" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      SР</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – требуемое количество значительных нарушений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z441" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      SР</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – количество выявленных значительных нарушений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z442" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При определении показателя незначительных нарушений применяется коэффициент 0,3.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z443" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Данный показатель рассчитывается по следующей формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-[...16 lines deleted...]
-      SРз = (SР</w:t>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z444" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      SРн = (SР</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> х 100/SР</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>) х 0,7, где:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z439" w:id="170"/>
+        <w:t>) х 0,3, где:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z445" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      SРн – показатель незначительных нарушений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z446" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      SР1 – требуемое количество незначительных нарушений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z447" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      SР2 – количество выявленных незначительных нарушений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z448" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Показатель степени риска по нарушениям (SР) рассчитывается по шкале от 0 до 100 баллов и определяется путем суммирования показателей значительных и незначительных нарушений по следующей формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z449" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      SР = SРз + SРн, где:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z450" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      SР – показатель степени риска по нарушениям;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z451" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SРз – показатель значительных нарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-[...258 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z449" w:id="180"/>
-[...15 lines deleted...]
-      SР = SРз + SРн, где:</w:t>
+    <w:bookmarkStart w:name="z452" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      SРн – показатель незначительных нарушений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z450" w:id="181"/>
-[...15 lines deleted...]
-      SР – показатель степени риска по нарушениям;</w:t>
+    <w:bookmarkStart w:name="z453" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Полученное значение показателя степени риска по нарушениям включается в расчет показателя степени риска по субъективным критериям.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z451" w:id="182"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z454" w:id="185"/>
+    <w:bookmarkStart w:name="z454" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Расчет показателя степени риска по субъективным критериям, определенным в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Критериев, производится по шкале от 0 до 100 баллов и осуществляется по следующей формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkEnd w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -6115,210 +5953,210 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z455" w:id="186"/>
+    <w:bookmarkStart w:name="z455" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       x</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – показатель субъективного критерия,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z456" w:id="187"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z456" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       w</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – удельный вес показателя субъективного критерия xi,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z457" w:id="188"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z457" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       n – количество показателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z458" w:id="189"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z458" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Полученное значение показателя степени риска по субъективным критериям, определенным в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Критериев, включается в расчет показателя степени риска по субъективным критериям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z459" w:id="190"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z459" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Рассчитанные по субъектам (объектам) значения по показателю R нормализуются в диапазон от 0 до 100 баллов. Нормализация данных осуществляется по каждой выборочной совокупности (выборке) с использованием следующей формулы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkEnd w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -6361,546 +6199,546 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z460" w:id="191"/>
+    <w:bookmarkStart w:name="z460" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       R – показатель степени риска (итоговый) по субъективным критериям отдельного субъекта (объекта) контроля,</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z461" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      R</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>max</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – максимально возможное значение по шкале степени риска по субъективным критериям по субъектам (объектам), входящим в одну выборочную совокупность (выборку) (верхняя граница шкалы),</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z462" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      R</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>min</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – минимально возможное значение по шкале степени риска по субъективным критериям по субъектам (объектам), входящим в одну выборочную совокупность (выборку) (нижняя граница шкалы),</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z463" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      R</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>пром</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – промежуточный показатель степени риска по субъективным критериям, рассчитанный в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Критериев.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z461" w:id="192"/>
-[...139 lines deleted...]
-    <w:bookmarkStart w:name="z464" w:id="195"/>
+    <w:bookmarkStart w:name="z464" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Профилактический контроль с посещением субъекта (объекта) контроля проводится по соответствующему в зависимости от категории и вида деятельности субъекта (объекта) проверочному листу приведенному в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему совместному приказу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z465" w:id="196"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z465" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Управление рисками</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z466" w:id="197"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z466" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. В целях реализации принципа поощрения добросовестных субъектов контроля и концентрации контроля на нарушителях субъекты (объекты) контроля освобождаются от проведения профилактического контроля с посещением субъекта (объекта) контроля и (или) проверки на соответствие требованиям на период, определяемый критериями оценки степени риска регулирующего государственного органа, посредством применения субъективных критериев. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z467" w:id="198"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z467" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Субъекты (объекты) контроля переводятся с применением информационной системы с высокой степени риска в среднюю степень риска или со средней степени риска в низкую степень риска в соответствующих сферах деятельности субъектов контроля: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z468" w:id="199"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z468" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) если такие субъекты заключили договоры страхования гражданско-правовой ответственности перед третьими лицами в порядке, установленных законами Республики Казахстан; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z469" w:id="200"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z469" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) если в законах Республики Казахстан и критериях оценки степени риска регулирующих государственных органов определены случаи освобождения от профилактического контроля с посещением субъекта (объекта) контроля или проведения проверок на соответствие требованиям; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z470" w:id="201"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z470" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) если субъекты являются членами саморегулируемой организации, основанной на добровольном членстве (участии) в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О саморегулировании", с которой заключено соглашение о признании результатов деятельности саморегулируемой организации.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z471" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. В целях освобождения от профилактического контроля с посещением субъекта (объекта) контроля и (или) проведения проверки на соответствие требованиям, регулирующими государственными органами, а также государственными органами учитываются смягчающие индикаторы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z472" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К смягчающим индикаторам относится:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z473" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) наличие аудио и (или) видео фиксации, с передачей данных в онлайн-режиме;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z471" w:id="202"/>
-[...15 lines deleted...]
-      17. В целях освобождения от профилактического контроля с посещением субъекта (объекта) контроля и (или) проведения проверки на соответствие требованиям, регулирующими государственными органами, а также государственными органами учитываются смягчающие индикаторы.</w:t>
+    <w:bookmarkStart w:name="z474" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) наличие датчиков и фиксирующих устройств по передаче данных в системы государственных органов (датчики воды, датчики фиксации выбросов в атмосферу).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z472" w:id="203"/>
-[...15 lines deleted...]
-      К смягчающим индикаторам относится:</w:t>
+    <w:bookmarkStart w:name="z475" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Освобождение от профилактического контроля с посещением субъекта (объекта) контроля и (или) проведения проверки на соответствие требованиям возможно на основании применяемых альтернативных (независимых) систем оценки и анализа рисков, аудита, экспертиз в соответствии с критериями оценки степени риска регулирующего государственного органа, если такие основания предусмотрены в международных договорах, ратифицированных Республикой Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z473" w:id="204"/>
-[...15 lines deleted...]
-      1) наличие аудио и (или) видео фиксации, с передачей данных в онлайн-режиме;</w:t>
+    <w:bookmarkStart w:name="z476" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Особенности формирования системы оценки и управления рисками для государственных органов, использующих информационные системы с учетом специфики и конфиденциальности, в соответствии с законодательными актами Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z474" w:id="205"/>
-[...15 lines deleted...]
-      2) наличие датчиков и фиксирующих устройств по передаче данных в системы государственных органов (датчики воды, датчики фиксации выбросов в атмосферу).</w:t>
+    <w:bookmarkStart w:name="z477" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Система оценки и управления рисками государственными органами ведется с использованием информационных систем, относящих субъекты (объекты) контроля к конкретным степеням риска и формирующих графики или списки проведения контрольных мероприятий, а также основывается на государственной статистике, итогах ведомственного статистического наблюдения, а также информационных инструментах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z475" w:id="206"/>
-[...15 lines deleted...]
-      18. Освобождение от профилактического контроля с посещением субъекта (объекта) контроля и (или) проведения проверки на соответствие требованиям возможно на основании применяемых альтернативных (независимых) систем оценки и анализа рисков, аудита, экспертиз в соответствии с критериями оценки степени риска регулирующего государственного органа, если такие основания предусмотрены в международных договорах, ратифицированных Республикой Казахстан.</w:t>
+    <w:bookmarkStart w:name="z478" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При отсутствии информационной системы оценки и управления рисками минимально допустимый порог количества субъектов (объектов) контроля, в отношении которых осуществляются профилактический контроль с посещением субъекта (объекта) контроля и (или) проверка на соответствие требованиям, не превышает пяти процентов от общего количества таких субъектов контроля в определенной сфере государственного контроля.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z476" w:id="207"/>
-[...56 lines deleted...]
-    <w:bookmarkEnd w:id="209"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7005,68 +6843,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>социальной инфраструктуры</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в сфере газа и газоснабжения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z480" w:id="210"/>
+    <w:bookmarkStart w:name="z480" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Степени нарушений требований в сфере газа и газоснабжения в пределах границ населенных пунктов на объектах социальной инфраструктуры для проведения профилактического контроля с посещением субъекта (объекта) контроля</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkEnd w:id="207"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -8174,136 +8012,50 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 грубое</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...84 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8460,1896 +8212,106 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 30 апреля 2020 года № 33</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z140" w:id="211"/>
+    <w:bookmarkStart w:name="z140" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Критерии оценки степени риска в пределах границ населенных пунктов на объектах социальной инфраструктуры в области промышленной безопасности по соблюдению требований безопасной эксплуатации опасных технических устройств</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkEnd w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Критерии - в редакции </w:t>
+      Сноска. Приложение 3 исключено </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>cовместного приказа</w:t>
+        <w:t>совместным приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> и.о. Министра промышленности и строительства РК от 22.09.2023 № 11 и Министра национальной экономики РК от 22.09.2023 № 168 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-[...1791 lines deleted...]
-    <w:bookmarkEnd w:id="286"/>
+        <w:t xml:space="preserve"> и.о. Министра промышленности и строительства РК от 29.09.2025 № 404 и и.о. Министра национальной экономики РК от 30.09.2025 № 98 (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10383,139 +8345,267 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение</w:t>
+              <w:t>Приложение 3</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Критериям оценки степени</w:t>
+              <w:t>к совместному приказу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>риска в области промышленной</w:t>
+              <w:t>исполняющего обязанности</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>безопасности по соблюдению</w:t>
+              <w:t>Министра индустрии</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>требований безопасной эксплуатации</w:t>
+              <w:t>и инфраструктурного развития</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>опасных технических устройств</w:t>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 29 апреля 2020 года № 253</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и Министра национальной экономики</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 30 апреля 2020 года № 33</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z557" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Верхний правый угол приложения 4 в редакции - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>совместного приказа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и.о. Министра промышленности и строительства РК от 29.09.2025 № 404 и и.о. Министра национальной экономики РК от 30.09.2025 № 98 (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z225" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Степени нарушений требований в области промышленной безопасности по соблюдению требований безопасной эксплуатации опасных технических устройств в пределах границ населенных пунктов на объектах социальной инфраструктуры для проведения профилактического контроля и надзора с посещением субъекта (объекта) контроля и надзора</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="287"/>
+        <w:t xml:space="preserve"> Степени нарушений требований в сфере управления жилищным фондом в пределах границ населенных пунктов на объектах социальной инфраструктуры для проведения профилактического контроля с посещением субъекта (объекта) контроля</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Проверочный лист - в редакции </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>совместного приказа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и.о. Министра промышленности и строительства РК от 29.09.2025 № 404 и и.о. Министра национальной экономики РК от 30.09.2025 № 98 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -10611,159 +8701,230 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Степень нарушения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-I. В сфере промышленной безопасности на объектах социальной инфраструктуры по соблюдению требований безопасной эксплуатации паровых и водогрейных котлов, работающих под давлением более 0,07 мегаПаскаля и (или) при температуре нагрева воды более 115 градусов Цельсия</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие договоров между объединением собственников имущества с субъектами управления объектом кондоминиума одобренные протокольным решением собрания собственников квартир, нежилых помещений многоквартирного жилого дома или протокольным решением совет дома, при наличии одобренного протокольного решения собрания по делегированию функций о выборе субъекта управления объектом кондоминиума.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+значительное</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наличие паспорта водогрейного или парового котла</w:t>
+Наличие регистрации объектов кондоминиума в Некоммерческом акционерном обществе "Государственная корпорация "Правительство для граждан"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10796,87 +8957,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наличие сведений в паспорте котла об изготовителе, типе (модель) котла, технических параметров, о местонахождении котла, данных об установленных приборах, питательных устройствах, об освидетельствованиях</w:t>
+Наличие годовых смет расходов на управление объектом кондоминиума утвержденных протоколами собраний собственников квартир, нежилых помещений, парковочных мест, кладовок, многоквартирного жилого дома на один календарный год</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10909,87 +9070,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Наличие акта гидравлического испытания котла</w:t>
+              <w:t xml:space="preserve">
+ Наличие сберегательного счета на объект кондоминиума в банке второго уровня </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11022,426 +9183,426 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Наличие технологического регламента по порядку аварийной остановки котла. Записи в сменном журнале причин аварийной остановки котла </w:t>
+ Наличие текущего счета на объект кондоминиума в банке второго уровня </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-значительное</w:t>
+грубое</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Наличие утвержденного графика ремонта котла. Выполнение ремонта по технологическому регламенту </w:t>
+              <w:t>
+Наличие акта обследования по подготовке инженерных сетей и оборудования к отопительному сезону</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-незначительное</w:t>
+              <w:t xml:space="preserve">
+ грубое </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наличие ремонтного журнала на каждый котел, в который вносятся сведения о выполненных ремонтных работах, примененных материалах, сварке и сварщиках, об остановке котлов на чистку и промывку</w:t>
+Наличие подтверждающих документов о предоставлении ежемесячного и годового отчета по управлению объектом кондоминиума</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-незначительное</w:t>
+грубое</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Соблюдение сроков проверки исправности действия манометров, предохранительных клапанов, водоуказательных приборов и питательных насосов</w:t>
+              <w:t xml:space="preserve">
+ Наличие подтверждающих документов о проведении ежегодного акта осмотра объекта кондоминиума на основании инвентарного перечня общего имущества объекта кондоминиума </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11474,313 +9635,313 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наличие свидетельства о приемке</w:t>
+ Наличие подтверждающих документов о выполнении работ по дезинфекции, дезинсекции и дератизации подвальных помещений, паркингов и других мест общего пользования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-грубое</w:t>
+значительное</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наличие инструкции завода-изготовителя по пуску и эксплуатации котла</w:t>
+Наличие неисправности в частях общего имущества объекта кондоминиума (фасады, подъезды, вестибюли, холлы, коридоры, лестничные марши и лестничные площадки, лифты, крыши, козырьки (навесы) входных групп, чердаки, технические этажи, подвалы, общедомовые инженерные системы и оборудование, абонентские почтовые ящики, земельный участок под многоквартирным жилым домом и (или) придомовой земельный участок, элементы благоустройства и другое имущество общего пользования)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-незначительное</w:t>
+грубое</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наличие допуска (удостоверение) работников к обслуживанию котлов</w:t>
+Соблюдение сроков полномочий председателя ОСИ, совета дома и ревизионной комиссии, определенных нормативными правовыми актами и уставом проверяемого субъекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11813,8102 +9974,354 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11</w:t>
+12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наличие ежегодных результатов проверки знаний работников, обслуживающих котлы</w:t>
+Соответствие протоколов собраний протоколов собраний собственников квартир, нежилых помещений, парковочных мест, кладовок многоквартирного жилого дома Типовым протоколам собраний собственников квартир, нежилых помещений, парковочных мест, кладовок многоквартирного жилого дома</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-значительное</w:t>
+незначительное</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12</w:t>
+13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Наличие запорной или запорно-регулирующей арматуры, приборов для измерения давления, приборов для измерения температуры, предохранительных устройств, указателей уровня жидкости.</w:t>
+              <w:t xml:space="preserve">
+ Наличие безбарьерной среды для лиц с инвалидностью и других маломобильных групп населения </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-грубое</w:t>
+незначительное</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13</w:t>
+14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наличие: управления затвором бункера и заливкой шлака;</w:t>
-[...67 lines deleted...]
-              <w:t>поддона с песком для предотвращения попадания топлива на пол котельной</w:t>
+Наличие документа у субъекта управления объектом кондоминиума подтверждающего квалификацию на осуществление функций по управлению объектом кондоминиума</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-грубое</w:t>
-[...111 lines deleted...]
-              <w:t>
 значительное</w:t>
-            </w:r>
-[...7479 lines deleted...]
-грубое</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...84 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -20065,2200 +10478,184 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 30 апреля 2020 года № 33</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z225" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Верхний правый угол приложения 5 в редакции - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>совместного приказа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и.о. Министра промышленности и строительства РК от 29.09.2025 № 404 и и.о. Министра национальной экономики РК от 30.09.2025 № 98 (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z230" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Степени нарушений требований в сфере управления жилищным фондом в пределах границ населенных пунктов на объектах социальной инфраструктуры для проведения профилактического контроля с посещением субъекта (объекта) контроля</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="288"/>
+        <w:t xml:space="preserve"> Проверочный лист в сфере газа и газоснабжения в пределах границ населенных пунктов на объектах социальной инфраструктуры</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Проверочный лист - в редакции </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>совместного приказа</w:t>
+        <w:t>cовместного приказа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> и.о. Министра промышленности и строительства РК от 29.09.2025 № 404 и и.о. Министра национальной экономики РК от 30.09.2025 № 98 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-[...2052 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> и.о. Министра промышленности и строительства РК от 22.09.2023 № 11 и Министра национальной экономики РК от 22.09.2023 № 168 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z560" w:id="290"/>
+      <w:bookmarkStart w:name="z560" w:id="211"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 138</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Предпринимательского кодекса Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkEnd w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Государственный орган, назначивший проверку/профилактического контроля</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -23865,64 +12262,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z561" w:id="291"/>
+      <w:bookmarkStart w:name="z561" w:id="212"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Должностное (ые) лицо (а) ______________________________ ____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkEnd w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>должность подпись</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -23996,146 +12393,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>фамилия, имя, отчество (при наличии)</w:t>
-      </w:r>
-[...94 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -24294,5064 +12595,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 30 апреля 2020 года № 33</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z234" w:id="292"/>
+    <w:bookmarkStart w:name="z234" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Проверочный лист в сфере государственного контроля и надзора в области промышленной безопасности по соблюдению требований безопасной эксплуатации грузоподъемных механизмов, лифтов, эскалаторов, траволаторов, а также подъемников для инвалидов на объектах социальной инфраструктуры</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z563" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Проверочный лист - в редакции </w:t>
+      Сноска. Приложение 6 исключено </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>cовместного приказа</w:t>
+        <w:t>совместным приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> и.о. Министра промышленности и строительства РК от 22.09.2023 № 11 и Министра национальной экономики РК от 22.09.2023 № 168 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-[...4942 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> и.о. Министра промышленности и строительства РК от 29.09.2025 № 404 и и.о. Министра национальной экономики РК от 30.09.2025 № 98 (вводится в действие с 01.01.2026).</w:t>
       </w:r>
-      <w:r>
-[...13 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -29508,4860 +12853,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 30 апреля 2020 года № 33</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z264" w:id="295"/>
+    <w:bookmarkStart w:name="z264" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Проверочный лист в сфере государственного контроля и надзора в области промышленной безопасности на объектах социальной инфраструктуры по соблюдению требований безопасной эксплуатации паровых и водогрейных котлов, работающих под давлением более 0,07 мегаПаскаля и (или) при температуре нагрева воды более 115 градусов Цельсия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z565" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Проверочный лист - в редакции </w:t>
+      Сноска. Приложение 7 исключено </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>cовместного приказа</w:t>
+        <w:t>совместным приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> и.о. Министра промышленности и строительства РК от 22.09.2023 № 11 и Министра национальной экономики РК от 22.09.2023 № 168 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-[...4738 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> и.о. Министра промышленности и строительства РК от 29.09.2025 № 404 и и.о. Министра национальной экономики РК от 30.09.2025 № 98 (вводится в действие с 01.01.2026).</w:t>
       </w:r>
-      <w:r>
-[...13 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -34518,3515 +13111,104 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 30 апреля 2020 года № 33</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z275" w:id="298"/>
+    <w:bookmarkStart w:name="z275" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Проверочный лист в сфере государственного контроля и надзора в области промышленной безопасности на объектах социальной инфраструктуры по соблюдению требований безопасной эксплуатации при эксплуатации сосудов, работающих под давлением более 0,07 мегаПаскаля</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkEnd w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Проверочный лист - в редакции </w:t>
+      Сноска. Приложение 8 исключено </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>cовместного приказа</w:t>
+        <w:t>совместным приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> и.о. Министра промышленности и строительства РК от 22.09.2023 № 11 и Министра национальной экономики РК от 22.09.2023 № 168 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-[...3410 lines deleted...]
-        <w:t>фамилия, имя, отчество (при наличии)</w:t>
+        <w:t xml:space="preserve"> и.о. Министра промышленности и строительства РК от 29.09.2025 № 404 и и.о. Министра национальной экономики РК от 30.09.2025 № 98 (вводится в действие с 01.01.2026).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -38034,55 +13216,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>