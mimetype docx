--- v0 (2025-11-07)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3e58486" w14:textId="3e58486">
+    <w:p w14:paraId="b313ede" w14:textId="b313ede">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1989,1667 +1989,1991 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z52" w:id="41"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 17 предусматривается в редакции приказа Министра промышленности и строительства РК от 04.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 81</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Выбор подрядной организации для проведения капитального ремонта общего имущества объекта кондоминиума осуществляет совет дома.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z53" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Деньги на капитальный ремонт общего имущества объекта кондоминиума могут быть истребованы только на цели капитального ремонта общего имущества объекта кондоминиума и не могут являться предметом залога по обязательствам собственников квартир, нежилых помещений, парковочных мест, кладовок. Расходование денег, накопленных на сберегательном счете, осуществляется только по решению собрания.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z53" w:id="42"/>
-[...15 lines deleted...]
-      18. Деньги на капитальный ремонт общего имущества объекта кондоминиума могут быть истребованы только на цели капитального ремонта общего имущества объекта кондоминиума и не могут являться предметом залога по обязательствам собственников квартир, нежилых помещений, парковочных мест, кладовок. Расходование денег, накопленных на сберегательном счете, осуществляется только по решению собрания.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 – в редакции приказа Министра промышленности и строительства РК от 22.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 382</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Совет дома осуществляет мониторинг целевого расходования денег на капитальный ремонт общего имущества объекта кондоминиума.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z55" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Расходование объединением собственников имущества, субъектом управления объектом кондоминиума денег со сберегательного счета осуществляется только в безналичном порядке на основании надлежащим образом оформленных договоров на приобретение товаров, работ, услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z56" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По завершению капитального ремонта общего имущества объекта кондоминиума оформляется акт целевого использования денег, накопленных на сберегательном счете, подписанный председателем объединения собственников имущества, субъектом управления объектом кондоминиума, членами совета дома, к которому прилагаются акт выполненных работ по капитальному ремонту общего имущества объекта кондоминиума, реестр платежей с указанием суммы и даты оплаты, наименования и реквизитов первичных бухгалтерских документов, подтверждающих факт оплаты и получения товаров, работ, услуг (заявления на перевод в иностранной валюте, квитанции к приходному кассовому ордеру, фискальные чеки, товарные чеки, акты приема-передачи, накладные, грузовые таможенные деклараций).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 18 – в редакции приказа Министра промышленности и строительства РК от 22.09.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 20 – в редакции приказа Министра промышленности и строительства РК от 22.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 382</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="43"/>
-[...55 lines deleted...]
-      По завершению капитального ремонта общего имущества объекта кондоминиума оформляется акт целевого использования денег, накопленных на сберегательном счете, подписанный председателем объединения собственников имущества, субъектом управления объектом кондоминиума, членами совета дома, к которому прилагаются акт выполненных работ по капитальному ремонту общего имущества объекта кондоминиума, реестр платежей с указанием суммы и даты оплаты, наименования и реквизитов первичных бухгалтерских документов, подтверждающих факт оплаты и получения товаров, работ, услуг (заявления на перевод в иностранной валюте, квитанции к приходному кассовому ордеру, фискальные чеки, товарные чеки, акты приема-передачи, накладные, грузовые таможенные деклараций).</w:t>
+    <w:bookmarkStart w:name="z57" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Фактические затраты на произведенный капитальный ремонт возмещаются всеми собственниками квартир, нежилых помещений соразмерно их долям в общем имуществе объекта кондоминиума.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z58" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. При признании многоквартирного жилого дома аварийным и подлежащим сносу собственники квартир, нежилых помещений, проживающих в данном многоквартирном жилом доме по решению собственников квартир, нежилого помещения не накапливают денежные средства на сберегательном счете на капитальный ремонт.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z59" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...88 lines deleted...]
-      22. При признании многоквартирного жилого дома аварийным и подлежащим сносу собственники квартир, нежилых помещений, проживающих в данном многоквартирном жилом доме по решению собственников квартир, нежилого помещения не накапливают денежные средства на сберегательном счете на капитальный ремонт.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок организации проведения капитального ремонта общего имущества объекта кондоминиума за счет средств государственного бюджета, в том числе выделенного в виде бюджетного кредита</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z59" w:id="48"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 3. Порядок организации проведения капитального ремонта общего имущества объекта кондоминиума за счет средств государственного бюджета, в том числе выделенного в виде бюджетного кредита</w:t>
+    <w:bookmarkStart w:name="z60" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Для обеспечения безопасных условий проживания граждан местные исполнительные органы районов, городов областного значения, городов республиканского значения и столицы организуют проведение технического обследования общего имущества объекта кондоминиума с целью выявления аварийного жилья, подлежащего сносу или капитальному ремонту.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z60" w:id="49"/>
-[...15 lines deleted...]
-      23. Для обеспечения безопасных условий проживания граждан местные исполнительные органы районов, городов областного значения, городов республиканского значения и столицы организуют проведение технического обследования общего имущества объекта кондоминиума с целью выявления аварийного жилья, подлежащего сносу или капитальному ремонту.</w:t>
+    <w:bookmarkStart w:name="z61" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для учета функционирующих многоквартирных жилых домов местные исполнительные органы районов, городов областного значения, городов республиканского значения и столицы проводят инвентаризацию жилищного фонда с заполнением итоговых сведений в ИС централизованного сбора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z61" w:id="50"/>
-[...15 lines deleted...]
-      Для учета функционирующих многоквартирных жилых домов местные исполнительные органы районов, городов областного значения, городов республиканского значения и столицы проводят инвентаризацию жилищного фонда с заполнением итоговых сведений в ИС централизованного сбора.</w:t>
+    <w:bookmarkStart w:name="z62" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для формирования перечня многоквартирных жилых домов, подлежащих капитальному ремонту за счет государственного бюджета местные исполнительные органы районов, городов областного значения, городов республиканского значения и столицы инициируют собрание собственников квартир, нежилых помещений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z62" w:id="51"/>
-[...15 lines deleted...]
-      Для формирования перечня многоквартирных жилых домов, подлежащих капитальному ремонту за счет государственного бюджета местные исполнительные органы районов, городов областного значения, городов республиканского значения и столицы инициируют собрание собственников квартир, нежилых помещений.</w:t>
+    <w:bookmarkStart w:name="z63" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Собственники квартир, нежилых помещений в многоквартирном жилом доме принимают решение на собрании об участии в проведении капитального ремонта общего имущества объекта кондоминиума, ремонта (замены) лифтов за счет государственного бюджета, в том числе выделенного в виде бюджетного кредита по следующим вопросам:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z63" w:id="52"/>
-[...15 lines deleted...]
-      Собственники квартир, нежилых помещений в многоквартирном жилом доме принимают решение на собрании об участии в проведении капитального ремонта общего имущества объекта кондоминиума, ремонта (замены) лифтов за счет государственного бюджета, в том числе выделенного в виде бюджетного кредита по следующим вопросам:</w:t>
+    <w:bookmarkStart w:name="z64" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) об участии в проведении капитального ремонта общего имущества объекта кондоминиума, ремонта (замены) лифтов за счет государственного бюджета, в том числе выделенного в виде бюджетного кредита;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z64" w:id="53"/>
-[...15 lines deleted...]
-      1) об участии в проведении капитального ремонта общего имущества объекта кондоминиума, ремонта (замены) лифтов за счет государственного бюджета, в том числе выделенного в виде бюджетного кредита;</w:t>
+    <w:bookmarkStart w:name="z65" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) об утверждении суммы расходов на капитальный ремонт общего имущества объекта кондоминиума, ремонт (замену) лифтов общего имущества объекта кондоминиума, возлагаемую на каждую квартиру, нежилое помещение, которая определяется отношением полезной площади жилых и (или) нежилых площадей, находящихся в индивидуальной (раздельной) собственности, к сумме полезных площадей всех жилых и нежилых помещений, находящихся в данном объекте кондоминиума.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z65" w:id="54"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z66" w:id="55"/>
+    <w:bookmarkStart w:name="z66" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) о сроке возврата средств собственниками квартир, нежилых помещений от 7 до 15 лет. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z67" w:id="56"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z67" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При этом, собрание правомочно принимать решение при наличии более половины от общего числа собственников квартир, нежилых помещений. Решение принимается при согласии большинства от общего числа собственников квартир, нежилых помещений. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z68" w:id="57"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z68" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Лист голосования (список проголосовавших собственников квартир, нежилых помещений) с указанием фамилии, имени, отчества (при наличии) и иных персональных данных, номеров квартир, нежилых помещений оформляется согласно жилищному законодательству, а также Расчет суммы расходов на капитальный ремонт общего имущества объекта кондоминиума, возлагаемой на каждую квартиру, нежилое помещение в соответствии с долей в общем имуществе объекта кондоминиума, принадлежащей собственнику, которая оформляется согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Порядку и является неотъемлемыми частями протокола собрания, прошивается, нумеруется.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z69" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. При согласии собственников квартир, нежилых помещений местные исполнительные органы районов, городов областного значения, городов республиканского значения и столицы включают в перечень многоквартирных жилых домов, требующих проведения капитального ремонта за счет бюджетных средств, обеспечивают организацию технического обследования общего имущества объекта кондоминиума и проводят конкурс на определение проектной организации, и изготовление проектно-сметной документации на капитальный ремонт общего имущества объекта кондоминиума за счет средств местного бюджета.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z69" w:id="58"/>
-[...15 lines deleted...]
-      24. При согласии собственников квартир, нежилых помещений местные исполнительные органы районов, городов областного значения, городов республиканского значения и столицы включают в перечень многоквартирных жилых домов, требующих проведения капитального ремонта за счет бюджетных средств, обеспечивают организацию технического обследования общего имущества объекта кондоминиума и проводят конкурс на определение проектной организации, и изготовление проектно-сметной документации на капитальный ремонт общего имущества объекта кондоминиума за счет средств местного бюджета.</w:t>
+    <w:bookmarkStart w:name="z70" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом без проведения конкурса допускается определение собственниками квартир, нежилых помещений проектной организации по разработке проектно-сметной документации для проведения капитального ремонта за счет средств Оператора используемых в соответствии с пунктом 6 настоящего Порядка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z70" w:id="59"/>
-[...15 lines deleted...]
-      При этом без проведения конкурса допускается определение собственниками квартир, нежилых помещений проектной организации по разработке проектно-сметной документации для проведения капитального ремонта за счет средств Оператора используемых в соответствии с пунктом 6 настоящего Порядка.</w:t>
+    <w:bookmarkStart w:name="z71" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При разработке проектно-сметной документации для проведения капитального ремонта за счет бюджетного кредита заказчик не предусматривает расходы на капитальный ремонт фасадов, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика населенному пункту.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z71" w:id="60"/>
-[...15 lines deleted...]
-      При разработке проектно-сметной документации для проведения капитального ремонта за счет бюджетного кредита заказчик не предусматривает расходы на капитальный ремонт фасадов, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика населенному пункту.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 24 – в редакции приказа Министра промышленности и строительства РК от 22.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 382</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z72" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Местные исполнительные органы проводят капитальный ремонт общего имущества объекта кондоминиума за счет государственного бюджета либо бюджетного кредита.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z73" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Местные исполнительные органы областей, городов республиканского значения, столицы для получения бюджетного кредита, подписывают кредитный договор с центральным уполномоченным органом по исполнению бюджета, предоставляющим бюджетный кредит и администратором бюджетной программы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z74" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Соответствующие структурные подразделения местного исполнительного органа областей, городов республиканского значения, столицы при получении бюджетного кредита заключают кредитный договор с местными исполнительными органами районов, городов областного значения для проведения капитального ремонта многоквартирных жилых домов и организацией, определяемой на конкурсной основе местными исполнительными органами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 24 – в редакции приказа Министра промышленности и строительства РК от 22.09.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 27 – в редакции приказа Министра промышленности и строительства РК от 22.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 382</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="61"/>
-[...55 lines deleted...]
-      27. Соответствующие структурные подразделения местного исполнительного органа областей, городов республиканского значения, столицы при получении бюджетного кредита заключают кредитный договор с местными исполнительными органами районов, городов областного значения для проведения капитального ремонта многоквартирных жилых домов и организацией, определяемой на конкурсной основе местными исполнительными органами.</w:t>
+    <w:bookmarkStart w:name="z75" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Местный исполнительный орган обеспечивает финансирование содержания Оператора за счет средств местного бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z76" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. При выделении средств на проведение капитального ремонта многоквартирных жилых домов за счет средств бюджета через механизм бюджетного кредитования, местные исполнительные органы будут определены заемщиками, конечными заемщиками будут являться собственники квартир, нежилых помещений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 27 – в редакции приказа Министра промышленности и строительства РК от 22.09.2025 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 30 предусматривается в редакции приказа Министра промышленности и строительства РК от 04.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 81</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Проведение капитального ремонта многоквартирного жилого дома осуществляется Оператором с привлечением подрядной организации и организации по техническому надзору, выбранными Советом дома в соответствии с настоящим Порядком.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 30 – в редакции приказа Министра промышленности и строительства РК от 22.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 382</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="64"/>
-[...35 lines deleted...]
-      29. При выделении средств на проведение капитального ремонта многоквартирных жилых домов за счет средств бюджета через механизм бюджетного кредитования, местные исполнительные органы будут определены заемщиками, конечными заемщиками будут являться собственники квартир, нежилых помещений.</w:t>
+    <w:bookmarkStart w:name="z80" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Для проведения капитального ремонта к подрядной организации предъявляются следующие квалификационные требования:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z77" w:id="66"/>
-[...15 lines deleted...]
-      30. Проведение капитального ремонта многоквартирного жилого дома осуществляется Оператором с привлечением подрядной организации и организации по техническому надзору, выбранными Советом дома в соответствии с настоящим Порядком.</w:t>
+    <w:bookmarkStart w:name="z81" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) наличие лицензии на право проведения работ по капитальному ремонту не ниже III категории, а для замены лифтового оборудования соответствующей аттестации юридических лиц на право проведения работ по замене и установке лифтового оборудования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z82" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) отсутствие налоговой задолженности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z83" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) отсутствие статуса должника в едином реестре должников.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z84" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Оператор до начала работ проведения капитального ремонта заключает трехсторонний договор на выполнение капитального ремонта с председателем объединения собственников имущества либо субъектом управления объектом кондоминиума и подрядной организацией.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z85" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подрядная организация выполняет работы по капитальному ремонту общего имущества объекта кондоминиума, ремонта (замену) лифтов в строгом соответствии с договором.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 30 – в редакции приказа Министра промышленности и строительства РК от 22.09.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 32 – в редакции приказа Министра промышленности и строительства РК от 22.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 382</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="67"/>
-[...95 lines deleted...]
-      32. Оператор до начала работ проведения капитального ремонта заключает трехсторонний договор на выполнение капитального ремонта с председателем объединения собственников имущества либо субъектом управления объектом кондоминиума и подрядной организацией.</w:t>
+    <w:bookmarkStart w:name="z86" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Расчет сумм возврата средств за проведенный капитальный ремонт, ремонт (замену) лифтов определяется на основании технических характеристик, квартир, нежилых помещений в соответствии с долей в общем имуществе объекта кондоминиума.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z85" w:id="72"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 32 – в редакции приказа Министра промышленности и строительства РК от 22.09.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 382</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z87" w:id="74"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 34 предусматривается в редакции приказа Министра промышленности и строительства РК от 04.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 81</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       34. Капитальный ремонт общего имущества объекта кондоминиума проводится в соответствии с требованиями государственных нормативов в области архитектуры, градостроительства и строительства утвержденных, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "Об архитектурной, градостроительной и строительной деятельности в Республике Казахстан".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z88" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Работы по капитальному ремонту общего имущества предусматривают:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z89" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) минимальный вид работ – это ремонт кровли, подъезда и подвала жилого дома с установкой автоматизированной системы регулирования теплопотребления и общедомовых приборов учета тепловой энергии, а также создание с учетом технической возможности здания доступной среды для маломобильных групп населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z90" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) максимальный вид работ – это ремонт кровли, подъезда, подвала, фасада, ремонт (замена) лифтового оборудования (при наличии) с обязательной установкой автоматизированной системы регулирования теплопотребления и общедомовых приборов учета тепловой энергии, установкой/переоборудованием общедомовых инженерных сетей и систем пожарной безопасности, а также создание с учетом технической возможности здания доступной среды для маломобильных групп населения.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z88" w:id="75"/>
-[...15 lines deleted...]
-      35. Работы по капитальному ремонту общего имущества предусматривают:</w:t>
+    <w:bookmarkStart w:name="z91" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исключением из вышеизложенного является проведение ремонта (замены) лифтового оборудования (при наличии), подвала (включая инженерные сети), а также отдельные виды работ принятые на собрании собственников квартир, нежилых помещений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z89" w:id="76"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z92" w:id="79"/>
+    <w:bookmarkStart w:name="z92" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       36. При осуществлении организации и финансировании замены (ремонта) лифта одного из подъездов многоквартирного жилого дома за счет бюджетных средств с условием обеспечения возвратности средств собственниками квартир и нежилых помещений собственники квартир, нежилых помещений данного подъезда многоквартирного жилого дома принимают решение о замене (ремонте) лифта в данном подъезде многоквартирного жилого дома при наличии согласия более двух третей от общего числа собственников квартир, нежилых помещений данного подъезда многоквартирного жилого дома с оформлением соответствующего протокола. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z93" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оплата расходов по замене (ремонту) лифта осуществляется собственниками квартир, нежилых помещений данного подъезда многоквартирного жилого дома.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z94" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Оператор осуществляет мониторинг и контроль проведения капитального ремонта общего имущества объекта кондоминиума и замены (ремонту) лифта подрядной организацией, заключение договоров на выполнение авторского, технического надзора и разработки проектно-сметной документации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z95" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Оператор, председатель объединения собственников имущества, субъект управления объектом кондоминиума, совет дома контролируют качество и сроки выполнения капитального ремонта общего имущества объекта кондоминиума подрядными организациями, а также соответствие таких услуг, работ требованиям проектной документации.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z93" w:id="80"/>
-[...15 lines deleted...]
-      Оплата расходов по замене (ремонту) лифта осуществляется собственниками квартир, нежилых помещений данного подъезда многоквартирного жилого дома.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 38 – в редакции приказа Министра промышленности и строительства РК от 22.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 382</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z96" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Председатель объединения собственников имущества, субъект управления объектом кондоминиума, совет дома при обнаружении недостатков, допущенных в ходе проведения капитального ремонта обращаются в подрядную организацию, а также Оператору либо в местные исполнительные органы для устранения выявленных недостатков.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z94" w:id="81"/>
-[...15 lines deleted...]
-      37. Оператор осуществляет мониторинг и контроль проведения капитального ремонта общего имущества объекта кондоминиума и замены (ремонту) лифта подрядной организацией, заключение договоров на выполнение авторского, технического надзора и разработки проектно-сметной документации.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 39 – в редакции приказа Министра промышленности и строительства РК от 22.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 382</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z97" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. В приемке и вводе эксплуатации многоквартирного жилого дома по капитальному ремонту принимают участие Оператор, подрядная организация, технический надзор, авторский надзор, а также совет дома, председатель объединения собственников имущества или субъект управления объектом кондоминиума.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z95" w:id="82"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 38 – в редакции приказа Министра промышленности и строительства РК от 22.09.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 40 – в редакции приказа Министра промышленности и строительства РК от 22.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 382</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z96" w:id="83"/>
-[...163 lines deleted...]
-    <w:bookmarkStart w:name="z99" w:id="85"/>
+    <w:bookmarkStart w:name="z99" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       41. Собственники квартир, нежилых помещений после подписания акта-приемки выполненных работ обеспечивают полное погашение суммы бюджетных средств, в том числе выделенных в виде бюджетного кредита. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z100" w:id="86"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z100" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Возврат бюджетных средств, в том числе выделенных в виде бюджетного кредита обеспечивается собственниками квартир, нежилых помещений путем полного погашения суммы согласно Расчету прилагаемому к протоколу собрания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z101" w:id="87"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z101" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. При переходе права собственности на квартиру, нежилое помещение в многоквартирном жилом доме, продавец погашает образовавшуюся сумму задолженности ежемесячных платежей по денежным средствам, выделенным из государственного бюджета, в том числе выделенных в виде бюджетного кредита на момент реализации квартиры, нежилого помещения за капитальный ремонт.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z102" w:id="88"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z102" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       43. Малообеспеченным семьям (гражданам) за счет средств местного бюджета будет оказана жилищная помощь для оплаты расходов на содержание общего имущества объекта кондоминиума, в том числе за капитальный ремонт в соответствии с Правилами предоставления жилищной помощи, утверждаемыми согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункта 9–1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 10–2 Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z103" w:id="89"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z103" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Оператор обеспечивает мониторинг и контроль возврата средств, выделенных из государственного бюджета, в том числе выделенных в виде бюджетного кредита.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z104" w:id="90"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z104" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. При непогашении собственником квартиры, нежилого помещения задолженности по капитальному ремонту, ремонту (замене) лифтов после установленной даты платежа оператор обращается к нотариусу или в суд о принудительном взыскании задолженности за проведенный капитальный ремонт.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3741,88 +4065,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>имущества объекта</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кондоминиума</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z106" w:id="91"/>
+    <w:bookmarkStart w:name="z106" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Расчет суммы расходов на капитальный ремонт общего имущества объекта кондоминиума, возлагаемой на каждую квартиру, нежилое помещение</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z107" w:id="92"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z107" w:id="89"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "____"_______ 20____ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Местонахождение многоквартирного жилого дома (далее – МЖД):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3967,80 +4291,80 @@
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z108" w:id="93"/>
+          <w:bookmarkStart w:name="z108" w:id="90"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="93"/>
+          <w:bookmarkEnd w:id="90"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -4506,80 +4830,80 @@
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z128" w:id="94"/>
+          <w:bookmarkStart w:name="z128" w:id="91"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="94"/>
+          <w:bookmarkEnd w:id="91"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -4847,80 +5171,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z139" w:id="95"/>
+          <w:bookmarkStart w:name="z139" w:id="92"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="95"/>
+          <w:bookmarkEnd w:id="92"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -5188,80 +5512,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z150" w:id="96"/>
+          <w:bookmarkStart w:name="z150" w:id="93"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="96"/>
+          <w:bookmarkEnd w:id="93"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -5515,84 +5839,84 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z161" w:id="97"/>
+      <w:bookmarkStart w:name="z161" w:id="94"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * Общая сумма на капитальный ремонт общего имущества объекта кондоминиума/Полезная площадь МЖД = 1 м</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> МЖД</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Полезная площадь квартиры х на 1 м</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
@@ -5684,55 +6008,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6058,31 +6382,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>