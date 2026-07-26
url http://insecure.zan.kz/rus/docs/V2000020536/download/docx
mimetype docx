--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b313ede" w14:textId="b313ede">
+    <w:p w14:paraId="96e4039" w14:textId="96e4039">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1989,689 +1989,655 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Выбор подрядной организации для проведения капитального ремонта общего имущества объекта кондоминиума осуществляется собранием собственников квартир, нежилых помещений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 - в редакции приказа Министра промышленности и строительства РК от 04.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Деньги на капитальный ремонт общего имущества объекта кондоминиума могут быть истребованы только на цели капитального ремонта общего имущества объекта кондоминиума и не могут являться предметом залога по обязательствам собственников квартир, нежилых помещений, парковочных мест, кладовок. Расходование денег, накопленных на сберегательном счете, осуществляется только по решению собрания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Пункт 17 предусматривается в редакции приказа Министра промышленности и строительства РК от 04.03.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 – в редакции приказа Министра промышленности и строительства РК от 22.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 382</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 81</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Совет дома осуществляет мониторинг целевого расходования денег на капитальный ремонт общего имущества объекта кондоминиума.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z55" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Расходование объединением собственников имущества, субъектом управления объектом кондоминиума денег со сберегательного счета осуществляется только в безналичном порядке на основании надлежащим образом оформленных договоров на приобретение товаров, работ, услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z56" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По завершению капитального ремонта общего имущества объекта кондоминиума оформляется акт целевого использования денег, накопленных на сберегательном счете, подписанный председателем объединения собственников имущества, субъектом управления объектом кондоминиума, членами совета дома, к которому прилагаются акт выполненных работ по капитальному ремонту общего имущества объекта кондоминиума, реестр платежей с указанием суммы и даты оплаты, наименования и реквизитов первичных бухгалтерских документов, подтверждающих факт оплаты и получения товаров, работ, услуг (заявления на перевод в иностранной валюте, квитанции к приходному кассовому ордеру, фискальные чеки, товарные чеки, акты приема-передачи, накладные, грузовые таможенные деклараций).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 20 – в редакции приказа Министра промышленности и строительства РК от 22.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 382</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>01.07.2026</w:t>
-[...9 lines deleted...]
-        <w:t>).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...36 lines deleted...]
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z57" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Фактические затраты на произведенный капитальный ремонт возмещаются всеми собственниками квартир, нежилых помещений соразмерно их долям в общем имуществе объекта кондоминиума.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z58" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. При признании многоквартирного жилого дома аварийным и подлежащим сносу собственники квартир, нежилых помещений, проживающих в данном многоквартирном жилом доме по решению собственников квартир, нежилого помещения не накапливают денежные средства на сберегательном счете на капитальный ремонт.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z59" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...223 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок организации проведения капитального ремонта общего имущества объекта кондоминиума за счет средств государственного бюджета, в том числе выделенного в виде бюджетного кредита</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z60" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z60" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Для обеспечения безопасных условий проживания граждан местные исполнительные органы районов, городов областного значения, городов республиканского значения и столицы организуют проведение технического обследования общего имущества объекта кондоминиума с целью выявления аварийного жилья, подлежащего сносу или капитальному ремонту.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z61" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z61" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для учета функционирующих многоквартирных жилых домов местные исполнительные органы районов, городов областного значения, городов республиканского значения и столицы проводят инвентаризацию жилищного фонда с заполнением итоговых сведений в ИС централизованного сбора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z62" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z62" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для формирования перечня многоквартирных жилых домов, подлежащих капитальному ремонту за счет государственного бюджета местные исполнительные органы районов, городов областного значения, городов республиканского значения и столицы инициируют собрание собственников квартир, нежилых помещений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z63" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z63" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Собственники квартир, нежилых помещений в многоквартирном жилом доме принимают решение на собрании об участии в проведении капитального ремонта общего имущества объекта кондоминиума, ремонта (замены) лифтов за счет государственного бюджета, в том числе выделенного в виде бюджетного кредита по следующим вопросам:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z64" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z64" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) об участии в проведении капитального ремонта общего имущества объекта кондоминиума, ремонта (замены) лифтов за счет государственного бюджета, в том числе выделенного в виде бюджетного кредита;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z65" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z65" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) об утверждении суммы расходов на капитальный ремонт общего имущества объекта кондоминиума, ремонт (замену) лифтов общего имущества объекта кондоминиума, возлагаемую на каждую квартиру, нежилое помещение, которая определяется отношением полезной площади жилых и (или) нежилых площадей, находящихся в индивидуальной (раздельной) собственности, к сумме полезных площадей всех жилых и нежилых помещений, находящихся в данном объекте кондоминиума.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z66" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z66" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) о сроке возврата средств собственниками квартир, нежилых помещений от 7 до 15 лет. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z67" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z67" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При этом, собрание правомочно принимать решение при наличии более половины от общего числа собственников квартир, нежилых помещений. Решение принимается при согласии большинства от общего числа собственников квартир, нежилых помещений. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z68" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z68" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Лист голосования (список проголосовавших собственников квартир, нежилых помещений) с указанием фамилии, имени, отчества (при наличии) и иных персональных данных, номеров квартир, нежилых помещений оформляется согласно жилищному законодательству, а также Расчет суммы расходов на капитальный ремонт общего имущества объекта кондоминиума, возлагаемой на каждую квартиру, нежилое помещение в соответствии с долей в общем имуществе объекта кондоминиума, принадлежащей собственнику, которая оформляется согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Порядку и является неотъемлемыми частями протокола собрания, прошивается, нумеруется.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z69" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z69" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. При согласии собственников квартир, нежилых помещений местные исполнительные органы районов, городов областного значения, городов республиканского значения и столицы включают в перечень многоквартирных жилых домов, требующих проведения капитального ремонта за счет бюджетных средств, обеспечивают организацию технического обследования общего имущества объекта кондоминиума и проводят конкурс на определение проектной организации, и изготовление проектно-сметной документации на капитальный ремонт общего имущества объекта кондоминиума за счет средств местного бюджета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z70" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z70" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом без проведения конкурса допускается определение собственниками квартир, нежилых помещений проектной организации по разработке проектно-сметной документации для проведения капитального ремонта за счет средств Оператора используемых в соответствии с пунктом 6 настоящего Порядка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z71" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z71" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При разработке проектно-сметной документации для проведения капитального ремонта за счет бюджетного кредита заказчик не предусматривает расходы на капитальный ремонт фасадов, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика населенному пункту.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2690,110 +2656,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="60"/>
+    <w:bookmarkStart w:name="z72" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Местные исполнительные органы проводят капитальный ремонт общего имущества объекта кондоминиума за счет государственного бюджета либо бюджетного кредита.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z73" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z73" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Местные исполнительные органы областей, городов республиканского значения, столицы для получения бюджетного кредита, подписывают кредитный договор с центральным уполномоченным органом по исполнению бюджета, предоставляющим бюджетный кредит и администратором бюджетной программы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z74" w:id="62"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z74" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Соответствующие структурные подразделения местного исполнительного органа областей, городов республиканского значения, столицы при получении бюджетного кредита заключают кредитный договор с местными исполнительными органами районов, городов областного значения для проведения капитального ремонта многоквартирных жилых домов и организацией, определяемой на конкурсной основе местными исполнительными органами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2812,802 +2778,656 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="63"/>
+    <w:bookmarkStart w:name="z75" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Местный исполнительный орган обеспечивает финансирование содержания Оператора за счет средств местного бюджета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z76" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z76" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. При выделении средств на проведение капитального ремонта многоквартирных жилых домов за счет средств бюджета через механизм бюджетного кредитования, местные исполнительные органы будут определены заемщиками, конечными заемщиками будут являться собственники квартир, нежилых помещений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z77" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Проведение капитального ремонта многоквартирного жилого дома осуществляется Оператором с привлечением подрядной организации и организации по техническому надзору, выбранными собранием собственников квартир, нежилых помещений в соответствии с настоящим Порядком.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 30 – в редакции приказа Министра промышленности и строительства РК от 04.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z80" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Для проведения капитального ремонта к подрядной организации предъявляются следующие квалификационные требования:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z81" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) наличие лицензии на право проведения работ по капитальному ремонту не ниже III категории, а для замены лифтового оборудования соответствующей аттестации юридических лиц на право проведения работ по замене и установке лифтового оборудования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z82" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) отсутствие налоговой задолженности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z83" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) отсутствие статуса должника в едином реестре должников.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z84" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Оператор до начала работ проведения капитального ремонта заключает трехсторонний договор на выполнение капитального ремонта с председателем объединения собственников имущества либо субъектом управления объектом кондоминиума и подрядной организацией.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z85" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подрядная организация выполняет работы по капитальному ремонту общего имущества объекта кондоминиума, ремонта (замену) лифтов в строгом соответствии с договором.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Пункт 30 предусматривается в редакции приказа Министра промышленности и строительства РК от 04.03.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 32 – в редакции приказа Министра промышленности и строительства РК от 22.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 382</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z86" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Расчет сумм возврата средств за проведенный капитальный ремонт, ремонт (замену) лифтов определяется на основании технических характеристик, квартир, нежилых помещений в соответствии с долей в общем имуществе объекта кондоминиума.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z87" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      34. Капитальный ремонт общего имущества объекта кондоминиума проводится в соответствии с требованиями государственных нормативных документов, утвержденных согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Строительного Кодекса Республике Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 34 - в редакции приказа Министра промышленности и строительства РК от 04.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>01.07.2026</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...435 lines deleted...]
-    <w:bookmarkStart w:name="z88" w:id="72"/>
+    <w:bookmarkStart w:name="z88" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Работы по капитальному ремонту общего имущества предусматривают:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z89" w:id="73"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z89" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) минимальный вид работ – это ремонт кровли, подъезда и подвала жилого дома с установкой автоматизированной системы регулирования теплопотребления и общедомовых приборов учета тепловой энергии, а также создание с учетом технической возможности здания доступной среды для маломобильных групп населения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z90" w:id="74"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z90" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) максимальный вид работ – это ремонт кровли, подъезда, подвала, фасада, ремонт (замена) лифтового оборудования (при наличии) с обязательной установкой автоматизированной системы регулирования теплопотребления и общедомовых приборов учета тепловой энергии, установкой/переоборудованием общедомовых инженерных сетей и систем пожарной безопасности, а также создание с учетом технической возможности здания доступной среды для маломобильных групп населения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z91" w:id="75"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z91" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исключением из вышеизложенного является проведение ремонта (замены) лифтового оборудования (при наличии), подвала (включая инженерные сети), а также отдельные виды работ принятые на собрании собственников квартир, нежилых помещений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z92" w:id="76"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z92" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       36. При осуществлении организации и финансировании замены (ремонта) лифта одного из подъездов многоквартирного жилого дома за счет бюджетных средств с условием обеспечения возвратности средств собственниками квартир и нежилых помещений собственники квартир, нежилых помещений данного подъезда многоквартирного жилого дома принимают решение о замене (ремонте) лифта в данном подъезде многоквартирного жилого дома при наличии согласия более двух третей от общего числа собственников квартир, нежилых помещений данного подъезда многоквартирного жилого дома с оформлением соответствующего протокола. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z93" w:id="77"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z93" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оплата расходов по замене (ремонту) лифта осуществляется собственниками квартир, нежилых помещений данного подъезда многоквартирного жилого дома.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z94" w:id="78"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z94" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Оператор осуществляет мониторинг и контроль проведения капитального ремонта общего имущества объекта кондоминиума и замены (ремонту) лифта подрядной организацией, заключение договоров на выполнение авторского, технического надзора и разработки проектно-сметной документации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z95" w:id="79"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z95" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Оператор, председатель объединения собственников имущества, субъект управления объектом кондоминиума, совет дома контролируют качество и сроки выполнения капитального ремонта общего имущества объекта кондоминиума подрядными организациями, а также соответствие таких услуг, работ требованиям проектной документации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3626,70 +3446,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z96" w:id="80"/>
+    <w:bookmarkStart w:name="z96" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Председатель объединения собственников имущества, субъект управления объектом кондоминиума, совет дома при обнаружении недостатков, допущенных в ходе проведения капитального ремонта обращаются в подрядную организацию, а также Оператору либо в местные исполнительные органы для устранения выявленных недостатков.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3708,70 +3528,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z97" w:id="81"/>
+    <w:bookmarkStart w:name="z97" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. В приемке и вводе эксплуатации многоквартирного жилого дома по капитальному ремонту принимают участие Оператор, подрядная организация, технический надзор, авторский надзор, а также совет дома, председатель объединения собственников имущества или субъект управления объектом кондоминиума.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3790,190 +3610,190 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z99" w:id="82"/>
+    <w:bookmarkStart w:name="z99" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       41. Собственники квартир, нежилых помещений после подписания акта-приемки выполненных работ обеспечивают полное погашение суммы бюджетных средств, в том числе выделенных в виде бюджетного кредита. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z100" w:id="83"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z100" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Возврат бюджетных средств, в том числе выделенных в виде бюджетного кредита обеспечивается собственниками квартир, нежилых помещений путем полного погашения суммы согласно Расчету прилагаемому к протоколу собрания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z101" w:id="84"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z101" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. При переходе права собственности на квартиру, нежилое помещение в многоквартирном жилом доме, продавец погашает образовавшуюся сумму задолженности ежемесячных платежей по денежным средствам, выделенным из государственного бюджета, в том числе выделенных в виде бюджетного кредита на момент реализации квартиры, нежилого помещения за капитальный ремонт.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z102" w:id="85"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z102" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       43. Малообеспеченным семьям (гражданам) за счет средств местного бюджета будет оказана жилищная помощь для оплаты расходов на содержание общего имущества объекта кондоминиума, в том числе за капитальный ремонт в соответствии с Правилами предоставления жилищной помощи, утверждаемыми согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункта 9–1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 10–2 Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z103" w:id="86"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z103" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Оператор обеспечивает мониторинг и контроль возврата средств, выделенных из государственного бюджета, в том числе выделенных в виде бюджетного кредита.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z104" w:id="87"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z104" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. При непогашении собственником квартиры, нежилого помещения задолженности по капитальному ремонту, ремонту (замене) лифтов после установленной даты платежа оператор обращается к нотариусу или в суд о принудительном взыскании задолженности за проведенный капитальный ремонт.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4065,88 +3885,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>имущества объекта</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кондоминиума</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z106" w:id="88"/>
+    <w:bookmarkStart w:name="z106" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Расчет суммы расходов на капитальный ремонт общего имущества объекта кондоминиума, возлагаемой на каждую квартиру, нежилое помещение</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z107" w:id="89"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z107" w:id="92"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "____"_______ 20____ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Местонахождение многоквартирного жилого дома (далее – МЖД):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4291,80 +4111,80 @@
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z108" w:id="90"/>
+          <w:bookmarkStart w:name="z108" w:id="93"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="90"/>
+          <w:bookmarkEnd w:id="93"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -4830,80 +4650,80 @@
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z128" w:id="91"/>
+          <w:bookmarkStart w:name="z128" w:id="94"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="91"/>
+          <w:bookmarkEnd w:id="94"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -5171,80 +4991,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z139" w:id="92"/>
+          <w:bookmarkStart w:name="z139" w:id="95"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="92"/>
+          <w:bookmarkEnd w:id="95"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -5512,80 +5332,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z150" w:id="93"/>
+          <w:bookmarkStart w:name="z150" w:id="96"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="93"/>
+          <w:bookmarkEnd w:id="96"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -5839,84 +5659,84 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z161" w:id="94"/>
+      <w:bookmarkStart w:name="z161" w:id="97"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * Общая сумма на капитальный ремонт общего имущества объекта кондоминиума/Полезная площадь МЖД = 1 м</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> МЖД</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Полезная площадь квартиры х на 1 м</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
@@ -6008,55 +5828,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6382,31 +6202,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>