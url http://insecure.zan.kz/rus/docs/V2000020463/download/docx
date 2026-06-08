--- v0 (2025-11-09)
+++ v1 (2026-06-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a0b58d9" w14:textId="a0b58d9">
+    <w:p w14:paraId="6e6c882" w14:textId="6e6c882">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1323,552 +1323,816 @@
         <w:t>
       1) в верхней части по центру наименование государственного органа на русском языке, выполненное в синем цвете;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z65" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) слева темно-синим цветом указываются фамилия, имя, отчество (при его наличии) и занимаемая должность работника на русском языке;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z66" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 3) предусматривается в редакции приказа Председателя Агентства РК по делам государственной службы от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 11.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) нижняя часть – машиночитаемая зона, в которой располагается QR-код, содержащий основную информацию, имеющуюся в интегрированной информационной системе "Е-қызмет", либо иной ведомственной информационной системе (фамилия, имя, отчество (при наличии), должность, контактные данные).</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции приказа Председателя Агентства РК по делам государственной службы от 11.12.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 11 предусматривается в редакции приказа Председателя Агентства РК по делам государственной службы от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 11.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Идентификационная карта, не соответствующая описанию, с истекшим сроком действия, с помарками и подчистками, блокируется в интегрированной информационной системе "Е-қызмет" либо иной ведомственной информационной системе и считается недействительной.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок выдачи и использования идентификационной карты</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Идентификационная карта выдается административным государственным служащим при назначении на должность, изменении должности, смене фамилии, при утере, а также порче (износе), по истечении срока действия ранее выданной идентификационной карты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Идентификационная карта выдается сроком на четыре года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции приказа Председателя Агентства РК по делам государственной службы от 11.12.2020 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 179</w:t>
+        <w:t xml:space="preserve">      Сноска. В пункт 12 внесено изменение на казахском языке, текст на русском языке не меняется приказом Председателя Агентства РК по делам государственной службы от 12.06.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 94</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="30"/>
-[...139 lines deleted...]
-    <w:bookmarkStart w:name="z39" w:id="34"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Учет выдачи и возврата идентификационных карт осуществляется в журнале учета выдачи и возврата идентификационных карт государственного органа по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Идентификационная карта выдается работнику под роспись.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Журнал учета выдачи и возврата идентификационных карт хранится в службе управления персоналом (далее – кадровая служба) государственного органа либо у лица, на которое возложено исполнение обязанностей кадровой службы.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z40" w:id="35"/>
-[...15 lines deleted...]
-      Идентификационная карта выдается работнику под роспись.</w:t>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. При вручении идентификационной карты работник кадровой службы либо лицо, на которое возложено исполнение обязанностей кадровой службы, проводит устные разъяснения по ее использованию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z41" w:id="36"/>
-[...15 lines deleted...]
-      14. Журнал учета выдачи и возврата идентификационных карт хранится в службе управления персоналом (далее – кадровая служба) государственного органа либо у лица, на которое возложено исполнение обязанностей кадровой службы.</w:t>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При замене идентификационной карты в случаях изменения должности, смены фамилии, а также порче (износе), истечения срока действия ранее выданная идентификационная карта изымается работником кадровой службы, либо лицом, на которое возложено исполнение обязанностей кадровой службы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z42" w:id="37"/>
-[...15 lines deleted...]
-      15. При вручении идентификационной карты работник кадровой службы либо лицо, на которое возложено исполнение обязанностей кадровой службы, проводит устные разъяснения по ее использованию.</w:t>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Общий контроль за порядком заполнения, оформления, учета, выдачи, хранения и уничтожения идентификационных карт осуществляется руководителем кадровой службы либо лицом, на которое возложено исполнение обязанностей кадровой службы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z43" w:id="38"/>
-[...15 lines deleted...]
-      При замене идентификационной карты в случаях изменения должности, смены фамилии, а также порче (износе), истечения срока действия ранее выданная идентификационная карта изымается работником кадровой службы, либо лицом, на которое возложено исполнение обязанностей кадровой службы.</w:t>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. В случае утери идентификационной карты, административный государственный служащий в течение трех рабочих дней извещает в письменной (произвольной) форме соответствующую кадровую службу либо лицо, на которое возложено исполнение обязанностей кадровой службы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z44" w:id="39"/>
-[...15 lines deleted...]
-      16. Общий контроль за порядком заполнения, оформления, учета, выдачи, хранения и уничтожения идентификационных карт осуществляется руководителем кадровой службы либо лицом, на которое возложено исполнение обязанностей кадровой службы.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 18 предусматривается в редакции приказа Председателя Агентства РК по делам государственной службы от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 11.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Кадровая служба либо лицо, на которое возложено исполнение обязанностей кадровой службы, в течение одного рабочего дня со дня получения извещения об утере идентификационной карты блокирует идентификационную карту в интегрированной информационной системе "Е-қызмет", либо иной ведомственной информационной системе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Новая идентификационная карта взамен утерянной, испорченной (изношенной), при смене фамилии выдается кадровой службой либо лицом, на которое возложено исполнение обязанностей кадровой службы, после получения письменного извещения об утере, порче (износе) идентификационной карты или смене фамилии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z45" w:id="40"/>
-[...15 lines deleted...]
-      17. В случае утери идентификационной карты, административный государственный служащий в течение трех рабочих дней извещает в письменной (произвольной) форме соответствующую кадровую службу либо лицо, на которое возложено исполнение обязанностей кадровой службы.</w:t>
+    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. До изготовления новой идентификационной карты государственному служащему выдается временный пропуск в государственный орган, который изготавливается в произвольной форме.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z46" w:id="41"/>
-[...15 lines deleted...]
-      18. Кадровая служба либо лицо, на которое возложено исполнение обязанностей кадровой службы, в течение одного рабочего дня со дня получения извещения об утере идентификационной карты блокирует идентификационную карту в интегрированной информационной системе "Е-қызмет", либо иной ведомственной информационной системе.</w:t>
+    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. При увольнении идентификационная карта сдается в кадровую службу либо лицу, на которое возложено исполнение обязанностей кадровой службы, в последний рабочий день в данном государственном органе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z47" w:id="42"/>
-[...15 lines deleted...]
-      19. Новая идентификационная карта взамен утерянной, испорченной (изношенной), при смене фамилии выдается кадровой службой либо лицом, на которое возложено исполнение обязанностей кадровой службы, после получения письменного извещения об утере, порче (износе) идентификационной карты или смене фамилии.</w:t>
+    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В журнале учета выдачи и возврата идентификационных карт государственных служащих при сдаче идентификационной карты ставится подпись лица, ответственного за учет и выдачу идентификационной карты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z48" w:id="43"/>
-[...15 lines deleted...]
-      20. До изготовления новой идентификационной карты государственному служащему выдается временный пропуск в государственный орган, который изготавливается в произвольной форме.</w:t>
+    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Идентификационные карты, сданные работниками при увольнении, назначении на новую должность, смене фамилии, порче (износе), истечении срока действия подлежат уничтожению комиссионно с составлением соответствующего акта об уничтожении в произвольной форме. Комиссия по уничтожению идентификационных карт создается в составе не менее трех человек, включая ответственного работника за учет и выдачу идентификационных карт, работника финансово-хозяйственной службы и работников иных структурных подразделений государственного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z49" w:id="44"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="46"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1973,88 +2237,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>правил их выдачи и</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>использования</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:bookmarkStart w:name="z53" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Образец идентификационной карты административного государственного служащего</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z54" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5448300" cy="4254500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -2334,68 +2598,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>использования</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:bookmarkStart w:name="z56" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал учета выдачи и возврата идентификационных карт административных государственных служащих</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -2611,70 +2875,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Серийный номер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z57" w:id="50"/>
+          <w:bookmarkStart w:name="z57" w:id="47"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подпись работника, кому выдана идентификационная карта</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="50"/>
+          <w:bookmarkEnd w:id="47"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (c Описанием идентификационных карт административных государственных служащих, правилами их выдачи и использования ознакомлен/а)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -3017,124 +3281,124 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:bookmarkStart w:name="z58" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: журнал должен быть прошнурован, пронумерован, скреплен печатью.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3460,31 +3724,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>