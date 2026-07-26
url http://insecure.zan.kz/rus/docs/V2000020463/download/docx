--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6e6c882" w14:textId="6e6c882">
+    <w:p w14:paraId="7ac8f42" w14:textId="7ac8f42">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1402,51 +1402,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Подпункт 3) предусматривается в редакции приказа Председателя Агентства РК по делам государственной службы от 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 11.07.2026).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1560,51 +1560,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Пункт 11 предусматривается в редакции приказа Председателя Агентства РК по делам государственной службы от 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 11.07.2026).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1954,51 +1954,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Пункт 18 предусматривается в редакции приказа Председателя Агентства РК по делам государственной службы от 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 11.07.2026).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3350,55 +3350,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3724,31 +3724,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>