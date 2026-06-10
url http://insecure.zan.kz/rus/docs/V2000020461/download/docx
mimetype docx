--- v0 (2025-10-01)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="95fe353" w14:textId="95fe353">
+    <w:p w14:paraId="633853f" w14:textId="633853f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -112,140 +112,140 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Председателя Комитета национальной безопасности Республики Казахстан от 20 апреля 2020 года № 26/қе. Зарегистрирован в Министерстве юстиции Республики Казахстан 23 апреля 2020 года № 20461.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В соответствии с </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" </w:t>
+      В соответствии с подпунктом 1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Председателя Комитета национальной безопасности РК от 03.03.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 10/қе</w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Председателя Комитета национальной безопасности РК от 19.05.2026 № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">32/қе </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1067,110 +1067,110 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z33" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила оказания государственной услуги разработаны в соответствии с </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" (далее – Закон) и устанавливают порядок оказания государственной услуги "Выдача разрешения на неоднократное пересечение Государственной границы Республики Казахстан казахстанскими судами для ведения промысловой деятельности в территориальных водах (море), внутренних водах и на континентальном шельфе" (далее – государственная услуга).</w:t>
+      1. Настоящие Правила оказания государственной услуги разработаны в соответствии с подпунктом 1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон) и устанавливают порядок оказания государственной услуги "Выдача разрешения на неоднократное пересечение Государственной границы Республики Казахстан казахстанскими судами для ведения промысловой деятельности в территориальных водах (море), внутренних водах и на континентальном шельфе" (далее – государственная услуга).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Председателя Комитета национальной безопасности РК от 03.03.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 10/қе</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Председателя Комитета национальной безопасности РК от 19.05.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>32/қе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1253,90 +1253,266 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z35" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z36" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть первая пункта 3 предусматривается в редакции приказа Председателя Комитета национальной безопасности РК от 19.05.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действие</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z184" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Для получения государственной услуги услугополучатель представляет услугодателю заявление о выдаче (продлении) разрешения на неоднократное пересечение Государственной границы Республики Казахстан (далее – заявление) по форме согласно </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам в электронном формате на веб-портал "электронного правительства" (далее – веб-портал), удостоверенное посредством электронной цифровой подписи (далее – ЭЦП) услугополучателя.</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Данная редакция части первой пункта 3 действует до 12.07.2026 в соответствии с приказом Председателя Комитета национальной безопасности РК от 19.05.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> .</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Для получения государственной услуги услугополучатель представляет услугодателю заявление о выдаче (продлении) разрешения на неоднократное пересечение Государственной границы Республики Казахстан (далее – заявление) по форме согласно приложению 1 к настоящим Правилам в электронном формате на веб-портал "электронного правительства" (далее – веб-портал), удостоверенное посредством электронной цифровой подписи (далее – ЭЦП) услугополучателя.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z37" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       К заявлению на веб-портале прилагаются в электронном формате документы, необходимые для оказания государственной услуги в соответствии с пунктом 8 Перечня основных требований к оказанию государственной услуги (далее – Перечень), указанного в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1723,92 +1899,130 @@
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае продления или получения повторного разрешения на пользование животным миром исполнитель, при положительном принятии решения, в течении одного рабочего дня вносит изменение о продлении срока действия непосредственно в ранее выданное разрешение.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае выявления несоответствия требованиям настоящих Правил, услугодатель уведомляет заранее услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для возможности выразить услугополучателем позиции по предварительному решению, не позднее чем за три рабочих дня до завершения срока оказания государственной услуги. Заслушивание проводится не позднее двух рабочих дней со дня уведомления</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции приказа Председателя Комитета национальной безопасности РК от 03.03.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 10/қе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказа Председателя Комитета национальной безопасности РК от 19.05.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 32/қе </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z42" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1882,112 +2096,707 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z43" w:id="25"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 8 предусматривается в редакции приказа Председателя Комитета национальной безопасности РК от 19.05.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действие</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      8. Услугодатель обеспечивает внесение данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги в порядке, установленном уполномоченным органом в сфере информатизации, в соответствии с подпунктом 11) </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Данная редакция пункта 8 действует до 12.07.2026 в соответствии с приказом Председателя Комитета национальной безопасности РК от 19.05.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Услугодатель обеспечивает внесение данных в информационную систему мониторинга оказания государственных или социально ответственных услуг о стадии их оказания в порядке, установленном уполномоченным органом в сфере информатизации, в соответствии с подпунктом 11) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. При оказании государственной услуги посредством государственной информационной системы разрешений и уведомлений, данные о стадии ее оказания поступают в автоматическом режиме в информационную систему мониторинга оказания государственных услуг.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z403" w:id="27"/>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 9 предусматривается в редакции приказа Председателя Комитета национальной безопасности РК от 19.05.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действие</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Данная редакция пункта 9 действует до 12.07.2026 в соответствии с приказом Председателя Комитета национальной безопасности РК от 19.05.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. При оказании государственной услуги посредством государственной информационной системы разрешений и уведомлений, данные о стадии ее оказания поступают в автоматическом режиме в информационную систему мониторинга оказания государственных или социально ответственных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 9-1 предусматривается в редакции приказа Председателя Комитета национальной безопасности РК от 19.05.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действие</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Данная редакция пункта 9-1 действует до 12.07.2026 в соответствии с приказом Председателя Комитета национальной безопасности РК от 19.05.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9-1. Информация о порядке оказания государственных услуг, а также внесенных изменениях и (или) дополнениях в настоящие Правила в течение трех рабочих дней направляется в Единый контакт-центр, согласно подпункту 13) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2019,54 +2828,53 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункту 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 23 Закона Республики Казахстан "О государственных услугах", а также территориальные подразделения и оператору информационно-коммуникационной инфраструктуры "электронного правительства", осуществляющим прием заявлений и выдачу результатов оказания государственной услуги.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="27"/>
+        <w:t xml:space="preserve"> статьи 23 Закона Республики Казахстан "О государственных и социально ответственных услугах", а также территориальные подразделения и оператору информационно-коммуникационной инфраструктуры "электронного правительства", осуществляющим прием заявлений и выдачу результатов оказания государственной услуги.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2085,230 +2893,230 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="28"/>
+    <w:bookmarkStart w:name="z45" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателей и (или) их должностных лиц по вопросам оказания государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z46" w:id="29"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z46" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      10. Жалоба на решение, действия (бездействия) услугодателя по вопросам оказания государственных услуг может быть подана на имя руководителя услугодателя, в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг, в соответствии с </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> процедурно-процессуальным кодексом и </w:t>
+      10. Жалоба на решение, действия (бездействия) услугодателя по вопросам оказания государственных услуг подается на имя руководителя услугодателя, в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Административным процедурно-процессуальным кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан "О государственных услугах" (далее – орган, рассматривающий жалобу).</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="29"/>
+        <w:t xml:space="preserve"> Республики Казахстан "О государственных и социально ответственных услугах" (далее – орган, рассматривающий жалобу)..</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции приказа Председателя Комитета национальной безопасности РК от 28.12.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 110/ҚЕ</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции приказа Председателя Комитета национальной безопасности РК от 19.05.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 32/қе </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="30"/>
+    <w:bookmarkStart w:name="z47" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Жалоба услугополучателя, поступившая в адрес непосредственно оказывающего государственную услугу услугодателя, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона подлежит рассмотрению в течение пяти рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При обращении через портал информацию о порядке обжалования можно получить по телефону единого контакт-центра по вопросам оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2435,70 +3243,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="31"/>
+    <w:bookmarkStart w:name="z48" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение пятнадцати рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2733,80 +3541,80 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z384" w:id="32"/>
+    <w:bookmarkStart w:name="z384" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление о выдаче (продлении) разрешения на неоднократное пересечение</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Государственной границы Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции приказа Председателя Комитета национальной безопасности РК от 03.03.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3142,80 +3950,80 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(подпись руководителя юридического лица или индивидуального предпринимателя)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"___" _________ 20__ года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z385" w:id="33"/>
+    <w:bookmarkStart w:name="z385" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения к заявлению о казахстанском судне, заявленном для получения разрешения</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>на неоднократное пересечение Государственной границы Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование судна _________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3705,129 +4513,129 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам государственной услуги</w:t>
+              <w:t>к Правилам государственной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Выдача разрешения</w:t>
+              <w:t>услуги "Выдача разрешения на</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>на неоднократное пересечение</w:t>
+              <w:t>неоднократное пересечение</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Государственной границы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>казахстанскими судами</w:t>
+              <w:t>казахстанскими судами для</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>для ведения промысловой</w:t>
+              <w:t>ведения промысловой</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>деятельности в территориальных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3893,174 +4701,139 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z405" w:id="34"/>
+    <w:bookmarkStart w:name="z405" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Выдача разрешения на неоднократное пересечение Государственной границы Республики Казахстан казахстанскими судами для ведения промысловой деятельности в территориальных водах (море), внутренних водах и на континентальном шельфе"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 2 - в редакции приказа Председателя Комитета национальной безопасности РК от 28.12.2023 </w:t>
+      Сноска. Приложение 2 - в редакции приказа Председателя Комитета национальной безопасности РК от 19.05.2026 № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 110/ҚЕ</w:t>
+        <w:t xml:space="preserve">№ 32/қе </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-      </w:r>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...40 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -4083,87 +4856,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование услугодателя</w:t>
+Наименование государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Территориальные подразделения Пограничной службы КНБ.</w:t>
+"Выдача разрешения на неоднократное пересечение Государственной границы Республики Казахстан казахстанскими судами для ведения промысловой деятельности в территориальных водах (море), внутренних водах и на континентальном шельфе"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4196,87 +4969,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Способы предоставления государственной услуги</w:t>
+Наименование услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Через веб-портал "электронного правительства".</w:t>
+Территориальные подразделения Пограничной службы КНБ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4309,104 +5082,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания государственной услуги</w:t>
+Наименование подвида (при наличии) государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-По выдаче разрешения на неоднократное пересечение Государственной границы Республики Казахстан – 15 (пятнадцать) рабочих дней;</w:t>
-[...16 lines deleted...]
-              <w:t>По продлению или повторному получению разрешения на неоднократное пересечение Государственной границы Республики Казахстан – 3 (три) рабочих дня.</w:t>
+Отсутствует</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4439,87 +5195,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания</w:t>
+Способы предоставления государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронная (частично автоматизированная).</w:t>
+Через веб-портал "цифрового правительства".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4552,87 +5308,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги</w:t>
+Срок оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Разрешение на неоднократное пересечение Государственной границы Республики Казахстан либо уведомление об отказе в оказании государственной услуги.</w:t>
+По выдаче разрешения на неоднократное пересечение Государственной границы Республики Казахстан – 15 (пятнадцать) рабочих дней;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+По продлению или повторному получению разрешения на неоднократное пересечение Государственной границы Республики Казахстан – 3 (три) рабочих дня.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4665,87 +5439,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер платы, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+Форма оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бесплатно.</w:t>
+Электронная (частично цифровизированная).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4778,155 +5552,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы услугодателя</w:t>
+Результат оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) веб-портала: круглосуточно, за исключением перерывов, связанных с проведением технических работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни, согласно трудовому законодательству Республики Казахстан, оказание государственной услуги осуществляется следующим рабочим днем);</w:t>
-[...67 lines deleted...]
-              <w:t>2) на веб-портале.</w:t>
+Разрешение на неоднократное пересечение Государственной границы Республики Казахстан либо уведомление об отказе в оказании государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Форма предоставления результата оказания государственной услуги: электронная.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4959,257 +5683,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов, необходимых для оказания государственной услуги</w:t>
+Размер платы, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Для получения разрешения:</w:t>
-[...169 lines deleted...]
-              <w:t>2) электронная копия разрешения на пользование животным миром.</w:t>
+Бесплатно.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5242,209 +5796,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан</w:t>
+График работы услугодателя, Государственной корпорации и объектов информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) отсутствие необходимости в неоднократном пересечении Государственной границы Республики Казахстан казахстанским судном при ведении промысловой деятельности, если указанный в заявлении район (районы) промысла находится в пределах территориальных вод (моря), внутренних вод Республики Казахстан;</w:t>
-[...121 lines deleted...]
-              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+1) веб-портала: круглосуточно, за исключением перерывов, связанных с проведением технических работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни, согласно трудовому законодательству Республики Казахстан, оказание государственной услуги осуществляется следующим рабочим днем);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) услугодателя: с понедельника по субботу (понедельник – пятница с 9-00 до 18-00 часов, с перерывом на обед с 13-00 до 15-00, в субботу с 9-00 до 13-00 часов), кроме выходных (воскресенье) и праздничных дней, согласно трудовому законодательству Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Адреса мест оказания государственной услуги размещены на:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) интернет-ресурсе Пограничной службы: gov.​egov.​kz/​mem​leke​t/​entitis/​she​kara​knb;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) на веб-портале.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5477,126 +5981,693 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Иные требования с учетом особенностей оказания государственной услуги</w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Для получения разрешения:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) заявление о выдаче разрешения с приложением к нему судовой роли, составленной капитаном (владельцем) казахстанского судна;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) электронная копия свидетельства о праве собственности на казахстанское судно или копия договора аренды казахстанского судна (для морских судов);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) электронная копия свидетельства о праве плавания под Государственным Флагом Республики Казахстан (для морских судов);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) электронная копия разрешения на пользование животным миром;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) электронные копии разрешений на работу для иностранных граждан и лиц без гражданства;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) электронная копия судового свидетельства (для судов, зарегистрированных в Государственном судовом реестре Республики Казахстан);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) сведения о документах, удостоверяющих личность, государственной регистрации (перерегистрации юридического лица) предоставляются услугодателю из соответствующих государственных цифровых систем через шлюз "цифрового правительства".</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для продления или повторного получения разрешения:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) заявление о выдаче (продлении) разрешения с приложением к нему судовой роли, составленной капитаном (владельцем) казахстанского судна;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) электронная копия разрешения на пользование животным миром.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основания для отказа в оказании государственной услуги и ее подвидов (при наличии), установленные законами Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) отсутствие необходимости в неоднократном пересечении Государственной границы Республики Казахстан казахстанским судном при ведении промысловой деятельности, если указанный в заявлении район (районы) промысла находится в пределах территориальных вод (моря), внутренних вод Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным нормативными правовыми актами Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) отрицательный ответ уполномоченного государственного органа на запрос о согласовании, который требуется для оказания государственной услуги, а также отрицательное заключение экспертизы, исследования либо проверки;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения определенной государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+7) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Для получения государственной услуги через веб-портал необходимо наличие электронной цифровой подписи.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Услугополучатель информацию о порядке и статусе оказания государственной услуги в режиме удаленного доступа получает посредством единого контакт-центра по вопросам оказания государственных услуг.</w:t>
-[...16 lines deleted...]
-              <w:t>Контактные телефоны услугодателя по вопросам оказания государственной услуги: 8 (7172) 71-91-07, 71-92-07, 71-93-07, 71-94-07, 71-95-07, единого контакт-центра по вопросам оказания государственных услуг: 1414.</w:t>
+              <w:t>
+Услугополучатель информацию о порядке и статусе оказания государственной услуги в режиме удаленного доступа получает посредством единого контакт-центра по вопросам оказания государственных услуг.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Контактные телефоны услугодателя по вопросам оказания государственной услуги: 8 (7172) 99-10-07, 99-01-39, 99-01-13, 99-05-25, единого контакт-центра по вопросам оказания государственных услуг: 1414.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5831,68 +6902,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z387" w:id="35"/>
+    <w:bookmarkStart w:name="z387" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Серия ______ №___________ Разрешение на неоднократное пересечение Государственной границы Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 - в редакции приказа Председателя Комитета национальной безопасности РК от 03.03.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6812,68 +7883,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z389" w:id="36"/>
+    <w:bookmarkStart w:name="z389" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уведомление об отказе в выдаче (продлении) разрешения на неоднократное пересечение Государственной границы Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 4 - в редакции приказа Председателя Комитета национальной безопасности РК от 03.03.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7259,208 +8330,208 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 20 апреля 2020 года № 26/қе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z137" w:id="37"/>
+    <w:bookmarkStart w:name="z137" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила оказания государственной услуги "Выдача пропуска на въезд и пребывание в пограничной полосе"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z138" w:id="38"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z138" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z139" w:id="39"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z139" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила оказания государственной услуги разработаны в соответствии с </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="39"/>
+      1. Настоящие Правила оказания государственной услуги разработаны в соответствии с подпунктом 1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон) и устанавливают порядок оказания государственной услуги "Выдача пропуска на въезд и пребывание в пограничной полосе" (далее – государственная услуга).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Председателя Комитета национальной безопасности РК от 03.03.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 10/қе</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Председателя Комитета национальной безопасности РК от 19.05.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 32/қе </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования)..</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z140" w:id="40"/>
+    <w:bookmarkStart w:name="z140" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Государственная услуга оказывается территориальными подразделениями Пограничной службы Комитета национальной безопасности Республики Казахстан (далее – услугодатель) физическим и юридическим лицам Республики Казахстан, а также иностранным гражданам, лицам без гражданства, получающим государственные услуги (далее – услугополучатель).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7479,310 +8550,524 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z141" w:id="41"/>
+    <w:bookmarkStart w:name="z141" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z142" w:id="42"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть первая пункта 3 предусматривается в редакции приказа Председателя Комитета национальной безопасности РК от 19.05.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действие</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Данная редакция части первой пункта 3 действует до 12.07.2026 в соответствии с приказом Председателя Комитета национальной безопасности РК от 19.05.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Для получения государственной услуги услугополучатель представляет услугодателю в электронном формате через веб-портал "электронного правительства" (далее – веб-портал), удостоверенное посредством электронной цифровой подписи (далее – ЭЦП) услугополучателя:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z143" w:id="43"/>
+    <w:bookmarkStart w:name="z143" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       физическое лицо – заявление для получения пропуска по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z144" w:id="44"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z144" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      физические и юридические лица – представление для получения пропуска на ведение хозяйственной, промысловой или иной деятельности, проведения общественно-политических, культурных или иных мероприятий  в пограничной полосе, в котором указывают сведения о характере, месте, участниках, времени производства работ или проведения мероприятий, используемых промысловых и иных судах, транспортных и иных технических средствах, а в необходимых случаях – месте и времени пересечения госграницы, если это оговорено в международных договорах Республики Казахстан с сопредельным государством, по форме согласно </w:t>
+      физические и юридические лица – представление для получения пропуска на ведение хозяйственной, промысловой или иной деятельности, проведения общественно-политических, культурных или иных мероприятий в пограничной полосе, в котором указывают сведения о характере, месте, участниках, времени производства работ или проведения мероприятий, используемых промысловых и иных судах, транспортных и иных технических средствах, а в необходимых случаях – месте и времени пересечения госграницы, если это оговорено в международных договорах Республики Казахстан с сопредельным государством, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z145" w:id="45"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z145" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       К представлению на веб-портале прилагаются в электронном формате документы, необходимые для оказания государственной услуги в соответствии с пунктом 8 Перечня основных требований к оказанию государственной услуги (далее – Перечень), указанного в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z146" w:id="46"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z146" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При подаче услугополучателем всех необходимых документов на веб-портал – в "личном кабинете" услугополучателя отображается статус о принятии запроса для оказания государственной услуги с указанием даты и времени выдачи результата.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 3 с изменением, внесенным приказом Председателя Комитета национальной безопасности РК от 28.12.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 с изменениями, внесенными приказами Председателя Комитета национальной безопасности РК от 28.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 110/ҚЕ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 19.05.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 32/қе </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z147" w:id="47"/>
+    <w:bookmarkStart w:name="z147" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. В день поступления заявления (представления) с прилагаемыми к нему документами (далее – пакет документов) в соответствии с графиком работы услугодателя, предусмотренным в пункте 7 Перечня, сотрудник канцелярии услугодателя осуществляет их прием, регистрацию и передает на рассмотрение руководителю подразделения услугодателя, который определяет сотрудника подразделения услугодателя (далее – исполнитель) и отправляет ему на исполнение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7801,70 +9086,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z148" w:id="48"/>
+    <w:bookmarkStart w:name="z148" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. В случае представления услугополучателем неполного пакета документов согласно перечню, предусмотренному подзаконным нормативным правовым актом, определяющим порядок оказания государственной услуги, и (или) документов с истекшим сроком действия услугодатель отказывает в приеме заявления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7883,90 +9168,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z406" w:id="49"/>
+    <w:bookmarkStart w:name="z406" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5-1. В случае представления услугополучателем недостоверных документов либо пакета документов, содержащих несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным нормативными правовыми актами Республики Казахстан, при наличии отрицательного ответа уполномоченного государственного органа на запрос о согласовании, который требуется для оказания государственной услуги, а также отрицательного заключения экспертизы, исследования либо проверки либо вступившего в законную силу решения (приговора) суда в отношении услугополучателя о запрещении деятельности или отдельных видов деятельности, требующих получения определенной государственной услуги, лишении специального права, связанного с получением государственной услуги, отсутствия согласия услугополучателя, предоставляемого в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги, исполнитель в течение трех рабочих дней в "личный кабинет" услугополучателя на веб-портале направляет уведомление об отказе в приеме заявления (представления) в виде электронного документа, удостоверенного ЭЦП уполномоченного лица услугодателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7985,70 +9270,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z149" w:id="50"/>
+    <w:bookmarkStart w:name="z149" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. В случае полноты пакета документов, исполнитель в течение трех рабочих дней рассматривает их на соответствие требованиям настоящих Правил. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае выявления несоответствия требованиям настоящих Правил, услугодатель уведомляет заранее услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для возможности выразить услугополучателем позиции по предварительному решению, не позднее чем за три рабочих дня до завершения срока оказания государственной услуги. Заслушивание проводится не позднее двух рабочих дней со дня уведомления.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -8085,51 +9370,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z150" w:id="51"/>
+    <w:bookmarkStart w:name="z150" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. После рассмотрения пакета документов в течение трех рабочих дней исполнитель формирует пропуск на въезд и пребывание в пограничной полосе по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8144,152 +9429,765 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее – пропуск), либо уведомление об отказе в оказании государственной услуги по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и направляет в "личный кабинет" услугополучателя на веб-портале в виде электронного документа, удостоверенного ЭЦП уполномоченного лица услугодателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z151" w:id="52"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z151" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Пропуск выдается на указанный в заявлении (представлении) срок с учетом сроков действия разрешения соответствующих уполномоченных органов на ведение хозяйственной, промысловой или иной деятельности, проведение общественно-политических, культурных или иных мероприятий, но не более одного календарного года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z152" w:id="53"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z152" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Сведения о детях, не достигших 16-летнего возраста, въезжающих в пограничную полосу с родителями или сопровождающими их лицами, вносятся в пропуска этих лиц.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z153" w:id="54"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 10 предусматривается в редакции приказа Председателя Комитета национальной безопасности РК от 19.05.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действие</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      10. Услугодатель обеспечивает внесение данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги в порядке, установленном уполномоченным органом в сфере информатизации, в соответствии с подпунктом 11) </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Данная редакция пункта 10 действует до 12.07.2026 в соответствии с приказом Председателя Комитета национальной безопасности РК от 19.05.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. Услугодатель обеспечивает внесение данных в информационную систему мониторинга оказания государственных или социально ответственных услуг о стадии их оказания в порядке, установленном уполномоченным органом в сфере информатизации, в соответствии с подпунктом 11) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. При оказании государственной услуги посредством государственной информационной системы разрешений и уведомлений, данные о стадии ее оказания поступают в автоматическом режиме в информационную систему мониторинга оказания государственных услуг.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z407" w:id="56"/>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 11 предусматривается в редакции приказа Председателя Комитета национальной безопасности РК от 19.05.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действие</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Данная редакция пункта 11 действует до 12.07.2026 в соответствии с приказом Председателя Комитета национальной безопасности РК от 19.05.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. При оказании государственной услуги посредством государственной информационной системы разрешений и уведомлений, данные о стадии ее оказания поступают в автоматическом режиме в информационную систему мониторинга оказания государственных или социально ответственных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 11-1 предусматривается в редакции приказа Председателя Комитета национальной безопасности РК от 19.05.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действие</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Данная редакция пункта 11-1 действует до 12.07.2026 в соответствии с приказом Председателя Комитета национальной безопасности РК от 19.05.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11-1. Информация о порядке оказания государственных услуг, а также внесенных изменениях и (или) дополнениях в настоящие Правила в течение трех рабочих дней направляется в Единый контакт-центр, согласно подпункту 13) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8324,51 +10222,50 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункту 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 23 Закона Республики Казахстан "О государственных услугах", а также территориальные подразделения и оператору информационно-коммуникационной инфраструктуры "электронного правительства", осуществляющим прием заявлений и выдачу результатов оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8387,210 +10284,210 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z155" w:id="57"/>
+    <w:bookmarkStart w:name="z155" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателей и (или) их должностных лиц по вопросам оказания государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z156" w:id="58"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z156" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      12. Жалоба на решение, действия (бездействия) услугодателя по вопросам оказания государственных услуг может быть подана на имя руководителя услугодателя, в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг, в соответствии с </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> процедурно-процессуальным кодексом и </w:t>
+      12. Жалоба на решение, действия (бездействия) услугодателя по вопросам оказания государственных услуг подается на имя руководителя услугодателя, в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Административным процедурно-процессуальным кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан "О государственных услугах" (далее – орган, рассматривающий жалобу).</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="58"/>
+        <w:t xml:space="preserve"> Республики Казахстан "О государственных и социально ответственных услугах" (далее – орган, рассматривающий жалобу).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 12 - в редакции приказа Председателя Комитета национальной безопасности РК от 28.12.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 110/ҚЕ</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 - в редакции приказа Председателя Комитета национальной безопасности РК от 19.05.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 32/қе </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z157" w:id="59"/>
+    <w:bookmarkStart w:name="z157" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Жалоба услугополучателя, поступившая в адрес непосредственно оказывающего государственную услугу услугодателя, в соответствии с пунктом 2 статьи 25 Закона подлежит рассмотрению в течение пяти рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При обращении через портал информацию о порядке обжалования можно получить по телефону единого контакт-центра по вопросам оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8717,70 +10614,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z158" w:id="60"/>
+    <w:bookmarkStart w:name="z158" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение пятнадцати рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8937,88 +10834,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z162" w:id="61"/>
+    <w:bookmarkStart w:name="z162" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                ӨТІНІШ (ЗАЯВЛЕНИЕ)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z163" w:id="62"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z163" w:id="55"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шекаралық белдеуге кіруге және онда болуға рұқсаттама беруді сұраймын </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Прошу выдать пропуск на въезд и пребывание в пограничную полосу)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9477,103 +11374,90 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2 к Правилам</w:t>
+              <w:t>Приложение 2 к Правилам государственной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>государственной услуги</w:t>
+              <w:t>услуги "Выдача пропуска на</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Выдача пропуска на въезд и</w:t>
+              <w:t>въезд и пребывание в</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>пребывание в пограничной</w:t>
-[...12 lines deleted...]
-              <w:t>полосе"</w:t>
+              <w:t>пограничной полосе"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -9600,8291 +11484,320 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z167" w:id="63"/>
+    <w:bookmarkStart w:name="z167" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                      ҰСЫНЫС (ПРЕДСТАВЛЕНИЕ)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-[...12 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Тізімге сәйкес Қазақстан Республикасының азаматтарына (шетелдіктерге және </w:t>
-[...1450 lines deleted...]
-    <w:bookmarkStart w:name="z176" w:id="68"/>
+      Сноска. Приложение 2 - в редакции приказа Председателя Комитета национальной безопасности РК от 19.05.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 32/қе </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z184" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (В пограничной полосе будут задействованы технические средства):</w:t>
-[...655 lines deleted...]
-      <w:bookmarkStart w:name="z182" w:id="74"/>
+      Тізімге сәйкес Қазақстан Республикасының азаматтарына (шетел азаматтарына және азаматтығы жоқ адамдарға)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ұсынысқа мынадай құжаттар қоса беріледі (К представлению прилагаются следующие документы) _____________________________</w:t>
-[...3235 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      _________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (елді мекен, аудан, облыс) шекаралық белдеуге кіруге және онда болуға рұқсаттама</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (лар) беруді сұраймын</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _________________________________________________________ на Ваше заявление</w:t>
-[...370 lines deleted...]
-        <w:jc w:val="left"/>
+      (Прошу выдать пропуск (а) на въезд и пребывание в пограничную полосу гражданам</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан (иностранным гражданам и лицам без гражданства) согласно списку)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...33 lines deleted...]
-      </w:r>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (населенный пункт, район, область)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z251" w:id="81"/>
+      Мақсаты (цель) ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Государственная услуга оказывается территориальными подразделениями Пограничной службы Комитета национальной безопасности Республики Казахстан (далее – услугодатель) физическим и юридическим лицам Республики Казахстан, а также иностранным гражданам, лицам без гражданства, получающим государственные услуги (далее – услугополучатель).</w:t>
-[...7 lines deleted...]
-        <w:jc w:val="left"/>
+      Уақыты (время) ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...33 lines deleted...]
-      </w:r>
+      Шекаралық белдеуге рұқсаттамалар алатын Қазақстан Республикасы азаматтарының (шетел азаматтарының, азаматтығы жоқ адамдардың) тізімі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...2310 lines deleted...]
-    <w:bookmarkEnd w:id="108"/>
+      (Список граждан Республики Казахстан (иностранных граждан, лиц без гражданства) на получение пропуска в пограничную полосу)</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -17902,627 +11815,637 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ п/п</w:t>
+Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Фамилия, имя, отчество капитана</w:t>
-[...17 lines deleted...]
-(при его наличии)</w:t>
+Тегі, аты, әкесінің аты (болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Число, месяц, год рождения</w:t>
+Туған жылы, айы, күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Адрес места жительства</w:t>
+Тұратын жерінің мекен жайы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Место работы, должность</w:t>
+Жұмыс орны, лауазымы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ документа, удостоверяющего личность</w:t>
+Жеке басын куәландыратын құжаттың №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Гражданство</w:t>
+Азаматтығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Примечание</w:t>
+Ескертпе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+(№ п/п)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фамилия, имя, отчество (при его наличии)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(Число, месяц, год рождения)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(Адрес места жительства)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(Место работы, должность)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(№ документа, удостоверяющего личность)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(Гражданство)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(Примечание)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18743,51 +12666,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18972,101 +12895,9480 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      Шекара белдеуінде техникалық құралдар жұмылдырылады: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      Итого: ______________________________________________________________</w:t>
-[...33 lines deleted...]
-        <w:t>При этом будут задействованы технические средства:</w:t>
+      (В пограничной полосе будут задействованы технические средства):</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Р/с № № п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Техникалық құралдардың атауы (Наименование технического средства)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік тіркеу номері (Государственный регистрационный номер)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жүргізушінің тегі, аты, әкесінің аты (болған жағдайда) (Фамилия, имя, отчество водителя (при его наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иесі (Владелец)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ескертпе (Примечание)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынуға мынадай құжаттар қоса беріледі (К представлению прилагаются следующие документы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш білдірушінің электрондық мекен-жайы (электронный адрес заявителя) ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мен ұсынылған деректердің дұрыстығына дербес жауап беремін (я несу</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>персональную ответственность за достоверность представленных данных)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             лауазымы (должность)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (күні, айы және жылы) (дата, месяц, год)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 3</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам государственной</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>услуги "Выдача пропуска на</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>въезд и пребывание в</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пограничной полосе"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z409" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Выдача пропуска на въезд и пребывание в пограничной полосе"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 3 - в редакции приказа Председателя Комитета национальной безопасности РК от 19.05.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 32/қе </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Выдача пропуска на въезд и пребывание в пограничной полосе"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование услугодателя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Территориальные подразделения Пограничной службы КНБ.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование подвида (при наличии) государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отсутствует</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Способы предоставления государственной услуги и ее подвидов (при наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Через веб-портал "цифрового правительства".</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Срок оказания государственной услуги и ее подвидов (при наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 (десять) рабочих дней.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Форма оказания государственной услуги и ее подвидов (при наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электронная (частично цифровизированная).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Результат оказания государственной услуги и ее подвидов (при наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пропуск на въезд и пребывание в пограничной полосе либо уведомление об отказе в оказании государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Форма предоставления результата оказания государственной услуги: электронная.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Размер платы, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан и ее подвидов (при наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бесплатно.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+График работы услугодателя, Государственной корпорации и объектов информации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) веб-портала: круглосуточно, за исключением перерывов, связанных с проведением технических работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни, согласно трудовому законодательству Республики Казахстан, оказание государственной услуги осуществляется следующим рабочим днем);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) услугодателя: с понедельника по субботу (понедельник – пятница с 9-00 до 18-00 часов, с перерывом на обед с 13-00 до 15-00, в субботу с 9-00 до 13-00 часов), кроме выходных (воскресенье) и праздничных дней, согласно трудовому законодательству Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Адреса мест оказания государственной услуги размещены на:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) интернет-ресурсе Пограничной службы: gov.​egov.​kz/​mem​leke​t/​entitis/​she​kara​knb;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) на веб-портале.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги и ее подвидов (при наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+физическое лицо – заявление для получения пропуска.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+физические и юридические лица - для получения пропуска на ведение хозяйственной, промысловой или иной деятельности, проведение общественно-политических, культурных или иных мероприятий в пограничной полосе:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) представление, в котором указывают сведения о характере, месте, участниках, времени производства работ или проведения мероприятий, используемых промысловых и иных судах, транспортных и иных технических средствах, а в необходимых случаях – месте и времени пересечения госграницы, если это оговорено в международных договорах Республики Казахстан с сопредельным государством;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) электронные копии разрешительных документов соответствующих уполномоченных органов на ведение хозяйственной, промысловой или иной деятельности, проведение общественно-политических, культурных или иных мероприятий в пограничной полосе;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) сведения о документах, удостоверяющих личность, государственной регистрации (перерегистрации юридического лица) предоставляются услугодателю из соответствующих государственных цифровых систем через шлюз "цифрового правительства".</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основания для отказа в оказании государственной услуги и ее подвидов (при наличии), установленные законами Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным нормативными правовыми актами Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) отрицательный ответ уполномоченного государственного органа на запрос о согласовании, который требуется для оказания государственной услуги, а также отрицательное заключение экспертизы, исследования либо проверки;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения определенной государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+6) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для получения государственной услуги через веб-портал необходимо наличие электронной цифровой подписи.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугополучатель информацию о порядке и статусе оказания государственной услуги в режиме удаленного доступа получает посредством единого контакт-центра по вопросам оказания государственных услуг.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Контактные телефоны услугодателя по вопросам оказания государственной услуги: 8 (7172) 99-10-07, 99-01-39, 99-01-13, 99-05-25, единого контакт-центра по вопросам оказания государственных услуг: 1414.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 4</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам государственной</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>услуги "Выдача пропуска</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на въезд и пребывание</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в пограничной полосе"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z391" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Пропуск на въезд и пребывание в пограничной полосе</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 4 - в редакции приказа Председателя Комитета национальной безопасности РК от 03.03.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 10/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+РҰҚСАТТАМА түбіршегінің</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№_____</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(корешок пропуска)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+РҰҚСАТТАМА</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№_____</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(пропуск)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Берілді (выдан) __________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тұрушы (жителю) ________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Шекаралық белдеу аумағына кіруге және онда болуға рұқсат берілген</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(разрешен въезд и пребывание в пограничной полосе в районе)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кіру мақсаты (цель въезда)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Болу мерзімі (срок пребывания)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Болу уақыты (время пребывания)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Негіздеме (основание)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Берілген күні (дата выдачи)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"___________"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аумақтық бөлімше бастығы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(начальник территориального подразделения)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Берілді (выдан) __________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тұрушы (жителю) ________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Шекаралық белдеу аумағына кіруге және онда болуға рұқсат берілген</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(разрешен въезд и пребывание в пограничной полосе в районе)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кіру мақсаты (цель въезда)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Болу мерзімі (срок пребывания)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Болу уақыты (время пребывания)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Негіздеме (основание)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Берілген күні (дата выдачи)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Рұқсаттама жеке басын куәландыратын құжат ұсынылған жағдайда жарамды</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(пропуск действителен при предъявлении документа, удостоверяющего личность)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ ___________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"___________"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аумақтық бөлімше бастығы (начальник территориального подразделения)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мөрдін орыны (болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Место печати (при наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мөрдін орыны (болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Место печати (при наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 5</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам государственной</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>услуги "Выдача пропуска</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на въезд и пребывание</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в пограничной полосе"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Куда _______________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кому _______________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(адрес и установочные</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>данные инициатора)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z393" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УВЕДОМЛЕНИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 5 - в редакции приказа Председателя Комитета национальной безопасности РК от 03.03.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 10/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________ на Ваше заявление</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(представление) от __ ______ 20___ года уведомляем об отказе в выдаче пропуска на</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>въезд и пребывание в пограничной полосе в связи с представлением документов в не</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>полном объеме либо указанием в заявлении (представлении) недостоверных сведений:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Начальник территориального подразделения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпись, фамилия, имя, отчество (при его наличии) должностного лица</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"_____" _____________ 20 ___ года. (дата, месяц, год)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 3 к приказу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Председателя Комитета</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>национальной безопасности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 20 апреля 2020 года № 26/қе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z248" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правила оказания государственной услуги "Выдача пропуска на выход в территориальные воды (море) и внутренние воды Республики Казахстан казахстанских маломерных самоходных и несамоходных (надводных и подводных) судов (средств) и средств передвижения по льду"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z249" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z250" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Настоящие Правила оказания государственной услуги разработаны в соответствии с подпунктом 1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон) и устанавливают порядок оказания государственной услуги "Выдача пропуска на выход в территориальные воды (море) и внутренние воды Республики Казахстан казахстанских маломерных самоходных и несамоходных (надводных и подводных) судов (средств) и средств передвижения по льду" (далее – государственная услуга).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Председателя Комитета национальной безопасности РК от 19.05.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 32/қе </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z251" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Государственная услуга оказывается территориальными подразделениями Пограничной службы Комитета национальной безопасности Республики Казахстан (далее – услугодатель) физическим и юридическим лицам Республики Казахстан, а также иностранным гражданам, лицам без гражданства, получающим государственные услуги (далее – услугополучатель).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции приказа Председателя Комитета национальной безопасности РК от 03.03.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 10/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z252" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть первая пункта 3 предусматривается в редакции приказа Председателя Комитета национальной безопасности РК от 19.05.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действие</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Данная редакция части первой пункта 3 действует до 12.07.2026 в соответствии с приказом Председателя Комитета национальной безопасности РК от 19.05.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> .</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Для получения государственной услуги услугополучатель подает услугодателю представление на получение пропусков для выхода  в территориальные воды (море) и внутренние воды Республики Казахстан казахстанских маломерных самоходных и несамоходных (надводных  и подводных) судов (средств) и средств передвижения по льду с прилагаемым к нему списком лиц (далее – представление) по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам в электронном формате на веб-портал "электронного правительства" (далее – веб-портал), удостоверенное посредством электронной цифровой подписи (далее – ЭЦП) услугополучателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z254" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      К представлению на веб-портале прилагаются в электронном формате документы, необходимые для оказания государственной услуги в соответствии с пунктом 8 Перечня основных требований к оказанию государственной услуги (далее – Перечня), указанного в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z255" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При подаче услугополучателем всех необходимых документов на веб-портал – в "личном кабинете" услугополучателя отображается статус о принятии запроса для оказания государственной услуги с указанием даты и времени выдачи результата.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 с изменением, внесенным приказом Председателя Комитета национальной безопасности РК от 28.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110/ҚЕ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z256" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Вносимое услугополучателем представление согласовывается с соответствующим территориальным подразделением Комитета национальной безопасности Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Согласование осуществляется в срок не более трех рабочих дней с момента получения представления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Представление вносится с приложением документов, предусмотренных пунктом 8 Перечня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Территориальное подразделение Комитета национальной безопасности Республики Казахстан отказывает в согласовании представления по основаниям, предусмотренным пунктом 9 Перечня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа Председателя Комитета национальной безопасности РК от 19.05.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 32/қе </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z258" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Услугополучатель, который намерен проводить морские научные исследования и (или) изыскательскую деятельность в территориальных водах (море), при внесении на веб-портал представления услугодателю дополнительно представляет информацию о:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z259" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) характере и целях проекта, описании научного оборудования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z260" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) методе и средствах, которые будут использованы, включая название, тип и класс судов, точных географических данных по районам, в которых будет проводиться проект;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z261" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) дате прибытия и ухода исследовательских судов или в соответствующих случаях размещения и снятия оборудования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z262" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) наименовании организации, руководителе или лице, ответственном за проект.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z263" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В день поступления представления с прилагаемыми к нему документами (далее – пакет документов) в соответствии с графиком работы услугодателя, предусмотренным в пункте 7 Перечня, сотрудник канцелярии услугодателя осуществляет их прием, регистрацию и передает на рассмотрение руководителю подразделения услугодателя, который определяет сотрудника подразделения услугодателя (далее – исполнитель) и отправляет ему на исполнение.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции приказа Председателя Комитета национальной безопасности РК от 28.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110/ҚЕ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z264" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В случае представления услугополучателем неполного пакета документов согласно перечню, предусмотренному подзаконным нормативным правовым актом, определяющим порядок оказания государственной услуги, и (или) документов с истекшим сроком действия услугодатель отказывает в приеме заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции приказа Председателя Комитета национальной безопасности РК от 28.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110/ҚЕ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z410" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7-1. В случае представления услугополучателем недостоверных документов либо пакета документов, содержащих несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным нормативными правовыми актами Республики Казахстан, при наличии отрицательного ответа уполномоченного государственного органа на запрос о согласовании, который требуется для оказания государственной услуги, а также отрицательного заключения экспертизы, исследования либо проверки либо вступившего в законную силу решения (приговора) суда в отношении услугополучателя о запрещении деятельности, или отдельных видов деятельности, требующих получения определенной государственной услуги, лишении специального права, связанного с получением государственной услуги, отсутствия согласия услугополучателя, предоставляемого в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги, исполнитель в течение двух рабочих дней в "личный кабинет" услугополучателя на веб-портале направляет уведомление об отказе в приеме представления в виде электронного документа, удостоверенного ЭЦП уполномоченного лица услугодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 7-1 в соответствии с приказом Председателя Комитета национальной безопасности РК от 28.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110/ҚЕ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z265" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В случае полноты пакета документов, исполнитель в течение девяти рабочих дней рассматривает их на соответствие требованиям настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае выявления несоответствия требованиям настоящих Правил, услугодатель уведомляет заранее услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для возможности выразить услугополучателем позиции по предварительному решению, не позднее чем за три рабочих дня до завершения срока оказания государственной услуги. Заслушивание проводится не позднее двух рабочих дней со дня уведомления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции приказа Председателя Комитета национальной безопасности РК от 03.03.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 10/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z266" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. После рассмотрения пакета документов в течение трех рабочих дней исполнитель формирует пропуск на выход в территориальные воды (море) и внутренние воды Республики Казахстан казахстанских маломерных самоходных и несамоходных (надводных и подводных) судов (средств)  и средств передвижения по льду по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам (далее – пропуск), либо уведомление об отказе в оказании государственной услуги по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам и направляет в "личный кабинет" услугополучателя на веб-портале в виде электронного документа, удостоверенного ЭЦП уполномоченного лица услугодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z267" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Пропуск выдается на указанный в представлении срок с учетом сроков действия разрешения соответствующих уполномоченных органов на ведение промысловой, исследовательской, изыскательской или иной деятельности, но не более одного календарного года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z268" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По истечении срока действия пропуск утрачивает силу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 11 предусматривается в редакции приказа Председателя Комитета национальной безопасности РК от 19.05.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действие</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Данная редакция пункта 11 действует до 12.07.2026 в соответствии с приказом Председателя Комитета национальной безопасности РК от 19.05.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Услугодатель обеспечивает внесение данных в информационную систему мониторинга оказания государственных или социально ответственных услуг о стадии их оказания в порядке, установленном уполномоченным органом в сфере информатизации, в соответствии с подпунктом 11) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 5 Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 12 предусматривается в редакции приказа Председателя Комитета национальной безопасности РК от 19.05.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действие</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Данная редакция пункта 12 действует до 12.07.2026 в соответствии с приказом Председателя Комитета национальной безопасности РК от 19.05.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. При оказании государственной услуги посредством государственной информационной системы разрешений и уведомлений, данные о стадии ее оказания поступают в автоматическом режиме в информационную систему мониторинга оказания государственных или социально ответственных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 12-1 предусматривается в редакции приказа Председателя Комитета национальной безопасности РК от 19.05.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действие</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Данная редакция пункта 12-1 действует до 12.07.2026 в соответствии с приказом Председателя Комитета национальной безопасности РК от 19.05.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12-1. Информация о порядке оказания государственных услуг, а также внесенных изменениях и (или) дополнениях в настоящие Правила в течение трех рабочих дней направляется в Единый контакт-центр, согласно подпункту 13) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, подпункту 3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункту 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 23 Закона Республики Казахстан "О государственных и социально ответственных услугах", а также территориальные подразделения и оператору информационно-коммуникационной инфраструктуры "электронного правительства", осуществляющим прием заявлений и выдачу результатов оказания государственной услуги. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 12-1 в соответствии с приказом Председателя Комитета национальной безопасности РК от 28.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110/ҚЕ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z271" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателей и (или) их должностных лиц по вопросам оказания государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z272" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. Жалоба на решение, действия (бездействия) услугодателя по вопросам оказания государственных услуг подается на имя руководителя услугодателя, в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Административным процедурно-процессуальным кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О государственных и социально ответственных услугах" (далее – орган, рассматривающий жалобу).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 - в редакции приказа Председателя Комитета национальной безопасности РК от 19.05.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 32/қе </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования)..</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z273" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14. Жалоба услугополучателя, поступившая в адрес непосредственно оказывающего государственную услугу услугодателя, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 25 Закона подлежит рассмотрению в течение пяти рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При обращении через портал информацию о порядке обжалования можно получить по телефону единого контакт-центра по вопросам оказания государственных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рассмотрение жалобы в досудебном порядке по вопросам оказания государственных услуг производится вышестоящим органом, рассматривающий жалобу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба подается услугодателю, чье решение, действия (бездействия) обжалуется.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель, чье решение, действия (бездействия) обжалуется, не позднее трех рабочих дней со дня поступления жалобы направляет ее и административное дело в вышестоящий орган, рассматривающий жалобу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом услугодатель, чье решение, действия (бездействия) обжалуется, вправе не направлять жалобу в вышестоящий орган, рассматривающий жалобу, если он в течение трех рабочих дней примет благоприятный административный акт, совершит административное действие, полностью удовлетворяющее требованиям, указанным в жалобе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 - в редакции приказа Председателя Комитета национальной безопасности РК от 03.03.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 10/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z274" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение пятнадцати рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 1</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам государственной</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>услуги "Выдача пропуска на</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>выход в территориальные воды</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(море) и внутренние воды</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>казахстанских маломерных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>самоходных и несамоходных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(надводных и подводных)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>судов (средств) и средств</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>передвижения по льду"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z395" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Представление на получение пропусков для выхода в территориальные воды (море) и внутренние воды Республики Казахстан казахстанских маломерных самоходных и несамоходных (надводных и подводных) судов (средств) и средств передвижения по льду</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 - в редакции приказа Председателя Комитета национальной безопасности РК от 19.05.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 32/қе </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="12300"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+__________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аумақтық бөлімшенің бастығына</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(начальнику территориального подразделения</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>________________________)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҰСЫНУ (ПРЕДСТАВЛЕНИЕ)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Теңізге шығуға рұқсаттама беруді сұраймын________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(Прошу выдать пропуск на выход в море) __________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(заң тұлғаның атауы, жеке тұлғаның тегі, аты, әкісінің аты (болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(наименование юридического лица, фамилия, имя, отчество (при наличии) физического лица)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мақсаты (с целью) _____________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уақыты (время) ________________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауданында аумақтық суларда болу</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(нахождение в территориальных водах в районе) ____________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жүзу құралының түрі (тип плавсредства) ___________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жүзу құралының тіркеу № (рег. № плавсредства) ____________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жүзу құралының тіркелімге алыну орны (место приписки плавсредства): ________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының азаматтарына (шетел азаматтарына және азаматтығы жоқ тұлғаларға) қоса берілген тізімге сәйкес саны _____ дана рұқсаттама</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(Гражданам Республики Казахстан (иностранным гражданам и лицам без гражданства) согласно прилагаемому списку в количестве ______ экземпляров)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұсынуға мынадай құжаттар қоса беріледі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(К представлению прилагаются следующие документы) ______________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+лауазымы (должность)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қолы (подпись)__________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_______________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(күні, айы, жылы) (дата, месяц, год)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мөрдін орыны (қажетті жағдайда)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Место печати (при необходимости)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (оборотная сторона)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z396" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Список граждан Республики Казахстан (иностранных граждан, лиц без гражданства) на получение пропусков для выхода в территориальные воды (море) и внутренние воды Республики Казахстан казахстанских маломерных самоходных и несамоходных (надводных и подводных) судов (средств) и средств передвижения по льду</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фамилия, имя, отчество (при его наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Число, месяц, год рождения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Адрес места жительства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Место работы, должность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ документа, удостоверяющего личность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гражданство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Примечание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Итого: ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (общее количество лиц – прописью)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом будут задействованы технические средства:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -19191,69 +22493,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Фамилия, имя, отчество капитана</w:t>
-[...17 lines deleted...]
-(при его наличии)</w:t>
+Фамилия, имя, отчество  (при его наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19589,50 +22873,71 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -19679,90 +22984,90 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам государственной услуги</w:t>
+              <w:t>к Правилам государственной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Выдача пропуска на выход</w:t>
+              <w:t>услуги "Выдача пропуска на</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>в территориальные воды (море)</w:t>
+              <w:t>выход в территориальные воды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и внутренние воды</w:t>
+              <w:t>(море) и внутренние воды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -19770,64 +23075,64 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>самоходных и несамоходных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(надводных и подводных)</w:t>
+              <w:t>(надводных и подводных) судов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>судов (средств) и средств</w:t>
+              <w:t>(средств) и средств</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>передвижения по льду"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -19867,174 +23172,139 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z413" w:id="109"/>
+    <w:bookmarkStart w:name="z413" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Выдача пропуска на выход в территориальные воды (море) и внутренние воды Республики Казахстан казахстанских маломерных самоходных и несамоходных (надводных и подводных) судов (средств) и средств передвижения по льду"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 2 - в редакции приказа Председателя Комитета национальной безопасности РК от 28.12.2023 </w:t>
+      Сноска. Приложение 2 - в редакции приказа Председателя Комитета национальной безопасности РК от 19.05.2026 № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 110/ҚЕ</w:t>
+        <w:t xml:space="preserve">№ 32/қе </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-      </w:r>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...40 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -20057,87 +23327,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование услугодателя</w:t>
+Наименование государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Территориальные подразделения Пограничной службы КНБ.</w:t>
+"Выдача пропуска на выход в территориальные воды (море) и внутренние воды Республики Казахстан казахстанских маломерных самоходных и несамоходных (надводных и подводных) судов (средств) и средств передвижения по льду"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20170,87 +23440,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Способы предоставления государственной услуги</w:t>
+Наименование услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Через веб-портал "электронного правительства".</w:t>
+Территориальные подразделения Пограничной службы КНБ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20283,87 +23553,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания государственной услуги</w:t>
+Наименование подвида (при наличии) государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15 (пятнадцать) рабочих дней.</w:t>
+Отсутствует</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20396,87 +23666,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания</w:t>
+Способы предоставления государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронная (частично автоматизированная).</w:t>
+Через веб-портал "цифрового правительства".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20509,87 +23779,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги</w:t>
+Срок оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Пропуск на выход в территориальные воды (море) и внутренние воды Республики Казахстан маломерных самоходных и несамоходных (надводных и подводных) судов (средств) и средств передвижения по льду либо уведомление об отказе в оказании государственной услуги.</w:t>
+15 (пятнадцать) рабочих дней.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20622,87 +23892,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер платы, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+Форма оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бесплатно.</w:t>
+Электронная (частично цифровизированная).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20735,172 +24005,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы услугодателя</w:t>
+Результат оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) веб-портала: круглосуточно, за исключением перерывов, связанных с проведением технических работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни, согласно трудовому законодательству Республики Казахстан, оказание государственной услуги осуществляется следующим рабочим днем);</w:t>
-[...84 lines deleted...]
-              <w:t>2) на веб-портале.</w:t>
+Пропуск на выход в территориальные воды (море) и внутренние воды Республики Казахстан маломерных самоходных и несамоходных (надводных и подводных) судов (средств) и средств передвижения по льду либо уведомление об отказе в оказании государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Форма предоставления результата оказания государственной услуги: электронная.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20933,121 +24136,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов, необходимых для оказания государственной услуги</w:t>
+Размер платы, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) представление на получение пропусков для выхода в территориальные воды (море) и внутренние воды Республики Казахстан казахстанских маломерных самоходных и несамоходных (надводных и подводных) судов (средств) и средств передвижения по льду с прилагаемым к нему списком лиц;</w:t>
-[...33 lines deleted...]
-              <w:t>3) сведения о документах, удостоверяющих личность, государственной регистрации (перерегистрации юридического лица) предоставляются услугодателю из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
+Бесплатно.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21080,192 +24249,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан</w:t>
+График работы услугодателя, Государственной корпорации и объектов информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
-[...104 lines deleted...]
-              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+1) веб-портала: круглосуточно, за исключением перерывов, связанных с проведением технических работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни, согласно трудовому законодательству Республики Казахстан, оказание государственной услуги осуществляется следующим рабочим днем);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) услугодателя: с понедельника по субботу (понедельник – пятница с 9-00 до 18-00 часов, с перерывом на обед с 13-00 до 15-00, в субботу с 9-00 до 13-00 часов), кроме выходных (воскресенье) и праздничных дней, согласно трудовому законодательству Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Адреса мест оказания государственной услуги размещены на:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) интернет-ресурсе Пограничной службы: gov.​egov.​kz/​mem​leke​t/​entitis/​she​kara​knb;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) на веб-портале.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21298,121 +24434,2045 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Иные требования с учетом особенностей оказания государственной услуги</w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+1) представление на получение пропусков для выхода в территориальные воды (море) и внутренние воды Республики Казахстан казахстанских маломерных самоходных и несамоходных (надводных и подводных) судов (средств) и средств передвижения по льду с прилагаемым к нему списком лиц;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) электронные копии разрешительных документов соответствующих уполномоченных органов на ведение в территориальных водах (море) и внутренних водах промысловой, исследовательской, изыскательской или иной деятельности;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) сведения о документах, удостоверяющих личность, государственной регистрации (перерегистрации юридического лица) предоставляются услугодателю из соответствующих государственных цифровых систем через шлюз "цифрового правительства".</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основания для отказа в оказании государственной услуги и ее подвидов (при наличии), установленные законами Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным нормативными правовыми актами Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) отрицательный ответ уполномоченного государственного органа на запрос о согласовании, который требуется для оказания государственной услуги, а также отрицательное заключение экспертизы, исследования либо проверки;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения определенной государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+6) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Для получения государственной услуги через веб-портал необходимо наличие электронной цифровой подписи.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Услугополучатель информацию о порядке и статусе оказания государственной услуги в режиме удаленного доступа получает посредством единого контакт-центра по вопросам оказания государственных услуг.</w:t>
-[...16 lines deleted...]
-              <w:t>Контактные телефоны услугодателя по вопросам оказания государственной услуги: 8 (7172) 71-91-07, 71-92-07, 71-93-07, 71-94-07, 71-95-07, единого контакт-центра по вопросам оказания государственных услуг: 1414.</w:t>
+              <w:t>
+Услугополучатель информацию о порядке и статусе оказания государственной услуги в режиме удаленного доступа получает посредством единого контакт-центра по вопросам оказания государственных услуг.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Контактные телефоны услугодателя по вопросам оказания государственной услуги: 8 (7172) 99-01-10, 99-01-39, 99-01-13, 99-05-25, единого контакт-центра по вопросам оказания государственных услуг: 1414.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 3</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам государственной</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>услуги "Выдача пропуска</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на выход в территориальные</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>воды (море) и внутренние воды</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>казахстанских маломерных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>самоходных и несамоходных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(надводных и подводных) судов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(средств) и средств</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>передвижения по льду"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z398" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Пропуск на выход в территориальные воды (море) и внутренние воды Республики Казахстан казахстанских маломерных самоходных и несамоходных (надводных и подводных) судов (средств) и средств передвижения по льду</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 3 - в редакции приказа Председателя Комитета национальной безопасности РК от 03.03.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 10/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+РҰҚСАТТАМА түбіршегінің №___</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(корешок пропуска)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(выдан) _______________________ берілді</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(жителю) ____________________________ тұрғыны</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20 ___ жылы теңізге және ішкі суларға шығуға рұқсат берілген</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(разрешен выход в море и внутренние воды в 20__ году)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ауданның аумақтық суларында болу</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(нахождение в территориальных водах в районе)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жол жүру бағыты _____________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(маршрут следования)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Теңізге шығу мақсаты _________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(цель выхода в море)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Шығу уақыты ________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(время выхода)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Келу уақыты _________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(время пребывания)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жүзу құралының түрі__________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(тип плавсредства)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жүзу құралының тіркеу №_____</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (рег. № плавсредства)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жүзу құралының тіркелімге алыну орны</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(место приписки плавсредства):</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Негіздеме ___________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(основание)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Берілген күні ________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(дата выдачи)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"___________" аумақтық бөлімше бастығы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(начальник территориального подразделения)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_____________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мөрдін орыны (қажетті жағдайда)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Место печати (при необходимости)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+РҰҚСАТТАМА №___</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(пропуск)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(выдан) ___________________________ берілді</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(жителю) ________________________________ тұрғыны</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20 ___ жылы теңізге және ішкі суларға шығуға рұқсат берілген</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(разрешен выход в море и внутренние воды в 20__ году)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аумақтық сулардан тыс ауданда болу</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(нахождение в территориальных водах в районе)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жол жүру бағыты _________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(маршрут следования)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Теңізге шығу мақсаты ______________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(цель выхода в море)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Шығу уақыты _____________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(время выхода)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Келу уақыты ______________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(время пребывания):</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жүзу құралының түрі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(тип плавсредства)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жүзу құралының тіркеу № ________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(рег. № плавсредства)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жүзу құралының тіркелімге алыну орны</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(место приписки плавсредства)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Рұқсаттама жеке басын куәландыратын құжат ұсынылған</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жағдайда жарамды (пропуск действителен при предъявлении</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>документа, удостоверяющего личность)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ ______</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Берілген күні _____________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(дата выдачи)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"___________" аумақтық бөлімше бастығы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(начальник территориального подразделения)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мөрдін орыны (қажетті жағдайда)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Место печати (при необходимости)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -21451,51 +26511,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 3</w:t>
+              <w:t>Приложение 4</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам государственной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -21652,1291 +26712,78 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z398" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Пропуск на выход в территориальные воды (море) и внутренние воды Республики Казахстан казахстанских маломерных самоходных и несамоходных (надводных и подводных) судов (средств) и средств передвижения по льду</w:t>
-[...1225 lines deleted...]
-    </w:tbl>
+        <w:t xml:space="preserve"> Уведомление об отказе в выдаче пропуска на выход казахстанских судов</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>в территориальные воды (море), внутренние воды Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -22970,277 +26817,367 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 4</w:t>
+              <w:t>Куда _______________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам государственной</w:t>
+              <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>услуги "Выдача пропуска</w:t>
+              <w:t>Кому _______________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>на выход в территориальные</w:t>
+              <w:t>(адрес и установочные</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>воды (море) и внутренние воды</w:t>
-[...142 lines deleted...]
-              <w:t>Форма</w:t>
+              <w:t>данные инициатора)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z401" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Уведомление об отказе в выдаче пропуска на выход казахстанских судов</w:t>
-[...11 lines deleted...]
-        <w:t>в территориальные воды (море), внутренние воды Республики Казахстан</w:t>
+        <w:t xml:space="preserve"> УВЕДОМЛЕНИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 4 - в редакции приказа Председателя Комитета национальной безопасности РК от 03.03.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 10/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________ на Ваше заявление</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>от ___ ________ 20 ___ года уведомляем об отказе в выдаче пропуска на выход</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в территориальные воды (море), внутренние воды Республики Казахстан в связи</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>с представлением документов не в полном объеме на</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тип маломерного самоходного и несамоходного (надводного и подводного)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>судна (средства) и средства передвижения по льду)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Начальник территориального подразделения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпись, фамилия, имя, отчество (при его наличии) должностного лица</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"_____" _____________ 20 ___ года. (дата, месяц, год)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -23276,736 +27213,340 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Куда _______________________</w:t>
+              <w:t>Приложение 4 к приказу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>____________________________</w:t>
+              <w:t>Председателя Комитета</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Кому _______________________</w:t>
+              <w:t>национальной безопасности</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(адрес и установочные</w:t>
+              <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>данные инициатора)</w:t>
+              <w:t>от 20 апреля 2020 года № 26/қе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z401" w:id="111"/>
+    <w:bookmarkStart w:name="z378" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> УВЕДОМЛЕНИЕ</w:t>
-[...394 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Перечень некоторых приказов Председателя Комитета национальной безопасности Республики Казахстан, подлежащих к утрате</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z379" w:id="113"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z379" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Председателя Комитета национальной безопасности Республики Казахстан от 22 апреля 2015 года № 26 "Об утверждении стандартов государственных услуг, оказываемых Пограничной службой Комитета национальной безопасности Республики Казахстан" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов от 23 мая 2015 года № 11146).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z380" w:id="114"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z380" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Председателя Комитета национальной безопасности Республики Казахстан от 28 мая 2015 года № 42 "Об утверждении регламентов государственных услуг, оказываемых Пограничной службой Комитета национальной безопасности Республики Казахстан" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов от 30 июня 2015 года № 11504).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z381" w:id="115"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z381" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Председателя Комитета национальной безопасности Республики Казахстан от 29 июля 2019 года № 57/қе "О внесении изменений в приказ Председателя Комитета национальной безопасности Республики Казахстан от 22 апреля 2015 года № 26 "Об утверждении стандартов государственных услуг, оказываемых Пограничной службой Комитета национальной безопасности Республики Казахстан" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов от 1 августа 2019 года № 19176).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z382" w:id="116"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z382" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Председателя Комитета национальной безопасности Республики Казахстан от 10 сентября 2019 года № 72/қе "О внесении изменений в приказ Председателя Комитета национальной безопасности Республики Казахстан от 28 мая 2015 года № 42 "Об утверждении регламентов государственных услуг, оказываемых Пограничной службой Комитета национальной безопасности Республики Казахстан" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов от 13 сентября 2019 года № 19378).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>