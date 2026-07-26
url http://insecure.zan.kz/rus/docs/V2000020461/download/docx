--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="633853f" w14:textId="633853f">
+    <w:p w14:paraId="ac52813" w14:textId="ac52813">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -27498,55 +27498,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -27872,31 +27872,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>