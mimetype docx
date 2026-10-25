--- v2 (2026-07-26)
+++ v3 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ac52813" w14:textId="ac52813">
+    <w:p w14:paraId="2d2441c" w14:textId="2d2441c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1253,2060 +1253,1554 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z35" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkStart w:name="z184" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Для получения государственной услуги услугополучатель представляет услугодателю заявление о выдаче (продлении) разрешения на неоднократное пересечение Государственной границы Республики Казахстан (далее – заявление) по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам в электронном формате на веб-портал "цифрового правительства" (далее – веб-портал), удостоверенное посредством электронной цифровой подписи (далее – ЭЦП) услугополучателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z37" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      К заявлению на веб-портале прилагаются в электронном формате документы, необходимые для оказания государственной услуги в соответствии с пунктом 8 Перечня основных требований к оказанию государственной услуги (далее – Перечень), указанного в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z38" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При подаче услугополучателем всех необходимых документов на веб-портал – в "личном кабинете" услугополучателя отображается статус о принятии запроса для оказания государственной услуги с указанием даты и времени выдачи результата.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 с изменениями, внесенными приказом Председателя Комитета национальной безопасности РК от 28.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110/ҚЕ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 19.05.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 19.05.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действие</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...79 lines deleted...]
-    <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. В день поступления заявления с прилагаемыми к нему документами (далее – пакет документов) в соответствии с графиком работы услугодателя, предусмотренным в пункте 7 Перечня, сотрудник канцелярии услугодателя осуществляет их прием, регистрацию и передает на рассмотрение руководителю подразделения услугодателя, который определяет ответственного сотрудника подразделения услугодателя (далее – исполнитель) и отправляет ему на исполнение.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Данная редакция части первой пункта 3 действует до 12.07.2026 в соответствии с приказом Председателя Комитета национальной безопасности РК от 19.05.2026 № </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа Председателя Комитета национальной безопасности РК от 28.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110/ҚЕ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>32/қе</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> .</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z40" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Для получения государственной услуги услугополучатель представляет услугодателю заявление о выдаче (продлении) разрешения на неоднократное пересечение Государственной границы Республики Казахстан (далее – заявление) по форме согласно приложению 1 к настоящим Правилам в электронном формате на веб-портал "электронного правительства" (далее – веб-портал), удостоверенное посредством электронной цифровой подписи (далее – ЭЦП) услугополучателя.</w:t>
-[...61 lines deleted...]
-    <w:bookmarkEnd w:id="19"/>
+      5. В случае представления услугополучателем неполного пакета документов согласно перечню, предусмотренному подзаконным нормативным правовым актом, определяющим порядок оказания государственной услуги, и (или) документов с истекшим сроком действия услугодатель отказывает в приеме заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 3 с изменением, внесенным приказом Председателя Комитета национальной безопасности РК от 28.12.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 - в редакции приказа Председателя Комитета национальной безопасности РК от 28.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 110/ҚЕ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="20"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z402" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5-1. В случае представления услугополучателем недостоверных документов либо пакета документов, содержащих несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным нормативными правовыми актами Республики Казахстан, при наличии отрицательного ответа уполномоченного государственного органа на запрос о согласовании, который требуется для оказания государственной услуги, а также отрицательного заключения экспертизы, исследования либо проверки либо вступившего в законную силу решения (приговора) суда в отношении услугополучателя о запрещении деятельности или отдельных видов деятельности, требующих получения определенной государственной услуги, лишении специального права, связанного с получением государственной услуги, отсутствия согласия услугополучателя, предоставляемого в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги, исполнитель в течение двух рабочих дней в "личный кабинет" услугополучателя на веб-портале направляет уведомление об отказе в выдаче (продлении) разрешения на неоднократное пересечение Государственной границы Республики Казахстан (далее – отказ) в виде электронного документа, удостоверенного ЭЦП уполномоченного лица услугодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа Председателя Комитета национальной безопасности РК от 28.12.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 5-1 в соответствии с приказом Председателя Комитета национальной безопасности РК от 28.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 110/ҚЕ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="21"/>
+    <w:bookmarkStart w:name="z41" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. В случае представления услугополучателем неполного пакета документов согласно перечню, предусмотренному подзаконным нормативным правовым актом, определяющим порядок оказания государственной услуги, и (или) документов с истекшим сроком действия услугодатель отказывает в приеме заявления.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="21"/>
+      6. В случае полноты пакета документов, исполнитель в течение девяти рабочих дней рассматривает их на соответствие требованиям настоящих Правил и определяет необходимость неоднократного пересечения Государственной границы Республики Казахстан казахстанским судном при ведении промысловой деятельности, если указанный в заявлении район (районы) промысла находится в пределах территориальных вод (моря), внутренних вод Республики Казахстан, и в течение трех рабочих дней формирует разрешение на неоднократное пересечение Государственной границы Республики Казахстан (далее – разрешение), либо уведомление об отказе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае продления или получения повторного разрешения на пользование животным миром исполнитель, при положительном принятии решения, в течении одного рабочего дня вносит изменение о продлении срока действия непосредственно в ранее выданное разрешение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае выявления несоответствия требованиям настоящих Правил, услугодатель уведомляет заранее услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для возможности выразить услугополучателем позиции по предварительному решению, не позднее чем за три рабочих дня до завершения срока оказания государственной услуги. Заслушивание проводится не позднее двух рабочих дней со дня уведомления</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 5 - в редакции приказа Председателя Комитета национальной безопасности РК от 28.12.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 110/ҚЕ</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции приказа Председателя Комитета национальной безопасности РК от 03.03.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 10/қе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказа Председателя Комитета национальной безопасности РК от 19.05.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 32/қе </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z402" w:id="22"/>
+    <w:bookmarkStart w:name="z42" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5-1. В случае представления услугополучателем недостоверных документов либо пакета документов, содержащих несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным нормативными правовыми актами Республики Казахстан, при наличии отрицательного ответа уполномоченного государственного органа на запрос о согласовании, который требуется для оказания государственной услуги, а также отрицательного заключения экспертизы, исследования либо проверки либо вступившего в законную силу решения (приговора) суда в отношении услугополучателя о запрещении деятельности или отдельных видов деятельности, требующих получения определенной государственной услуги, лишении специального права, связанного с получением государственной услуги, отсутствия согласия услугополучателя, предоставляемого в соответствии со </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="22"/>
+      7. Сформированное разрешение по форме согласно приложению 3 к настоящим Правилам, либо уведомление об отказе в оказании государственной услуги по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам направляется исполнителем в "личный кабинет" услугополучателя на веб-портале в виде электронного документа, удостоверенного ЭЦП уполномоченного лица услугодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 5-1 в соответствии с приказом Председателя Комитета национальной безопасности РК от 28.12.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 110/ҚЕ</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции приказа Председателя Комитета национальной безопасности РК от 03.03.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 10/қе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="23"/>
-[...54 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Услугодатель обеспечивает внесение данных в цифровую систему мониторинга оказания государственных или социально ответственных услуг о стадии их оказания в порядке, установленном уполномоченным органом в сфере цифровизации, в соответствии с подпунктом 11) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 5 Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции приказа Председателя Комитета национальной безопасности РК от 03.03.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 10/қе</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции приказа Председателя Комитета национальной безопасности РК от 19.05.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>32/қе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказа Председателя Комитета национальной безопасности РК от 19.05.2026 № </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">№ 32/қе </w:t>
+        <w:t xml:space="preserve"> (вводится в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действие</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">  (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="24"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z44" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. При оказании государственной услуги посредством государственной цифровой системы разрешений и уведомлений, данные о стадии ее оказания поступают в автоматическом режиме в цифровую систему мониторинга оказания государственных или социально ответственных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции приказа Председателя Комитета национальной безопасности РК от 03.03.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 10/қе</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 - в редакции приказа Председателя Комитета национальной безопасности РК от 19.05.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>32/қе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действие</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z403" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9-1. Информация о порядке оказания государственных услуг, а также внесенных изменениях и (или) дополнениях в настоящие Правила в течение трех рабочих дней направляется в Единый контакт-центр, согласно подпункту 13) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, подпункту 3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункту 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 23 Закона Республики Казахстан "О государственных и социально ответственных услугах", а также территориальные подразделения и оператору "цифрового правительства", осуществляющим прием заявлений и выдачу результатов оказания государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Пункт 8 предусматривается в редакции приказа Председателя Комитета национальной безопасности РК от 19.05.2026 № </w:t>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 9-1 в соответствии с приказом Председателя Комитета национальной безопасности РК от 28.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110/ҚЕ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции приказа Председателя Комитета национальной безопасности РК от 19.05.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>32/қе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>действие</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z45" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателей и (или) их должностных лиц по вопросам оказания государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z46" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...11 lines deleted...]
-    </w:p>
+      10. Жалоба на решение, действия (бездействия) услугодателя по вопросам оказания государственных услуг подается на имя руководителя услугодателя, в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Административным процедурно-процессуальным кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О государственных и социально ответственных услугах" (далее – орган, рассматривающий жалобу)..</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Данная редакция пункта 8 действует до 12.07.2026 в соответствии с приказом Председателя Комитета национальной безопасности РК от 19.05.2026 № </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции приказа Председателя Комитета национальной безопасности РК от 19.05.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 32/қе </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>32/қе</w:t>
-[...9 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z47" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      8. Услугодатель обеспечивает внесение данных в информационную систему мониторинга оказания государственных или социально ответственных услуг о стадии их оказания в порядке, установленном уполномоченным органом в сфере информатизации, в соответствии с подпунктом 11) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> статьи 5 Закона.</w:t>
+      11. Жалоба услугополучателя, поступившая в адрес непосредственно оказывающего государственную услугу услугодателя, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 25 Закона подлежит рассмотрению в течение пяти рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При обращении через портал информацию о порядке обжалования можно получить по телефону единого контакт-центра по вопросам оказания государственных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рассмотрение жалобы в досудебном порядке по вопросам оказания государственных услуг производится вышестоящим органом, рассматривающий жалобу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба подается услугодателю, чье решение, действия (бездействия) обжалуется.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель, чье решение, действия (бездействия) обжалуется, не позднее трех рабочих дней со дня поступления жалобы направляет ее и административное дело в вышестоящий орган, рассматривающий жалобу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом услугодатель, чье решение, действия (бездействия) обжалуется, вправе не направлять жалобу в вышестоящий орган, рассматривающий жалобу, если он в течение трех рабочих дней примет благоприятный административный акт, совершит административное действие, полностью удовлетворяющее требованиям, указанным в жалобе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции приказа Председателя Комитета национальной безопасности РК от 03.03.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 10/қе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...868 lines deleted...]
-    <w:bookmarkStart w:name="z48" w:id="28"/>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение пятнадцати рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3541,80 +3035,80 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z384" w:id="29"/>
+    <w:bookmarkStart w:name="z384" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление о выдаче (продлении) разрешения на неоднократное пересечение</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Государственной границы Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции приказа Председателя Комитета национальной безопасности РК от 03.03.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3950,80 +3444,80 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(подпись руководителя юридического лица или индивидуального предпринимателя)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"___" _________ 20__ года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z385" w:id="30"/>
+    <w:bookmarkStart w:name="z385" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения к заявлению о казахстанском судне, заявленном для получения разрешения</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>на неоднократное пересечение Государственной границы Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование судна _________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4701,112 +4195,105 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z405" w:id="31"/>
+    <w:bookmarkStart w:name="z405" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Выдача разрешения на неоднократное пересечение Государственной границы Республики Казахстан казахстанскими судами для ведения промысловой деятельности в территориальных водах (море), внутренних водах и на континентальном шельфе"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 - в редакции приказа Председателя Комитета национальной безопасности РК от 19.05.2026 № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">№ 32/қе </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -5886,51 +5373,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Адреса мест оказания государственной услуги размещены на:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) интернет-ресурсе Пограничной службы: gov.​egov.​kz/​mem​leke​t/​entitis/​she​kara​knb;</w:t>
+1) интернет-ресурсе Пограничной службы: gov.egov.kz/memleket/​entitis/shekaraknb;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) на веб-портале.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -6593,81 +6080,50 @@
               <w:t>
 Услугополучатель информацию о порядке и статусе оказания государственной услуги в режиме удаленного доступа получает посредством единого контакт-центра по вопросам оказания государственных услуг.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Контактные телефоны услугодателя по вопросам оказания государственной услуги: 8 (7172) 99-10-07, 99-01-39, 99-01-13, 99-05-25, единого контакт-центра по вопросам оказания государственных услуг: 1414.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...29 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6902,68 +6358,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z387" w:id="32"/>
+    <w:bookmarkStart w:name="z387" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Серия ______ №___________ Разрешение на неоднократное пересечение Государственной границы Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 - в редакции приказа Председателя Комитета национальной безопасности РК от 03.03.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7883,68 +7339,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z389" w:id="33"/>
+    <w:bookmarkStart w:name="z389" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уведомление об отказе в выдаче (продлении) разрешения на неоднократное пересечение Государственной границы Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 4 - в редакции приказа Председателя Комитета национальной безопасности РК от 03.03.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8330,126 +7786,126 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 20 апреля 2020 года № 26/қе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z137" w:id="34"/>
+    <w:bookmarkStart w:name="z137" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила оказания государственной услуги "Выдача пропуска на въезд и пребывание в пограничной полосе"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z138" w:id="35"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z138" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z139" w:id="36"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z139" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила оказания государственной услуги разработаны в соответствии с подпунктом 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон) и устанавливают порядок оказания государственной услуги "Выдача пропуска на въезд и пребывание в пограничной полосе" (далее – государственная услуга).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8468,70 +7924,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования)..</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z140" w:id="37"/>
+    <w:bookmarkStart w:name="z140" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Государственная услуга оказывается территориальными подразделениями Пограничной службы Комитета национальной безопасности Республики Казахстан (далее – услугодатель) физическим и юридическим лицам Республики Казахстан, а также иностранным гражданам, лицам без гражданства, получающим государственные услуги (далее – услугополучатель).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8550,2134 +8006,1572 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z141" w:id="38"/>
+    <w:bookmarkStart w:name="z141" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z142" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Для получения государственной услуги услугополучатель представляет услугодателю в электронном формате через веб-портал "цифрового правительства" (далее – веб-портал), удостоверенное посредством электронной цифровой подписи (далее – ЭЦП) услугополучателя:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z143" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      физическое лицо – заявление для получения пропуска по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z144" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      физические и юридические лица – представление для получения пропуска на ведение хозяйственной, промысловой или иной деятельности, проведения общественно-политических, культурных или иных мероприятий в пограничной полосе, в котором указывают сведения о характере, месте, участниках, времени производства работ или проведения мероприятий, используемых промысловых и иных судах, транспортных и иных технических средствах, а в необходимых случаях – месте и времени пересечения госграницы, если это оговорено в международных договорах Республики Казахстан с сопредельным государством, по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z145" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      К представлению на веб-портале прилагаются в электронном формате документы, необходимые для оказания государственной услуги в соответствии с пунктом 8 Перечня основных требований к оказанию государственной услуги (далее – Перечень), указанного в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z146" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При подаче услугополучателем всех необходимых документов на веб-портал – в "личном кабинете" услугополучателя отображается статус о принятии запроса для оказания государственной услуги с указанием даты и времени выдачи результата.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 с изменениями, внесенными приказами Председателя Комитета национальной безопасности РК от 28.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110/ҚЕ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 19.05.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 32/қе </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 19.05.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действие</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...77 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z147" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. В день поступления заявления (представления) с прилагаемыми к нему документами (далее – пакет документов) в соответствии с графиком работы услугодателя, предусмотренным в пункте 7 Перечня, сотрудник канцелярии услугодателя осуществляет их прием, регистрацию и передает на рассмотрение руководителю подразделения услугодателя, который определяет сотрудника подразделения услугодателя (далее – исполнитель) и отправляет ему на исполнение.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Данная редакция части первой пункта 3 действует до 12.07.2026 в соответствии с приказом Председателя Комитета национальной безопасности РК от 19.05.2026 № </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа Председателя Комитета национальной безопасности РК от 28.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110/ҚЕ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>32/қе</w:t>
-[...9 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z148" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Для получения государственной услуги услугополучатель представляет услугодателю в электронном формате через веб-портал "электронного правительства" (далее – веб-портал), удостоверенное посредством электронной цифровой подписи (далее – ЭЦП) услугополучателя:</w:t>
-[...141 lines deleted...]
-    <w:bookmarkEnd w:id="42"/>
+      5. В случае представления услугополучателем неполного пакета документов согласно перечню, предусмотренному подзаконным нормативным правовым актом, определяющим порядок оказания государственной услуги, и (или) документов с истекшим сроком действия услугодатель отказывает в приеме заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 3 с изменениями, внесенными приказами Председателя Комитета национальной безопасности РК от 28.12.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 - в редакции приказа Председателя Комитета национальной безопасности РК от 28.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 110/ҚЕ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 19.05.2026 № </w:t>
-[...19 lines deleted...]
-        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z147" w:id="43"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z406" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5-1. В случае представления услугополучателем недостоверных документов либо пакета документов, содержащих несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным нормативными правовыми актами Республики Казахстан, при наличии отрицательного ответа уполномоченного государственного органа на запрос о согласовании, который требуется для оказания государственной услуги, а также отрицательного заключения экспертизы, исследования либо проверки либо вступившего в законную силу решения (приговора) суда в отношении услугополучателя о запрещении деятельности или отдельных видов деятельности, требующих получения определенной государственной услуги, лишении специального права, связанного с получением государственной услуги, отсутствия согласия услугополучателя, предоставляемого в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги, исполнитель в течение трех рабочих дней в "личный кабинет" услугополучателя на веб-портале направляет уведомление об отказе в приеме заявления (представления) в виде электронного документа, удостоверенного ЭЦП уполномоченного лица услугодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа Председателя Комитета национальной безопасности РК от 28.12.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 5-1 в соответствии с приказом Председателя Комитета национальной безопасности РК от 28.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 110/ҚЕ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z148" w:id="44"/>
+    <w:bookmarkStart w:name="z149" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. В случае полноты пакета документов, исполнитель в течение трех рабочих дней рассматривает их на соответствие требованиям настоящих Правил. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. В случае представления услугополучателем неполного пакета документов согласно перечню, предусмотренному подзаконным нормативным правовым актом, определяющим порядок оказания государственной услуги, и (или) документов с истекшим сроком действия услугодатель отказывает в приеме заявления.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="44"/>
+      В случае выявления несоответствия требованиям настоящих Правил, услугодатель уведомляет заранее услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для возможности выразить услугополучателем позиции по предварительному решению, не позднее чем за три рабочих дня до завершения срока оказания государственной услуги. Заслушивание проводится не позднее двух рабочих дней со дня уведомления.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 5 - в редакции приказа Председателя Комитета национальной безопасности РК от 28.12.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 110/ҚЕ</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции приказа Председателя Комитета национальной безопасности РК от 03.03.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 10/қе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z406" w:id="45"/>
+    <w:bookmarkStart w:name="z150" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5-1. В случае представления услугополучателем недостоверных документов либо пакета документов, содержащих несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным нормативными правовыми актами Республики Казахстан, при наличии отрицательного ответа уполномоченного государственного органа на запрос о согласовании, который требуется для оказания государственной услуги, а также отрицательного заключения экспертизы, исследования либо проверки либо вступившего в законную силу решения (приговора) суда в отношении услугополучателя о запрещении деятельности или отдельных видов деятельности, требующих получения определенной государственной услуги, лишении специального права, связанного с получением государственной услуги, отсутствия согласия услугополучателя, предоставляемого в соответствии со </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="45"/>
+      7. После рассмотрения пакета документов в течение трех рабочих дней исполнитель формирует пропуск на въезд и пребывание в пограничной полосе по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам (далее – пропуск), либо уведомление об отказе в оказании государственной услуги по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам и направляет в "личный кабинет" услугополучателя на веб-портале в виде электронного документа, удостоверенного ЭЦП уполномоченного лица услугодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z151" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Пропуск выдается на указанный в заявлении (представлении) срок с учетом сроков действия разрешения соответствующих уполномоченных органов на ведение хозяйственной, промысловой или иной деятельности, проведение общественно-политических, культурных или иных мероприятий, но не более одного календарного года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z152" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Сведения о детях, не достигших 16-летнего возраста, въезжающих в пограничную полосу с родителями или сопровождающими их лицами, вносятся в пропуска этих лиц.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z153" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. Услугодатель обеспечивает внесение данных в цифровую систему мониторинга оказания государственных или социально ответственных услуг о стадии их оказания в порядке, установленном уполномоченным органом в сфере цифровизации, в соответствии с подпунктом 11) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 5 Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 5-1 в соответствии с приказом Председателя Комитета национальной безопасности РК от 28.12.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 110/ҚЕ</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции приказа Председателя Комитета национальной безопасности РК от 19.05.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>32/қе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действие</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z149" w:id="46"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z154" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В случае выявления несоответствия требованиям настоящих Правил, услугодатель уведомляет заранее услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для возможности выразить услугополучателем позиции по предварительному решению, не позднее чем за три рабочих дня до завершения срока оказания государственной услуги. Заслушивание проводится не позднее двух рабочих дней со дня уведомления.</w:t>
-[...1 lines deleted...]
-    </w:p>
+      11. При оказании государственной услуги посредством государственной цифровой системы разрешений и уведомлений, данные о стадии ее оказания поступают в автоматическом режиме в цифровую систему мониторинга оказания государственных или социально ответственных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции приказа Председателя Комитета национальной безопасности РК от 03.03.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 10/қе</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции приказа Председателя Комитета национальной безопасности РК от 19.05.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>32/қе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действие</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z150" w:id="47"/>
+    <w:bookmarkStart w:name="z407" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7. После рассмотрения пакета документов в течение трех рабочих дней исполнитель формирует пропуск на въезд и пребывание в пограничной полосе по форме согласно </w:t>
-[...82 lines deleted...]
-    <w:bookmarkEnd w:id="49"/>
+      11-1. Информация о порядке оказания государственных услуг, а также внесенных изменениях и (или) дополнениях в настоящие Правила в течение трех рабочих дней направляется в Единый контакт-центр, согласно подпункту 13) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, подпункту 3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункту 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 23 Закона Республики Казахстан "О государственных и социально ответственных услугах", а также территориальные подразделения и оператору "цифрового правительства", осуществляющим прием заявлений и выдачу результатов оказания государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 11-1 в соответствии с приказом Председателя Комитета национальной безопасности РК от 28.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110/ҚЕ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции приказа Председателя Комитета национальной безопасности РК от 19.05.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действие</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z155" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателей и (или) их должностных лиц по вопросам оказания государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z156" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. Жалоба на решение, действия (бездействия) услугодателя по вопросам оказания государственных услуг подается на имя руководителя услугодателя, в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Административным процедурно-процессуальным кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О государственных и социально ответственных услугах" (далее – орган, рассматривающий жалобу).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...33 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 - в редакции приказа Председателя Комитета национальной безопасности РК от 19.05.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 32/қе </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z157" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Жалоба услугополучателя, поступившая в адрес непосредственно оказывающего государственную услугу услугодателя, в соответствии с пунктом 2 статьи 25 Закона подлежит рассмотрению в течение пяти рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При обращении через портал информацию о порядке обжалования можно получить по телефону единого контакт-центра по вопросам оказания государственных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рассмотрение жалобы в досудебном порядке по вопросам оказания государственных услуг производится вышестоящим органом, рассматривающий жалобу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба подается услугодателю, чье решение, действия (бездействия) обжалуется.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель, чье решение, действия (бездействия) обжалуется, не позднее трех рабочих дней со дня поступления жалобы направляет ее и административное дело в вышестоящий орган, рассматривающий жалобу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом услугодатель, чье решение, действия (бездействия) обжалуется, вправе не направлять жалобу в вышестоящий орган, рассматривающий жалобу, если он в течение трех рабочих дней примет благоприятный административный акт, совершит административное действие, полностью удовлетворяющее требованиям, указанным в жалобе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...43 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 - в редакции приказа Председателя Комитета национальной безопасности РК от 03.03.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 10/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...882 lines deleted...]
-    <w:bookmarkStart w:name="z158" w:id="53"/>
+    </w:p>
+    <w:bookmarkStart w:name="z158" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение пятнадцати рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10834,88 +9728,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z162" w:id="54"/>
+    <w:bookmarkStart w:name="z162" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                ӨТІНІШ (ЗАЯВЛЕНИЕ)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z163" w:id="55"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z163" w:id="62"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шекаралық белдеуге кіруге және онда болуға рұқсаттама беруді сұраймын </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Прошу выдать пропуск на въезд и пребывание в пограничную полосу)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11484,126 +10378,126 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z167" w:id="56"/>
+    <w:bookmarkStart w:name="z167" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                      ҰСЫНЫС (ПРЕДСТАВЛЕНИЕ)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 - в редакции приказа Председателя Комитета национальной безопасности РК от 19.05.2026 № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">№ 32/қе </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z184" w:id="57"/>
+    <w:bookmarkStart w:name="z184" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тізімге сәйкес Қазақстан Республикасының азаматтарына (шетел азаматтарына және азаматтығы жоқ адамдарға)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14203,68 +13097,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z409" w:id="58"/>
+    <w:bookmarkStart w:name="z409" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Выдача пропуска на въезд и пребывание в пограничной полосе"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 - в редакции приказа Председателя Комитета национальной безопасности РК от 19.05.2026 № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15962,81 +14856,50 @@
               <w:t>
 Услугополучатель информацию о порядке и статусе оказания государственной услуги в режиме удаленного доступа получает посредством единого контакт-центра по вопросам оказания государственных услуг.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Контактные телефоны услугодателя по вопросам оказания государственной услуги: 8 (7172) 99-10-07, 99-01-39, 99-01-13, 99-05-25, единого контакт-центра по вопросам оказания государственных услуг: 1414.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...29 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -16193,68 +15056,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z391" w:id="59"/>
+    <w:bookmarkStart w:name="z391" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пропуск на въезд и пребывание в пограничной полосе</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 4 - в редакции приказа Председателя Комитета национальной безопасности РК от 03.03.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17364,68 +16227,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(адрес и установочные</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>данные инициатора)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z393" w:id="60"/>
+    <w:bookmarkStart w:name="z393" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> УВЕДОМЛЕНИЕ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 5 - в редакции приказа Председателя Комитета национальной безопасности РК от 03.03.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17726,126 +16589,126 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 20 апреля 2020 года № 26/қе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z248" w:id="61"/>
+    <w:bookmarkStart w:name="z248" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила оказания государственной услуги "Выдача пропуска на выход в территориальные воды (море) и внутренние воды Республики Казахстан казахстанских маломерных самоходных и несамоходных (надводных и подводных) судов (средств) и средств передвижения по льду"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z249" w:id="62"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z249" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z250" w:id="63"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z250" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила оказания государственной услуги разработаны в соответствии с подпунктом 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон) и устанавливают порядок оказания государственной услуги "Выдача пропуска на выход в территориальные воды (море) и внутренние воды Республики Казахстан казахстанских маломерных самоходных и несамоходных (надводных и подводных) судов (средств) и средств передвижения по льду" (далее – государственная услуга).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17864,70 +16727,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z251" w:id="64"/>
+    <w:bookmarkStart w:name="z251" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Государственная услуга оказывается территориальными подразделениями Пограничной службы Комитета национальной безопасности Республики Казахстан (далее – услугодатель) физическим и юридическим лицам Республики Казахстан, а также иностранным гражданам, лицам без гражданства, получающим государственные услуги (далее – услугополучатель).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17946,2320 +16809,1738 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z252" w:id="65"/>
+    <w:bookmarkStart w:name="z252" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z253" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Для получения государственной услуги услугополучатель подает услугодателю представление на получение пропусков для выхода в территориальные воды (море) и внутренние воды Республики Казахстан казахстанских маломерных самоходных и несамоходных (надводных и подводных) судов (средств) и средств передвижения по льду с прилагаемым к нему списком лиц (далее – представление) по форме согласно приложению 1 к настоящим Правилам в электронном формате на веб-портал "цифрового правительства" (далее – веб-портал), удостоверенное посредством электронной цифровой подписи (далее – ЭЦП) услугополучателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z254" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      К представлению на веб-портале прилагаются в электронном формате документы, необходимые для оказания государственной услуги в соответствии с пунктом 8 Перечня основных требований к оказанию государственной услуги (далее – Перечня), указанного в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z255" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При подаче услугополучателем всех необходимых документов на веб-портал – в "личном кабинете" услугополучателя отображается статус о принятии запроса для оказания государственной услуги с указанием даты и времени выдачи результата.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 с изменениями, внесенными приказом Председателя Комитета национальной безопасности РК от 28.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110/ҚЕ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 19.05.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действие</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...49 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z256" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...9 lines deleted...]
-        <w:t>Примечание ИЗПИ!</w:t>
+      4. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Вносимое услугополучателем представление согласовывается с соответствующим территориальным подразделением Комитета национальной безопасности Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Согласование осуществляется в срок не более трех рабочих дней с момента получения представления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Представление вносится с приложением документов, предусмотренных пунктом 8 Перечня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Территориальное подразделение Комитета национальной безопасности Республики Казахстан отказывает в согласовании представления по основаниям, предусмотренным пунктом 9 Перечня.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Данная редакция части первой пункта 3 действует до 12.07.2026 в соответствии с приказом Председателя Комитета национальной безопасности РК от 19.05.2026 № </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа Председателя Комитета национальной безопасности РК от 19.05.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 32/қе </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>32/қе</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> .</w:t>
+        <w:t>(вводится в действие</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...77 lines deleted...]
-    <w:bookmarkStart w:name="z255" w:id="67"/>
+    <w:bookmarkStart w:name="z258" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При подаче услугополучателем всех необходимых документов на веб-портал – в "личном кабинете" услугополучателя отображается статус о принятии запроса для оказания государственной услуги с указанием даты и времени выдачи результата.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="67"/>
+      5. Услугополучатель, который намерен проводить морские научные исследования и (или) изыскательскую деятельность в территориальных водах (море), при внесении на веб-портал представления услугодателю дополнительно представляет информацию о:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z259" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) характере и целях проекта, описании научного оборудования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z260" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) методе и средствах, которые будут использованы, включая название, тип и класс судов, точных географических данных по районам, в которых будет проводиться проект;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z261" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) дате прибытия и ухода исследовательских судов или в соответствующих случаях размещения и снятия оборудования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z262" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) наименовании организации, руководителе или лице, ответственном за проект.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z263" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В день поступления представления с прилагаемыми к нему документами (далее – пакет документов) в соответствии с графиком работы услугодателя, предусмотренным в пункте 7 Перечня, сотрудник канцелярии услугодателя осуществляет их прием, регистрацию и передает на рассмотрение руководителю подразделения услугодателя, который определяет сотрудника подразделения услугодателя (далее – исполнитель) и отправляет ему на исполнение.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 3 с изменением, внесенным приказом Председателя Комитета национальной безопасности РК от 28.12.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции приказа Председателя Комитета национальной безопасности РК от 28.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 110/ҚЕ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z256" w:id="68"/>
-[...28 lines deleted...]
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z264" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Согласование осуществляется в срок не более трех рабочих дней с момента получения представления.</w:t>
-[...37 lines deleted...]
-    </w:p>
+      7. В случае представления услугополучателем неполного пакета документов согласно перечню, предусмотренному подзаконным нормативным правовым актом, определяющим порядок оказания государственной услуги, и (или) документов с истекшим сроком действия услугодатель отказывает в приеме заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа Председателя Комитета национальной безопасности РК от 19.05.2026 № </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">№ 32/қе </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции приказа Председателя Комитета национальной безопасности РК от 28.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110/ҚЕ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(вводится в действие</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z258" w:id="69"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z410" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7-1. В случае представления услугополучателем недостоверных документов либо пакета документов, содержащих несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным нормативными правовыми актами Республики Казахстан, при наличии отрицательного ответа уполномоченного государственного органа на запрос о согласовании, который требуется для оказания государственной услуги, а также отрицательного заключения экспертизы, исследования либо проверки либо вступившего в законную силу решения (приговора) суда в отношении услугополучателя о запрещении деятельности, или отдельных видов деятельности, требующих получения определенной государственной услуги, лишении специального права, связанного с получением государственной услуги, отсутствия согласия услугополучателя, предоставляемого в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги, исполнитель в течение двух рабочих дней в "личный кабинет" услугополучателя на веб-портале направляет уведомление об отказе в приеме представления в виде электронного документа, удостоверенного ЭЦП уполномоченного лица услугодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции приказа Председателя Комитета национальной безопасности РК от 28.12.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 7-1 в соответствии с приказом Председателя Комитета национальной безопасности РК от 28.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 110/ҚЕ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z264" w:id="75"/>
+    <w:bookmarkStart w:name="z265" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. В случае представления услугополучателем неполного пакета документов согласно перечню, предусмотренному подзаконным нормативным правовым актом, определяющим порядок оказания государственной услуги, и (или) документов с истекшим сроком действия услугодатель отказывает в приеме заявления.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="75"/>
+      8. В случае полноты пакета документов, исполнитель в течение девяти рабочих дней рассматривает их на соответствие требованиям настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае выявления несоответствия требованиям настоящих Правил, услугодатель уведомляет заранее услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для возможности выразить услугополучателем позиции по предварительному решению, не позднее чем за три рабочих дня до завершения срока оказания государственной услуги. Заслушивание проводится не позднее двух рабочих дней со дня уведомления.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции приказа Председателя Комитета национальной безопасности РК от 28.12.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 110/ҚЕ</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции приказа Председателя Комитета национальной безопасности РК от 03.03.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 10/қе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z410" w:id="76"/>
+    <w:bookmarkStart w:name="z266" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7-1. В случае представления услугополучателем недостоверных документов либо пакета документов, содержащих несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным нормативными правовыми актами Республики Казахстан, при наличии отрицательного ответа уполномоченного государственного органа на запрос о согласовании, который требуется для оказания государственной услуги, а также отрицательного заключения экспертизы, исследования либо проверки либо вступившего в законную силу решения (приговора) суда в отношении услугополучателя о запрещении деятельности, или отдельных видов деятельности, требующих получения определенной государственной услуги, лишении специального права, связанного с получением государственной услуги, отсутствия согласия услугополучателя, предоставляемого в соответствии со </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="76"/>
+      9. После рассмотрения пакета документов в течение трех рабочих дней исполнитель формирует пропуск на выход в территориальные воды (море) и внутренние воды Республики Казахстан казахстанских маломерных самоходных и несамоходных (надводных и подводных) судов (средств)  и средств передвижения по льду по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам (далее – пропуск), либо уведомление об отказе в оказании государственной услуги по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам и направляет в "личный кабинет" услугополучателя на веб-портале в виде электронного документа, удостоверенного ЭЦП уполномоченного лица услугодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z267" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Пропуск выдается на указанный в представлении срок с учетом сроков действия разрешения соответствующих уполномоченных органов на ведение промысловой, исследовательской, изыскательской или иной деятельности, но не более одного календарного года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z268" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По истечении срока действия пропуск утрачивает силу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z269" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Услугодатель обеспечивает внесение данных в цифровую систему мониторинга оказания государственных или социально ответственных услуг о стадии их оказания в порядке, установленном уполномоченным органом в сфере цифровизации, в соответствии с подпунктом 11) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 5 Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 7-1 в соответствии с приказом Председателя Комитета национальной безопасности РК от 28.12.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 110/ҚЕ</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции приказа Председателя Комитета национальной безопасности РК от 19.05.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>32/қе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действие</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z265" w:id="77"/>
+    <w:bookmarkStart w:name="z270" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. В случае полноты пакета документов, исполнитель в течение девяти рабочих дней рассматривает их на соответствие требованиям настоящих Правил.</w:t>
-[...20 lines deleted...]
-    </w:p>
+      12. При оказании государственной услуги посредством государственной цифровой системы разрешений и уведомлений, данные о стадии ее оказания поступают в автоматическом режиме в цифровую систему мониторинга оказания государственных или социально ответственных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции приказа Председателя Комитета национальной безопасности РК от 03.03.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 10/қе</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 - в редакции приказа Председателя Комитета национальной безопасности РК от 19.05.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>32/қе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действие</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z266" w:id="78"/>
+    <w:bookmarkStart w:name="z411" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      9. После рассмотрения пакета документов в течение трех рабочих дней исполнитель формирует пропуск на выход в территориальные воды (море) и внутренние воды Республики Казахстан казахстанских маломерных самоходных и несамоходных (надводных и подводных) судов (средств)  и средств передвижения по льду по форме согласно </w:t>
-[...82 lines deleted...]
-    <w:bookmarkEnd w:id="80"/>
+      12-1. Информация о порядке оказания государственных услуг, а также внесенных изменениях и (или) дополнениях в настоящие Правила в течение трех рабочих дней направляется в Единый контакт-центр, согласно подпункту 13) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, подпункту 3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункту 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 23 Закона Республики Казахстан "О государственных и социально ответственных услугах", а также территориальные подразделения и оператору "цифрового правительства", осуществляющим прием заявлений и выдачу результатов оказания государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 12-1 в соответствии с приказом Председателя Комитета национальной безопасности РК от 28.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110/ҚЕ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции приказа Председателя Комитета национальной безопасности РК от 19.05.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действие</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z271" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателей и (или) их должностных лиц по вопросам оказания государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z272" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. Жалоба на решение, действия (бездействия) услугодателя по вопросам оказания государственных услуг подается на имя руководителя услугодателя, в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Административным процедурно-процессуальным кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О государственных и социально ответственных услугах" (далее – орган, рассматривающий жалобу).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...33 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 - в редакции приказа Председателя Комитета национальной безопасности РК от 19.05.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 32/қе </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования)..</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z273" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14. Жалоба услугополучателя, поступившая в адрес непосредственно оказывающего государственную услугу услугодателя, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 25 Закона подлежит рассмотрению в течение пяти рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При обращении через портал информацию о порядке обжалования можно получить по телефону единого контакт-центра по вопросам оказания государственных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рассмотрение жалобы в досудебном порядке по вопросам оказания государственных услуг производится вышестоящим органом, рассматривающий жалобу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба подается услугодателю, чье решение, действия (бездействия) обжалуется.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель, чье решение, действия (бездействия) обжалуется, не позднее трех рабочих дней со дня поступления жалобы направляет ее и административное дело в вышестоящий орган, рассматривающий жалобу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом услугодатель, чье решение, действия (бездействия) обжалуется, вправе не направлять жалобу в вышестоящий орган, рассматривающий жалобу, если он в течение трех рабочих дней примет благоприятный административный акт, совершит административное действие, полностью удовлетворяющее требованиям, указанным в жалобе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...43 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 - в редакции приказа Председателя Комитета национальной безопасности РК от 03.03.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 10/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...902 lines deleted...]
-    <w:bookmarkStart w:name="z274" w:id="84"/>
+    </w:p>
+    <w:bookmarkStart w:name="z274" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение пятнадцати рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -20494,68 +18775,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z395" w:id="85"/>
+    <w:bookmarkStart w:name="z395" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Представление на получение пропусков для выхода в территориальные воды (море) и внутренние воды Республики Казахстан казахстанских маломерных самоходных и несамоходных (надводных и подводных) судов (средств) и средств передвижения по льду</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции приказа Председателя Комитета национальной безопасности РК от 19.05.2026 № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21107,103 +19388,82 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Место печати (при необходимости)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...19 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (оборотная сторона)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z396" w:id="86"/>
+    <w:bookmarkStart w:name="z396" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Список граждан Республики Казахстан (иностранных граждан, лиц без гражданства) на получение пропусков для выхода в территориальные воды (море) и внутренние воды Республики Казахстан казахстанских маломерных самоходных и несамоходных (надводных и подводных) судов (средств) и средств передвижения по льду</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -22873,71 +21133,50 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...19 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -23172,112 +21411,105 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z413" w:id="87"/>
+    <w:bookmarkStart w:name="z413" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Выдача пропуска на выход в территориальные воды (море) и внутренние воды Республики Казахстан казахстанских маломерных самоходных и несамоходных (надводных и подводных) судов (средств) и средств передвижения по льду"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 - в редакции приказа Председателя Комитета национальной безопасности РК от 19.05.2026 № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">№ 32/қе </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -24339,51 +22571,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Адреса мест оказания государственной услуги размещены на:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) интернет-ресурсе Пограничной службы: gov.​egov.​kz/​mem​leke​t/​entitis/​she​kara​knb;</w:t>
+1) интернет-ресурсе Пограничной службы: gov.egov.kz/memleket/entitis/shekaraknb;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) на веб-портале.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -24884,81 +23116,50 @@
               <w:t>
 Услугополучатель информацию о порядке и статусе оказания государственной услуги в режиме удаленного доступа получает посредством единого контакт-центра по вопросам оказания государственных услуг.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Контактные телефоны услугодателя по вопросам оказания государственной услуги: 8 (7172) 99-01-10, 99-01-39, 99-01-13, 99-05-25, единого контакт-центра по вопросам оказания государственных услуг: 1414.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...29 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -25193,68 +23394,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z398" w:id="88"/>
+    <w:bookmarkStart w:name="z398" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пропуск на выход в территориальные воды (море) и внутренние воды Республики Казахстан казахстанских маломерных самоходных и несамоходных (надводных и подводных) судов (средств) и средств передвижения по льду</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 - в редакции приказа Председателя Комитета национальной безопасности РК от 03.03.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -26875,68 +25076,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(адрес и установочные</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>данные инициатора)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z401" w:id="89"/>
+    <w:bookmarkStart w:name="z401" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> УВЕДОМЛЕНИЕ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 4 - в редакции приказа Председателя Комитета национальной безопасности РК от 03.03.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -27271,282 +25472,282 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 20 апреля 2020 года № 26/қе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z378" w:id="90"/>
+    <w:bookmarkStart w:name="z378" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень некоторых приказов Председателя Комитета национальной безопасности Республики Казахстан, подлежащих к утрате</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z379" w:id="91"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z379" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Председателя Комитета национальной безопасности Республики Казахстан от 22 апреля 2015 года № 26 "Об утверждении стандартов государственных услуг, оказываемых Пограничной службой Комитета национальной безопасности Республики Казахстан" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов от 23 мая 2015 года № 11146).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z380" w:id="92"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z380" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Председателя Комитета национальной безопасности Республики Казахстан от 28 мая 2015 года № 42 "Об утверждении регламентов государственных услуг, оказываемых Пограничной службой Комитета национальной безопасности Республики Казахстан" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов от 30 июня 2015 года № 11504).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z381" w:id="93"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z381" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Председателя Комитета национальной безопасности Республики Казахстан от 29 июля 2019 года № 57/қе "О внесении изменений в приказ Председателя Комитета национальной безопасности Республики Казахстан от 22 апреля 2015 года № 26 "Об утверждении стандартов государственных услуг, оказываемых Пограничной службой Комитета национальной безопасности Республики Казахстан" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов от 1 августа 2019 года № 19176).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z382" w:id="94"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z382" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Председателя Комитета национальной безопасности Республики Казахстан от 10 сентября 2019 года № 72/қе "О внесении изменений в приказ Председателя Комитета национальной безопасности Республики Казахстан от 28 мая 2015 года № 42 "Об утверждении регламентов государственных услуг, оказываемых Пограничной службой Комитета национальной безопасности Республики Казахстан" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов от 13 сентября 2019 года № 19378).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>