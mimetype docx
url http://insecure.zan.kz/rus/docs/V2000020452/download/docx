--- v0 (2025-11-09)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6d394d3" w14:textId="6d394d3">
+    <w:p w14:paraId="690dc61" w14:textId="690dc61">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -132,54 +132,126 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 36 Закона Республики Казахстан от 26 декабря 2019 года "Об охране и использовании объектов историко-культурного наследия" ПРИКАЗЫВАЮ:</w:t>
+        <w:t xml:space="preserve"> статьи 36 Закона Республики Казахстан "Об охране и использовании объектов историко-культурного наследия" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа и.о. Министра культуры и информации РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -679,74 +751,136 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       1. Настоящие Правила проведения историко-культурной экспертизы (далее – Правила) разработаны в соответствии с </w:t>
+      1. Настоящие Правила проведения историко-культурной экспертизы разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 36 Закона Республики Казахстан от 26 декабря 2019 года "Об охране и использовании объектов историко-культурного наследия" и определяет порядок проведения историко-культурной экспертизы.</w:t>
+        <w:t xml:space="preserve"> статьи 36 Закона Республики Казахстан "Об охране и использовании объектов историко-культурного наследия" и определяют порядок проведения историко-культурной экспертизы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа и.о. Министра культуры и информации РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Историко-культурная экспертиза – исследование, направленное на установление историко-культурной значимости и степени сохранности объекта историко-культурного наследия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -759,51 +893,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Объектами историко-культурной экспертизы являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) земельные участки, подлежащие освоению;</w:t>
+      1) материалы, полученные по итогам проведения внеплановых (превентивных) археологических работ на земельных участках, подлежащих освоению, обосновывающие наличие или отсутствие угрозы существованию объектов историко-культурного наследия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) материалы, обосновывающие включение объектов историко-культурного наследия в государственные списки памятников истории и культуры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
@@ -863,50 +997,112 @@
         </w:rPr>
         <w:t xml:space="preserve"> всемирного культурного наследия Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) материалы, обосновывающие изменение категории памятника истории и культуры, перемещение и изменение памятника истории и культуры.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 с изменением, внесенным приказом и.о. Министра культуры и информации РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Историко-культурная экспертиза предусматривает комплексное рассмотрение материалов согласно заявленной цели для оценки историко-культурной значимости объекта, степени его сохранности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -957,54 +1153,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Историко-культурная экспертиза проводится по инициативе заинтересованных физических и юридических лиц (далее – заказчик).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Историко-культурную экспертизу проводят физические и юридические лица, осуществляющие деятельность в сфере охраны и использования объектов историко-культурного наследия, имеющие лицензию на деятельность по осуществлению научно-реставрационных работ на памятниках истории и культуры и (или) археологических работ, а также аккредитацию субъекта научной и (или) научно-технической деятельности в соответствии с законодательством Республики Казахстан о науке (далее – эксперт).</w:t>
+      7. Историко-культурную экспертизу проводят физические и юридические лица, имеющие лицензию на деятельность по осуществлению научно-реставрационных работ на памятниках истории и культуры или на деятельность по осуществлению археологических работ и свидетельство об аккредитации в качестве субъекта научной и (или) научно-технической деятельности в соответствии с законодательством Республики Казахстан о науке и технологической политике (далее – эксперт).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции приказа и.о. Министра культуры и информации РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Историко-культурная экспертиза осуществляется путем заключения договора на проведение историко-культурной экспертизы (далее – договор) между заказчиком и экспертом. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1077,91 +1335,153 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. По итогам проведения историко-культурной экспертизы выдается заключение.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Заключение составляется на казахском и русском языках в двух экземплярах на фирменном бланке, заверяется печатью юридического лица, проводившего историко-культурную экспертизу, а в случае проведения историко-культурной экспертизы физическим лицом указываются его фамилия, имя, отчество (при наличии) и заверяется его подписью.</w:t>
+      13. Заключение составляется на казахском и русском языках в двух экземплярах на фирменном бланке, заверяется печатью юридического лица, проводившего историко-культурную экспертизу, а в случае проведения историко-культурной экспертизы физическим лицом указываются его фамилия, имя, отчество (при его наличии) и заверяется его подписью.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 - в редакции приказа и.о. Министра культуры и информации РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Заключение содержит следующую информацию:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) наименование юридического лица либо фамилию, имя, отчество (при наличии) физического лица;</w:t>
+      1) наименование юридического лица либо фамилию, имя, отчество (при его наличии) физического лица;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) наименование объекта историко-культурной экспертизы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
@@ -1221,50 +1541,112 @@
         <w:t>
       5) фотографии объекта историко-культурной экспертизы с разных ракурсов (юг-север-запад-восток), а также фотогорафии фиксирующие особенности исторических элементов и деталей объекта историко-культурной экспертизы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) текст заключения историко-культурной экспертизы в произвольной форме, подготовленный на основе изучения научных и других документов и материалов, касающихся объекта историко-культурной экспертизы с подробным изложением историко-культурной значимости объекта историко-культурной экспертизы и степени его сохранности либо об их отсутствии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 с изменением, внесенным приказом и.о. Министра культуры и информации РК от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Заключение историко-культурной экспертизы может быть обжаловано в уполномоченный орган либо судебном порядке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -1535,55 +1917,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>