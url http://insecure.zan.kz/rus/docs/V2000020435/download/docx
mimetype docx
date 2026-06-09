--- v1 (2025-12-29)
+++ v2 (2026-06-09)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="73a6fb6" w14:textId="73a6fb6">
+    <w:p w14:paraId="9363bbe" w14:textId="9363bbe">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -151,130 +151,130 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В соответствии с </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" </w:t>
+      В соответствии с подпунктом 1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра по чрезвычайным ситуациям РК от 24.05.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 170</w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -912,120 +912,120 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z16" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила оказания государственной услуги "Выдача разрешений на применение технологий, применяемых на опасных производственных объектах, опасных технических устройств" (далее – Правила) разработаны в соответствии с подпунктом 1) </w:t>
+      1. Настоящие Правила оказания государственной услуги "Выдача разрешений на применение технологий, применяемых на опасных производственных объектах, опасных технических устройств" (далее – Правила) разработаны в соответствии с подпунктом 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах" (далее – Закон) и определяют порядок выдачи разрешений на применение технологий, применяемых на опасных производственных объектах, опасных технических устройств.</w:t>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон) и определяют порядок выдачи разрешений на применение технологий, применяемых на опасных производственных объектах, опасных технических устройств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра по чрезвычайным ситуациям РК от 23.07.2021 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 356</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1180,194 +1180,222 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Государственная услуга оказывается услугодателем посредством обращения физических и юридических лиц, либо уполномоченного представителя (далее – услугополучатель) через веб-портал "электронного правительства" www.egov.kz (далее – портал).</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац первый пункта 4 вводится в действие с 12.07.2026 приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z283" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Перечень основных требований к оказанию государственной услуги изложен согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложени. 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...36 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа Министра по чрезвычайным ситуациям РК от 02.06.2021 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 256</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 – в редакции приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом и.о. Министра по чрезвычайным ситуациям РК от 15.04.2025 </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
@@ -2051,302 +2079,616 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...65 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции приказа Министра по чрезвычайным ситуациям РК от 30.09.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 429</w:t>
+        <w:t xml:space="preserve">      Пункт 8 предусматривается в редакции приказа приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...9 lines deleted...]
-        <w:t>вводится</w:t>
+        <w:t>№ 157</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. В случае сбоя информационной системы, содержащей необходимые сведения для оказания государственной услуги, услугодатель в течение 1 (одного) рабочего дня уведомляет оператора информационно-коммуникационной инфраструктуры "электронного правительства" (далее - оператор) посредством направления запроса в единую службу поддержки по электронной почте sd@nitec.kz с обязательным предоставлением информации по наименованию государственной услуги, номера и кода административного документа заявления (НИКАД), или уникальный идентификационный номер заявления (УИНЗ), номера и кода административного документа (НИКАД РД), или уникальный идентификационный номер разрешительного документа (УИНРД), индивидуальный идентификационный номер (ИИН), или бизнес-идентификационный номер (БИН) услугополучателя, с приложением пошаговых скриншотов с момента авторизации до момента возникновения ошибки с указанием точного времени ошибки.</w:t>
-[...27 lines deleted...]
-      </w:pPr>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Данная редакция абзаца 1 пункта 8 действует до 12.07.2026 приказом Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
-[...18 lines deleted...]
-      Жалоба подается услугодателю, должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
+      8. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных или социально ответственных услуг в порядке, установленном уполномоченным органом в сфере информатизации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Данная редакция абзаца 2 пункта 8 действует до 12.07.2026 приказом Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      При оказании государственной услуги посредством государственной информационной системы разрешений и уведомлений данные о стадии оказания государственной услуги поступают в автоматическом режиме в информационную систему мониторинга оказания государственных или социально ответственных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z282" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган в области промышленной безопасности в течение трех рабочих дней направляет информацию о внесенных изменениях и (или) дополнениях в настоящие Правила оператору информационно-коммуникационной инфраструктуры "электронного правительства", а также в Единый контакт-центр.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции приказа Министра по чрезвычайным ситуациям РК от 30.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 429</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 9 предусматривается в редакции приказа приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. В случае сбоя информационной системы, содержащей необходимые сведения для оказания государственной услуги, услугодатель в течение 1 (одного) рабочего дня уведомляет оператора информационно-коммуникационной инфраструктуры "электронного правительства" (далее - оператор) посредством направления запроса в единую службу поддержки по электронной почте sd@nitec.kz с обязательным предоставлением информации по наименованию государственной услуги, номера и кода административного документа заявления (НИКАД), или уникальный идентификационный номер заявления (УИНЗ), номера и кода административного документа (НИКАД РД), или уникальный идентификационный номер разрешительного документа (УИНРД), индивидуальный идентификационный номер (ИИН), или бизнес-идентификационный номер (БИН) услугополучателя, с приложением пошаговых скриншотов с момента авторизации до момента возникновения ошибки с указанием точного времени ошибки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателя по вопросам оказания государственных услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z50" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба подается услугодателю, должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       При этом услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, вправе не направлять жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет благоприятное решение, совершит административное действие, полностью удовлетворяющие требованиям, указанным в жалобе.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2368,90 +2710,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="32"/>
+    <w:bookmarkStart w:name="z51" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона, подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2542,90 +2884,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="33"/>
+    <w:bookmarkStart w:name="z55" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Срок рассмотрения жалобы услугодателем, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона продлевается не более чем на 10 (десять) рабочих дней в случаях необходимости:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проведения дополнительного изучения или проверки по жалобе либо проверки с выездом на место;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2698,51 +3040,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="34"/>
+    <w:bookmarkStart w:name="z59" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Если иное не предусмотрено </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2757,97 +3099,175 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, обжалование в суде допускается после обжалования в административном (досудебном) порядке в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 14 - в редакции приказа Министра по чрезвычайным ситуациям РК от 24.05.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 170</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -5296,95 +5716,191 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>опасных технических устройств"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Приложение исключено приказом Министра по чрезвычайным ситуациям РК от 30.09.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Приложение исключено приказом Министра по чрезвычайным ситуациям РК от 30.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 429</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 429</w:t>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>вводится</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5730,51 +6246,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Номер заявления: [Номер]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата заявления: [Дата]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z267" w:id="35"/>
+    <w:bookmarkStart w:name="z267" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      ЗАЯВЛЕНИЕ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -5795,51 +6311,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">             _____________________________________________________________ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">             (наименование физического или юридического лица)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 - в редакции приказа Министра по чрезвычайным ситуациям РК от 23.07.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6334,68 +6850,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>объектах, опасных технических</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>устройств</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z123" w:id="36"/>
+    <w:bookmarkStart w:name="z123" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Расписка об отказе в приеме документов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 исключено приказом Министра по чрезвычайным ситуациям РК от 02.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9497,55 +10013,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9871,31 +10387,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>