--- v0 (2025-12-25)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d674eef" w14:textId="d674eef">
+    <w:p w14:paraId="ce84581" w14:textId="ce84581">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1391,125 +1391,209 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 10 апреля 2020 года № 374</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Правила предусматривается в редакции приказа Министра финансов РК от 14.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила и сроки представления органу государственных доходов отчетности, порядок ведения учета товаров и (или) транспортных средств, способ представления отчетности, структура и формат представляемых отчетов в виде электронного документа, порядок их заполнения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок - в редакции приказа Министра финансов РК от 19.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 470</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="19"/>
+    <w:bookmarkStart w:name="z28" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z29" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила и сроки представления органам государственных доходов отчетности, порядок ведения учета товаров и (или) транспортных средств, способ представления отчетности, структура и формат представляемых отчетов в виде электронного документа, порядок их заполнения (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1704,51 +1788,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 528, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 541 Кодекса Республики Казахстан "О таможенном регулировании в Республике Казахстан" и определяют порядок ведения учета товаров и (или) транспортных средств, находящихся под таможенным контролем, и совершаемых с ними таможенных операций, сроки представления отчетности органам государственных доходов о хранящихся, перевозимых, реализуемых, перерабатываемых и (или) используемых товарах, а также о совершенных таможенных операциях лицами, владеющими и (или) пользующимися иностранными товарами, товарами Евразийского экономического союза, помещенными под таможенную процедуру свободного склада, лицами, осуществляющими деятельность в сфере таможенного дела, в том числе по требованию органов государственных доходов, а также способ представления отчетности, структура и формат представляемых отчетов в виде электронного документа, порядок их заполнения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1767,69 +1851,69 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:bookmarkStart w:name="z30" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Способ представления отчетности, структура и формат представляемых отчетов в виде электронного документа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z31" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Лица, осуществляющие деятельность в сфере таможенного дела, уполномоченные экономические операторы, и лица, владеющие и (или) пользующиеся иностранными товарами, а также товарами Евразийского экономического союза, помещенными под таможенную процедуру свободного склада, предоставляют отчетность в органы государственных доходов по формам, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1924,51 +2008,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу в виде электронного документа в формате Excel.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1987,70 +2071,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:bookmarkStart w:name="z32" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Товары и транспортные средства, оформляемые лицами, осуществляющими деятельность в сфере таможенного дела, уполномоченными экономическими операторами, владеющими и (или) пользующимися иностранными товарами, а также товарами Евразийского экономического союза, помещенными таможенную процедуру свободного склада, подлежат учету в виде электронного документа в формате Exсel.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2069,90 +2153,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:bookmarkStart w:name="z33" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Структура и формат представляемых отчетов выстраивается на основании форм отчетов, предусмотренных настоящим приказом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z35" w:id="25"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z35" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Отчеты лиц, осуществляющих деятельность в сфере таможенного дела, уполномоченных экономических операторов, и лиц, владеющих и (или) пользующихся иностранными товарами, а также товарами Евразийского экономического союза, помещенными под таможенную процедуру свободного склада, предоставляются посредством информационных систем органов государственных доходов при их наличии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2171,1026 +2255,1026 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="26"/>
+    <w:bookmarkStart w:name="z36" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок и сроки представления, а также порядок заполнения отчета товаров и (или) транспортных средств, находящихся на хранении, владельцами складов хранения собственных товаров, складов временного хранения, таможенных складов, уполномоченными экономическими операторами</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z37" w:id="27"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z37" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Владельцы складов хранения собственных товаров, складов временного хранения, таможенных складов, уполномоченные экономические операторы ежеквартально, не позднее десятого числа месяца, следующего за отчетным периодом, представляют в орган государственных доходов, в зоне деятельности которого находится место временного хранения, отчет о товарах и (или) транспортных средствах, находящихся на хранении по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим приказу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z38" w:id="28"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z38" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Отчет о товарах и (или) транспортных средствах, находящихся на хранении, формируется на основании данных, указанных владельцами склада хранения собственных товаров, склада временного хранения, таможенного склада, уполномоченными экономическими операторами, внесенных в Книгу учета товаров и (или) транспортных средств, находящихся на хранении, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z39" w:id="29"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z39" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Учет поступивших на хранение в места временного хранения товаров и (или) транспортных средств и вывозимых из них товаров осуществляется путем ведения бумажной Книги учета товаров и (или) транспортных средств, находящихся на хранении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z40" w:id="30"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z40" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Нумерация Книги учета товаров и (или) транспортных средств, находящихся на хранении, начинается с единицы с первого января каждого года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z41" w:id="31"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z41" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Книга учета товаров и (или) транспортных средств, находящихся на хранении, заведенная на бумажном носителе, прошивается, пронумеровывается, опечатывается и скрепляется подписью руководителя органа государственных доходов, либо лица его замещающего, в зоне деятельности которого находится место временного хранения товаров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z42" w:id="32"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z42" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Не допускаются исправления путем зачеркивания, корректировки в Книге учета товаров и (или) транспортных средств, товаров, находящихся на хранении, на бумажном носителе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z43" w:id="33"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z43" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Все дополнения и изменения в Книге учета товаров и (или) транспортных средств, товаров, находящихся на хранении вносятся по согласованию с органами государственных доходов, и отражаются в графе "примечание" отчета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z44" w:id="34"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z44" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исправления путем зачеркивания в Книге учета товаров и (или) транспортных средств, товаров, находящихся на хранении не допускаются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z45" w:id="35"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z45" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. В случае наличия остатков товаров при завершении отчетного периода, такие остатки переносятся на следующий отчетный период.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z46" w:id="36"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z46" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Отчет о товарах и (или) транспортных средствах, находящихся на хранении, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу, заполняется следующим образом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z47" w:id="37"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z47" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) раздел "Приход":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z48" w:id="38"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z48" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 1 указывается номер по порядку в числовом формате;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z49" w:id="39"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z49" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 2 дата помещения товаров и (или) транспортных средств на хранение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z50" w:id="40"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z50" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 3 указывается регистрационный номер и дата приказа о включении в реестр;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z51" w:id="41"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z51" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 4 указывается номер транзитной декларации или книжки Международной дорожной перевозки товаров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z52" w:id="42"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z52" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 5 указывается фамилия, имя, отчество (далее – Ф.И.О.) (при его наличии) лица, поместившего товары и транспортные средства на временное хранение. Данная графа обязательна для заполнения только владельцем складов хранения собственных товаров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z53" w:id="43"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z53" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 6 указывается регистрационный номер транспортного средства, в том числе прицепа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z54" w:id="44"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z54" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 7 указывается полное наименование товара и (или) транспортного средства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z55" w:id="45"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z55" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 8 указывается количество помещенного на хранение товара;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z56" w:id="46"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z56" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 9 указывается вес товара брутто (килограмм), объем в дополнительных единицах измерения по транспортным (перевозочным) документам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z57" w:id="47"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z57" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 10 указывается место помещенного на хранение товара (номер бокса, склада, отсек, ряд и иное);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z58" w:id="48"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z58" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) раздел "Расход":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z59" w:id="49"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z59" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 11 указывается номер деклараций на товары (далее – ДТ) или транзитной декларации (далее – ТД), оформленных при декларировании хранимых товаров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z60" w:id="50"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z60" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 12 указывается количество мест товаров, помещенных под таможенную процедуру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z61" w:id="51"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z61" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 13 указывается вес товара брутто (килограмм), объем в дополнительных единицах измерения по транспортным (перевозочным) документам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z62" w:id="52"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z62" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 14 указывается дата и время вывоза товаров и (или) транспортных средств со склада;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z63" w:id="53"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z63" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) раздел "Остаток":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z64" w:id="54"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z64" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 15 указывается количество мест товара, не помещенного под таможенные процедуры и товаров, оставшихся на хранении при смене отчетного периода (квартал, год, месяц и иное);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z65" w:id="55"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z65" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 16 указывается вес товара брутто (килограмм), объем в дополнительных единицах измерения по транспортным (перевозочным) документам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z66" w:id="56"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z66" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) раздел "Задержанные товары" (при наличии): </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z67" w:id="57"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z67" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 17 указывается номер и дата протокола задержания товаров, размещенных в складах временного хранения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z68" w:id="58"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z68" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) раздел "Примечание": </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z69" w:id="59"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z69" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 18 указываются дополнительные сведения.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z70" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Порядок и сроки представления, а также порядок заполнения отчета о таможенных операциях таможенным представителем</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z70" w:id="60"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z71" w:id="61"/>
+    <w:bookmarkStart w:name="z71" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Таможенный представитель ежеквартально, не позднее десятого числа месяца, следующего за отчетным периодом, представляет в орган государственных доходов, осуществивший таможенную операцию, отчет о таможенных операциях по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z72" w:id="62"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z72" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Отчет о таможенных операциях заполняется следующим образом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z393" w:id="63"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z393" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в таблице 1 "Сведения о работниках, связанных с осуществлением таможенных операций, состоящих в штате организации":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z394" w:id="64"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z394" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 1 указывается порядковый номер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z395" w:id="65"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z395" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 2 указывается Ф.И.О. (при его наличии) работников, состоящих в штате таможенного представителя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z396" w:id="66"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z396" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 3 указываются индивидуальный идентификационный номер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z397" w:id="67"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z397" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 4 указывается должность работника, согласно внутреннему приказу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z398" w:id="68"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z398" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 5 указывается дата и номер подтверждающего документа о вступлении на должность руководителя юридического лица и внутреннего приказа о приеме на работу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z399" w:id="69"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z399" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 6 указывается дата и номер подтверждающего документа об освобождении от должности руководителя юридического лица и внутреннего приказа об увольнении от работы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z400" w:id="70"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z400" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 7 "Примечание" указываются дополнительные сведения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3209,109 +3293,109 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z97" w:id="71"/>
+    <w:bookmarkStart w:name="z97" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Порядок и сроки представления, а также порядок заполнения отчета о поступивших товарах в магазин беспошлинной торговли и их реализации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z98" w:id="72"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z98" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Владельцы магазинов беспошлинной торговли ежемесячно, не позднее двадцатого числа месяца, следующего за отчетным, представляют в орган государственных доходов, в зоне деятельности которого находится, отчет о поступивших товарах в магазин беспошлинной торговли и их реализации по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу,.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z99" w:id="73"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z99" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Отчет о поступивших товарах в магазин беспошлинной торговли и их реализации формируется на основании данных, внесенных в журналы учета товаров, поступающих в магазин беспошлинной торговли, и учета товаров, реализованных в магазине беспошлинной торговли, по формам согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3346,751 +3430,751 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее – Журналы учета). Журналы учета ведутся в бумажном и (или) электронном виде в формате Ехсеl. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z100" w:id="74"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z100" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Отчет о поступивших товарах в магазин беспошлинной торговли и их реализации заполняется следующим образом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z101" w:id="75"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z101" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) в разделе "Поступившие товары": </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z102" w:id="76"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z102" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в графе 1 указывается порядковый номер; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z103" w:id="77"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z103" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в графе 2 указывается дата помещения товара в магазин беспошлинной торговли; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z104" w:id="78"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z104" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в графе 3 указывается номер электронной декларации на товары </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z105" w:id="79"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z105" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в графе 4 указывается полное наименование товара; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z106" w:id="80"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z106" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 5 указывается код товара согласно Единой Товарной номенклатуре внешнеэкономической деятельности Евразийского экономического союза (далее – ТН ВЭД ЕАЭС) и Единого таможенного тарифа Евразийского экономического союза, утвержденной решением Совета Евразийской экономической комиссии от 14 сентября 2021 года № 80;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z107" w:id="81"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z107" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в графе 6 указывается количество товара; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z108" w:id="82"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z108" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в графе 7 указывается остаток товаров на начало отчетного периода; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z109" w:id="83"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z109" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в графе 8 указывается остаток товаров на конец отчетного периода; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z110" w:id="84"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z110" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 9 указывается единица измерения, согласно графам 7, 8, 9 электронной декларации на товары (далее – ЭДТ) или ДТ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z111" w:id="85"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z111" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 10 указывается номер ЭДТ, поданной для выпуска товаров в качестве припасов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z112" w:id="86"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z112" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) в разделе "Реализованные товары": </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z113" w:id="87"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z113" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 1 указывается порядковый номер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z114" w:id="88"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z114" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 2 указывается номер ЭДТ или ДТ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z115" w:id="89"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z115" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в графе 3 указывается полное наименование товара; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z116" w:id="90"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z116" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в графе 4 указывается код товара по ТН ВЭД ЕАЭС; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z117" w:id="91"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z117" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в графе 5 указывается количество товара; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z118" w:id="92"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z118" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в графе 6 указывается единица измерения, согласно графе 5 ЭДТ или ДТ; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z119" w:id="93"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z119" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 7 указывается номер посадочного билета и документа удостоверяющего личность физического лица, с указанием двухзначного кода страны принадлежности физического лица/номер документа, подтверждающего аккредитацию лица в Министерстве иностранных дел Республики Казахстан/документа удостоверяющего личность физического лица, прибывающего или убывающего через пункт пропуска, с указанием двухзначного кода страны принадлежности физического лица.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z120" w:id="94"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z120" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Под пунктом пропуска понимается таможенные посты и иные места физически расположенные на таможенной границе Республики Казахстан с Республикой Узбекистан, Республикой Туркмении, Китайской Народной Республикой и границей Каспийского моря;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z121" w:id="95"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z121" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 8 указывается страна назначения выезжающего лица/наименование дипломатического представительства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z122" w:id="96"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z122" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 9 указываются сведения о контрольном чеке, с отражением номера и даты чека;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z123" w:id="97"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z123" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 10 указывается номер ЭДТ или ДТ, завершивший таможенную процедуру беспошлинной торговли;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z124" w:id="98"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z124" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в разделе "Реализованные иностранные товары, помещенные под таможенную процедуру беспошлинной торговли, в качестве припасов":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z125" w:id="99"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z125" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 1 указывается порядковый номер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z126" w:id="100"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z126" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 2 указывается номер ЭДТ или ДТ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z127" w:id="101"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z127" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 3 указывается полное наименование товара;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z128" w:id="102"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z128" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 4 указывается код товара по ТН ВЭД ЕАЭС;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z129" w:id="103"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z129" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 5 указывается количество товара;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z130" w:id="104"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z130" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 6 указывается единица измерения товаров, указанных в графе 5;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z131" w:id="105"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z131" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 7 указывается номер ЭДТ или ДТ, завершивший таможенную процедуру беспошлинной торговли;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z132" w:id="106"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z132" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 8 указывается количество нереализованного товара;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z133" w:id="107"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z133" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 9 указывается номер и дата документа, подтверждающего возврат товара/номер ДТ, поданной в таможенной процедуре беспошлинной торговли;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z134" w:id="108"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z134" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 10 указывается примечание (при наличии).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4109,109 +4193,109 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z135" w:id="109"/>
+    <w:bookmarkStart w:name="z135" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 6. Порядок и сроки представления, а также порядок заполнения отчета о произведенных операциях с товарами, помещенными под таможенную процедуру свободного склада, а также товарами, изготовленными (полученными) из таких товаров</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z136" w:id="110"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z136" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Владельцы свободного склада ежеквартально, не позднее пятнадцатого числа месяца, следующего за отчетным налоговым периодом, представляют в орган государственных доходов, в зоне деятельности которого находится, отчет о произведенных операциях с товарами, помещенными под таможенную процедуру свободного склада, а также товарами, изготовленными (полученными) из таких товаров, по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z137" w:id="111"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z137" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Отчет о произведенных операциях с товарами, помещенными под таможенную процедуру свободного склада, а также товарами, изготовленными (полученными) из таких товаров, формируется на основании данных, внесенных в журналы учета товаров, помещенных под таможенную процедуру свободного склада, а также операций, произведенных с такими товарами, изготовленными (полученными) из таких товаров по формам согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4226,829 +4310,829 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее – Журналы учета). Журналы учета ведутся в бумажном и (или) электронном виде в формате Ехсеl. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z138" w:id="112"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z138" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Журналы учета хранятся в течение 5 (пяти) лет со дня внесения последней записи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z139" w:id="113"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z139" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Отчет о произведенных операциях с товарами, помещенными под таможенную процедуру свободного склада, а также товарами, изготовленными (полученными) из таких товаров, направленный в органы государственных доходов, хранится у владельца свободного склада в течение 5 (пяти) лет со дня предоставления отчета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z140" w:id="114"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z140" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Отчет о произведенных операциях с товарами, помещенных под таможенную процедуру свободного склада, а также товарами, изготовленными (полученными) из таких товаров, заполняется следующим образом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z141" w:id="115"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z141" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) раздел 1 "Сведения о товарах, помещенных под таможенную процедуру свободного склада (далее – СС) и совершенных с ними операций по переработке (обработке) иностранных товаров и товаров ЕАЭС":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z142" w:id="116"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z142" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 1 указывается порядковый номер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z143" w:id="117"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z143" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 2 указывается полное наименование товара;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z144" w:id="118"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z144" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 3 указывается код товара по ТН ВЭД ЕАЭС, на уровне 10 знаков;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z145" w:id="119"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z145" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 4 указывается номер таможенной декларации, в соответствии с которой товар был помещен под таможенную процедуру СС;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z146" w:id="120"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z146" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 5 указывается количество товара;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z147" w:id="121"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z147" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в графе 6 указывается единица измерения количества товара; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z148" w:id="122"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z148" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 7 указывается вид операции, произведенной с товарами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z149" w:id="123"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z149" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в графе 8 указывается номер счета и субсчета согласно Плану счетов бухгалтерского учета финансово-хозяйственной деятельности, на которых отражены товары; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z150" w:id="124"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z150" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 9 указывается наименование товара, полученного в результате операции по переработке (обработке) товаров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z151" w:id="125"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z151" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 10 указывается количество товара, полученного в результате операции по переработке (обработке) товаров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z152" w:id="126"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z152" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 11 указывается остаток товаров, в отношении которых не совершены операции по переработке (обработке), находящихся у владельца СС на отчетную дату (количество);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z153" w:id="127"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z153" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 12 указывается дата и номер документа, подтверждающего факт использования товара;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z154" w:id="128"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z154" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 13 "Примечание" указываются дополнительные сведения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z155" w:id="129"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z155" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом раздел 1 отчета содержит сведения об иностранных товарах и товарах ЕАЭС;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z156" w:id="130"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z156" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) раздел 2 "Сведения о товарах, изготовленных (полученных) из товаров, помещенных под таможенную процедуру СС на отчетную дату, согласно сведениям, указанным в разделе 1 отчета":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z157" w:id="131"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z157" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 1 указывается порядковый номер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z158" w:id="132"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z158" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 2 указывается полное наименование товара;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z159" w:id="133"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z159" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 3 указывается код товара по ТН ВЭД ЕАЭС на уровне 10 знаков;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z160" w:id="134"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z160" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 4 указывается номер таможенной декларации, в соответствии с которой завершена таможенная процедура СС;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z161" w:id="135"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z161" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 5 указывается номер счета и субсчета, согласно Плану счетов бухгалтерского учета финансово-хозяйственной деятельности, на которых отражены товары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z162" w:id="136"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z162" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в графе 6 указывается код таможенной процедуры, утвержденный </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> КТС № 378;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z163" w:id="137"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z163" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 7 указывается количество товара;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z164" w:id="138"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z164" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 8 указывается единица измерения с отражением количества товара;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z165" w:id="139"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z165" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 9 указывается вид операции, произведенной с товарами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z166" w:id="140"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z166" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 10 указывается номер предшествующей таможенной декларации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z167" w:id="141"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z167" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 11 указываются сведения о сделках, совершенных с товарами, номер и дата документа, подтверждающего реализацию товаров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z168" w:id="142"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z168" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 12 "Примечание" указываются дополнительные сведения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z169" w:id="143"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z169" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом раздел 2 отчета содержит сведения о товарах:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z170" w:id="144"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z170" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       изготовленных (полученных) из иностранных товаров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z171" w:id="145"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z171" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       изготовленных (полученных) с использованием иностранных товаров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z172" w:id="146"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z172" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       изготовленных (полученных) из товаров ЕАЭС.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z173" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 7. Порядок и сроки представления, а также порядок заполнения отчета по использованию иностранных товаров, в том числе товаров, в отношении которых применяются более низкие ставки ввозных таможенных пошлин, чем установленные Единым таможенным тарифом Евразийского экономического союза</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z173" w:id="147"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z174" w:id="148"/>
+    <w:bookmarkStart w:name="z174" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Лица, владеющие и (или) пользующиеся иностранными товарами, один раз в полгода, не позднее 5 февраля и 5 августа, представляют в орган государственных доходов, в котором состоит на регистрационном учете, отчет по использованию иностранных товаров, в том числе товаров, в отношении которых применяются более низкие ставки ввозных таможенных пошлин, чем установленные Единым таможенным тарифом Евразийского экономического союза по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkEnd w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5067,70 +5151,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z175" w:id="149"/>
+    <w:bookmarkStart w:name="z175" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Отчет по использованию иностранных товаров, в том числе товаров, в отношении которых применяются более низкие ставки ввозных таможенных пошлин, чем установленные ТН ВЭД ЕАЭС, заполняется следующим образом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkEnd w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 1 указывается номер по порядку;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5689,465 +5773,465 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z206" w:id="150"/>
+    <w:bookmarkStart w:name="z206" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 8. Случаи, когда отчетность о хранящихся, перевозимых, реализуемых, перерабатываемых и (или) используемых товарах, а также о совершенных таможенных операциях представляется в орган государственных доходов по требованию</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkEnd w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 8 - в редакции приказа Министра финансов РК от 19.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 470</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z207" w:id="151"/>
+    <w:bookmarkStart w:name="z207" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Отчетность о хранящихся, перевозимых, реализуемых, перерабатываемых и (или) используемых товарах, а также о совершенных таможенных операциях, представляется уполномоченными экономическими операторами и лицами, владеющими и (или) пользующимися иностранными товарами в орган государственных доходов, вне установленного настоящими Правилами срока представления отчетов, в следующих случаях: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z208" w:id="152"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z208" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) применения в отношения товаров льгот по уплате ввозных таможенных пошлин, налогов, сопряженных с ограничениями по пользованию и (или) распоряжению;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z209" w:id="153"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z209" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) выявления признаков нарушения таможенного законодательства ЕАЭС и Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z210" w:id="154"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z210" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Орган государственных доходов для получения отчета направляет требование о представлении отчетности заказным почтовым отправлением с уведомлением о вручении по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z211" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 9. Порядок и сроки представления, а также порядок заполнения отчета о транспортных средствах, пригодных для перевозки товаров под таможенную процедуру таможенного транзита</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z211" w:id="155"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z212" w:id="156"/>
+    <w:bookmarkStart w:name="z212" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Таможенные перевозчики ежеквартально, не позднее десятого числа месяца, следующего за отчетным периодом, представляют в орган государственных доходов, в зоне деятельности которого находятся таможенные перевозчики, отчет о транспортных средствах, пригодных для перевозки товаров под таможенную процедуру таможенного транзита по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z213" w:id="157"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z213" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Отчет о транспортных средствах, пригодных для перевозки товаров под таможенную процедуру таможенного транзита таможенным перевозчиком заполняется следующим образом: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z214" w:id="158"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z214" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в таблице 1 "Сведения о возникновении обязанности по уплате таможенных пошлин, налогов, специальных, антидемпинговых, компенсационных пошлин, произошедших в период осуществления деятельности", заполняется при наличии страховых случаев возникновении обязанности по уплате таможенных пошлин, налогов, специальных, антидемпинговых, компенсационных пошлин, произошедших в период осуществления деятельности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z215" w:id="159"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z215" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 1 указывается порядковый номер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z216" w:id="160"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z216" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 2 указываются названия способа обеспечение исполнение обязанности юридического лица;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z217" w:id="161"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z217" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 3 указывается номер и дата документа, подтверждающего предоставление в органы государственных доходов, обеспечения исполнения обязанностей юридического лица;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z218" w:id="162"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z218" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 4 указываются сведения об организации выдавшего документа, подтверждающего обеспечения исполнения обязанностей юридического лица;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z219" w:id="163"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z219" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 5 указывается фактическая дата наступления исполнение обязанности по уплате таможенных пошлин, налогов, специальных, антидемпинговых, компенсационных пошлин по которой подлежит обеспечение юридического лица;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z220" w:id="164"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z220" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 6 указывается причина наступления исполнение обязанности по уплате таможенных пошлин, налогов случая, а также обстоятельства в связи с чем, возник исполнение обязанности по уплате таможенных пошлин, налогов специальных, антидемпинговых, компенсационных пошлин;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z221" w:id="165"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z221" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 7 указывается сумма исполнения обязанности по уплате таможенных пошлин, налогов, специальных, антидемпинговых, компенсационных пошлин;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z222" w:id="166"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z222" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 8 указывается дата фактического исполнения обязанности по уплате таможенных пошлин, налогов, специальных, антидемпинговых, компенсационных пошлин;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z223" w:id="167"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z223" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) в таблице 2 "Сведения о привлечении таможенного перевозчика к административной ответственности за административные правонарушения в течение календарного года в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6422,391 +6506,391 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>558</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> КоАП РК":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z224" w:id="168"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z224" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 1 указывается порядковый номер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z225" w:id="169"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z225" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 2 указывается наименование органа государственных доходов, привлекшего таможенного перевозчика к административной ответственности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z226" w:id="170"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z226" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в графе 3 указывается статья </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодекса</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "Об административных правонарушениях" (далее – КоАП РК) по которому привлекли к административной ответственности таможенного перевозчика;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z227" w:id="171"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z227" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 4 указывается номер и дата документа о привлечении к административной ответственности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z228" w:id="172"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z228" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в таблице 3 "Сведения о транспортных средствах таможенного перевозчика";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z229" w:id="173"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z229" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В графе 1 указывается типы транспортного средства пригодных для перевозки товаров под таможенную процедуру таможенного транзита;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z230" w:id="174"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z230" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В графе 2 указывается марка и модель транспортного средства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z231" w:id="175"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z231" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В графе 3 указывается государственный регистрационный номер транспортного средства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z232" w:id="176"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z232" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В графе 4 указывается сведение о владельце транспортного средства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z233" w:id="177"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z233" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В графе 5 указывается марка, модель абонентского терминала спутниковой навигации или устройства вызова экстренных оперативных служб с функцией непрерывной передачи данных, позволяющих таможенному органу определять место нахождения данного транспортного средства путем передачи сигнала по каналам связи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z234" w:id="178"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z234" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В графе 6 указывается серийный номер абонентского терминала спутниковой навигации или устройства вызова экстренных оперативных служб;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z235" w:id="179"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z235" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В графе 7 указывается наименование диспетчерского центра, выдавшего технического средства системы спутниковой навигации или устройства вызова экстренных оперативных служб (далее – диспетчерский центр);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z236" w:id="180"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z236" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В графе 8 указывается контактные данные диспетчерского центра;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z237" w:id="181"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z237" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В графе 9 указывается адрес (URL) информационной системы диспетчерского центра;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z238" w:id="182"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z238" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В графе 10 указывается имя пользователя (логин) для входа в учетную запись в информационной системе диспетчерского центра (далее – учетная запись);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z239" w:id="183"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z239" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В графе 11 указывается пароль к учетной записи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkEnd w:id="182"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7084,68 +7168,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z243" w:id="184"/>
+    <w:bookmarkStart w:name="z243" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Книга учета товаров и (или) транспортных средств, находящихся на хранении</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkEnd w:id="183"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
@@ -8017,70 +8101,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z244" w:id="185"/>
+    <w:bookmarkStart w:name="z244" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Продолжение таблицы: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkEnd w:id="184"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -9099,68 +9183,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z247" w:id="186"/>
+    <w:bookmarkStart w:name="z247" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал учета товаров, поступающих в магазин беспошлинной торговли</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkEnd w:id="185"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -10123,68 +10207,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z250" w:id="187"/>
+    <w:bookmarkStart w:name="z250" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал учета товаров, реализованных в магазине беспошлинной торговли</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkEnd w:id="186"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
@@ -11461,68 +11545,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z253" w:id="188"/>
+    <w:bookmarkStart w:name="z253" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал учета иностранных товаров, помещенных под таможенную процедуру беспошлинной торговли, реализованных в качестве припасов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkEnd w:id="187"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -12558,68 +12642,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z256" w:id="189"/>
+    <w:bookmarkStart w:name="z256" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал учета товаров, помещенных под таможенную процедуру свободного склада, а также операций, произведенных с такими товарами</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkEnd w:id="188"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -13582,68 +13666,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z259" w:id="190"/>
+    <w:bookmarkStart w:name="z259" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал учета товаров, изготовленных (полученных) из товаров, помещенных под таможенную процедуру свободного склада</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkEnd w:id="189"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -14533,68 +14617,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z402" w:id="191"/>
+    <w:bookmarkStart w:name="z402" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Требование о представлении отчетности органу государственных доходов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkEnd w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 7 - в редакции приказа и.о. Заместителя Премьер-Министра - и.о. Министра финансов РК от 30.03.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14968,50 +15052,146 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(подпись, Ф.И.О. (при его наличии))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"__"_________20__года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа Министра финансов РК от 14.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -15209,321 +15389,321 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма, предназначенная</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>для сбора административных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z266" w:id="192"/>
+    <w:bookmarkStart w:name="z266" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Форма административных данных размещена на интернет-ресурсе www.minfin.gov.kz</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z267" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Непредставление органу государственных доходов Республики Казахстан в порядке и сроки, которые определены таможенным законодательством Евразийского экономического союза и (или) Республики Казахстан, либо представление недостоверной отчетности, а равно несоблюдение порядка ведения учета таких товаров – влечет ответственности предусмотренного статьей 539 КоАП РК</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z267" w:id="193"/>
+    <w:bookmarkStart w:name="z268" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Непредставление органу государственных доходов Республики Казахстан в порядке и сроки, которые определены таможенным законодательством Евразийского экономического союза и (или) Республики Казахстан, либо представление недостоверной отчетности, а равно несоблюдение порядка ведения учета таких товаров – влечет ответственности предусмотренного статьей 539 КоАП РК</w:t>
+        <w:t xml:space="preserve"> Отчет о товарах и (или) транспортных средствах, находящихся на хранении отчетный период ____ месяц 20__ года</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z268" w:id="194"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z269" w:id="195"/>
+    <w:bookmarkStart w:name="z269" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индекс: ТТСМВХ-1</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z270" w:id="196"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z270" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Периодичность: ежеквартально </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z271" w:id="197"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z271" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Представляют: владельцы складов хранения собственных товаров, складов временного хранения, таможенных складов, уполномоченные экономические операторы </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z272" w:id="198"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z272" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Куда представляется: в орган государственных доходов, в зоне деятельности которого находится место временного хранения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z273" w:id="199"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z273" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок представления: не позднее десятого числа месяца, следующего за отчетным периодом</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z274" w:id="200"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z274" w:id="199"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование: владельца складов хранения собственных товаров, складов временного хранения, таможенного склада и уполномоченный экономически оператор:_____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkEnd w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      _________________________________________________________________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z275" w:id="201"/>
+    <w:bookmarkStart w:name="z275" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Юридический адрес: ______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z276" w:id="202"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z276" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фактический адрес:_______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z277" w:id="203"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z277" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фактическое местонахождение мест временных хранений__________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z278" w:id="204"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z278" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       дата и номер приказа о включении в реестр владельцев складов хранения собственных товаров, складов временного хранения, таможенных складов и уполномоченных экономических операторов от "___"_____ 20___ года №_ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkEnd w:id="203"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -16322,70 +16502,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z279" w:id="205"/>
+    <w:bookmarkStart w:name="z279" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Продолжение таблицы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkEnd w:id="204"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -17083,150 +17263,246 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z280" w:id="206"/>
+    <w:bookmarkStart w:name="z280" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Руководитель организации либо уполномоченное лицо _______________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z281" w:id="207"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z281" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Подпись ______________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z282" w:id="208"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z282" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата составления отчетности _____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z283" w:id="209"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z283" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Примечание: пояснение по заполнению формы "Отчет о товарах и (или) транспортных средствах, находящихся на хранении" приведено в правилах и сроках представления отчетности, ведения учета товаров и транспортных средств, способ представления отчетности, структура и формат представляемых отчетов в виде электронного документа, порядок их заполнения согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункту 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приложения 1 к настоящему приказу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 3 предусматривается в редакции приказа Министра финансов РК от 14.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17435,51 +17711,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>предназначенная для сбора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>административных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z404" w:id="210"/>
+    <w:bookmarkStart w:name="z404" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Форма административных данных размещена на интернет-ресурсе www.minfin.gov.kz Непредставление органу государственных доходов Республики Казахстан</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -17530,51 +17806,51 @@
         </w:rPr>
         <w:t>статьей 539</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса Республики Казахстан</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">"Об административных правонарушениях Республики Казахстан" Отчет о таможенных операциях </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkEnd w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 - в редакции приказа и.о. Заместителя Премьер-Министра - и.о. Министра финансов РК от 30.03.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18424,50 +18700,146 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) ТОТП-1 – отчет о таможенных операциях;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) Ф.И.О. – фамилия, имя и отечество.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 4 предусматривается в редакции приказа Министра финансов РК от 14.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -18663,344 +19035,344 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма, предназначенная</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>для сбора административных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z308" w:id="211"/>
+    <w:bookmarkStart w:name="z308" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Форма административных данных размещена на интернет-ресурсе www.minfin.gov.kz</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z309" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Непредставление органу государственных доходов Республики Казахстан в порядке и сроки, которые определены таможенным законодательством Евразийского экономического союза и (или) Республики Казахстан, либо представление недостоверной отчетности, а равно несоблюдение порядка ведения учета таких товаров – влечет ответственности предусмотренного статьей 539 КоАП РК</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z309" w:id="212"/>
+    <w:bookmarkStart w:name="z310" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Непредставление органу государственных доходов Республики Казахстан в порядке и сроки, которые определены таможенным законодательством Евразийского экономического союза и (или) Республики Казахстан, либо представление недостоверной отчетности, а равно несоблюдение порядка ведения учета таких товаров – влечет ответственности предусмотренного статьей 539 КоАП РК</w:t>
+        <w:t xml:space="preserve"> Отчет о поступивших товарах в магазин беспошлинной торговли и их реализации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z310" w:id="213"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z311" w:id="214"/>
+    <w:bookmarkStart w:name="z311" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       отчетный период ____ месяц 20__ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z312" w:id="215"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z312" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индекс: ПТМБТ-1</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z313" w:id="216"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z313" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Периодичность: ежемесячно </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z314" w:id="217"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z314" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Представляют: владельцы магазинов беспошлинной торговли </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z315" w:id="218"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z315" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Куда представляется: в орган государственных доходов, в зоне деятельности которого находится магазин беспошлинной торговли</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z316" w:id="219"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z316" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Срок представления: не позднее двадцатого числа месяца, следующего за отчетным периодом </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z317" w:id="220"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z317" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование владельца магазина беспошлинной торговли _________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z318" w:id="221"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z318" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бизнес-идентификационный номер:_________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z319" w:id="222"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z319" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Юридический адрес: ______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z320" w:id="223"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z320" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фактический адрес: _______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z321" w:id="224"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z321" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Фактическое местонахождение магазина беспошлинной торговли:_________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z322" w:id="225"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z322" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата и номер приказа о включении в реестр владельцев магазинов беспошлинной торговли от "_"__ 20_ года №_</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkEnd w:id="224"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="723"/>
         <w:gridCol w:w="723"/>
         <w:gridCol w:w="723"/>
         <w:gridCol w:w="723"/>
         <w:gridCol w:w="723"/>
         <w:gridCol w:w="723"/>
         <w:gridCol w:w="723"/>
         <w:gridCol w:w="723"/>
         <w:gridCol w:w="724"/>
@@ -21580,170 +21952,266 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z323" w:id="226"/>
+    <w:bookmarkStart w:name="z323" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Руководитель организации либо уполномоченное лицо _______________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z324" w:id="227"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z324" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Подпись ______________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z325" w:id="228"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z325" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата составления отчетности _____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z326" w:id="229"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z326" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Примечание: Пояснение по заполнению формы "Отчет о поступивших товарах в магазин беспошлинной торговли и их реализации" приведено в правилах и сроках представления отчетности, ведения учета товаров и транспортных средств, способ представления отчетности, структура и формат представляемых отчетов в виде электронного документа, порядок их заполнения согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункту 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приложения 1 к настоящему приказу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z327" w:id="230"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z327" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * - столбец заполняется, владельцем МБТ при реализации иностранных товаров в качестве припасов на борту воздушного судна.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 5 предусматривается в редакции приказа Министра финансов РК от 14.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -21939,362 +22407,362 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма, предназначенная</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">для сбора административных данных </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z330" w:id="231"/>
+    <w:bookmarkStart w:name="z330" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Форма административных данных размещена на интернет-ресурсе www.minfin.gov.kz</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z331" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Непредставление органу государственных доходов Республики Казахстан в порядке и сроки, которые определены таможенным законодательством Евразийского экономического союза и (или) Республики Казахстан, либо представление недостоверной отчетности, а равно несоблюдение порядка ведения учета таких товаров – влечет ответственности предусмотренного </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>статьей 539</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> КоАП РК</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z331" w:id="232"/>
+    <w:bookmarkStart w:name="z332" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Непредставление органу государственных доходов Республики Казахстан в порядке и сроки, которые определены таможенным законодательством Евразийского экономического союза и (или) Республики Казахстан, либо представление недостоверной отчетности, а равно несоблюдение порядка ведения учета таких товаров – влечет ответственности предусмотренного </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> КоАП РК</w:t>
+        <w:t xml:space="preserve"> Отчетность о произведенных операциях с товарами, помещенных под таможенную процедуру свободного склада, а также товарами, изготовленными (полученными) из таких товаров отчетный период ____ месяц 20__ года</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z332" w:id="233"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z333" w:id="234"/>
+    <w:bookmarkStart w:name="z333" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индекс: ТПСС-1</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z334" w:id="235"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z334" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Периодичность: ежеквартально </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z335" w:id="236"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z335" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Представляют владельцы свободного склада </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z336" w:id="237"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z336" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Куда представляется: в орган государственных доходов, в зоне деятельности которого находится свободный склад </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z337" w:id="238"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z337" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок представления: не позднее пятнадцатого числа месяца, следующего за отчетным периодом</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z338" w:id="239"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z338" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование владельца свободного склада:___________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z339" w:id="240"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z339" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бизнес-идентификационный номер _______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z340" w:id="241"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z340" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       юридический адрес _______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z341" w:id="242"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z341" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       фактический адрес ________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z342" w:id="243"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z342" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       фактическое местонахождение свободного склада _________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z343" w:id="244"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z343" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дата и номер приказа о включении в реестр владельцев свободных складов от "_____" _____ ____ года № ___</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z344" w:id="245"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z344" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Раздел 1. Сведения о товарах, помещенные под таможенную процедуру свободного склада (далее – СС) совершения операций по переработке (обработке) иностранных товаров и товаров Евразийского экономического союза (далее – ЕАЭС) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkEnd w:id="244"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
@@ -23797,70 +24265,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z345" w:id="246"/>
+    <w:bookmarkStart w:name="z345" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       *Раздел 2. Сведения о товарах, изготовленных (полученных) из товаров, помещенных под таможенную процедуру СС на отчетную дату согласно сведениям, указанным в разделе 1</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkEnd w:id="245"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
@@ -25900,170 +26368,266 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z346" w:id="247"/>
+    <w:bookmarkStart w:name="z346" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Руководитель организации либо уполномоченное лицо _______________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z347" w:id="248"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z347" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Подпись ______________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z348" w:id="249"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z348" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата составления отчетности _____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z349" w:id="250"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z349" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: * Отчет представляется ежемесячно с нарастающими данными.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z350" w:id="251"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z350" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Пояснение по заполнению формы "Отчетность о произведенных операциях с товарами, помещенных под таможенную процедуру свободного склада, а также товарами, изготовленными (полученными) из таких товаров" приведено в Правилах и сроках представления отчетности, ведения учета товаров и транспортных средств, способ представления отчетности, структура и формат представляемых отчетов в виде электронного документа, порядок их заполнения согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункту 19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приложения 1 к настоящему приказу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 6 предусматривается в редакции приказа Министра финансов РК от 14.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -26272,51 +26836,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>предназначенная для сбора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>административных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z406" w:id="252"/>
+    <w:bookmarkStart w:name="z406" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Форма административных данных размещена на интернет-ресурсе www.minfin.gov.kz Непредставление органу государственных доходов Республики Казахстан в порядке</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -26403,51 +26967,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>которых применяются более низкие ставки ввозных таможенных пошлин,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>чем установленные Единым таможенным тарифом Евразийского экономического союза</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkEnd w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 6 - в редакции приказа и.о. Заместителя Премьер-Министра - и.о. Министра финансов РК от 30.03.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -28767,50 +29331,146 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4) ИТЕТТ-1 – отчет по использованию иностранных товаров, в том числе товаров, в отношении которых применяются более низкие ставки ввозных таможенных пошлин, чем установленные Единым таможенным тарифом Евразийского экономического союза;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5) ДТ – декларация на товары.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 7 предусматривается в редакции приказа Министра финансов РК от 14.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -29006,322 +29666,322 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма, предназначенная</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">для сбора административных данных </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z372" w:id="253"/>
+    <w:bookmarkStart w:name="z372" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Форма административных данных размещена на интернет-ресурсе www.minfin.gov.kz</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z373" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Непредставление органу государственных доходов Республики Казахстан в порядке и сроки, которые определены таможенным законодательством Евразийского экономического союза и (или) Республики Казахстан, либо представление недостоверной отчетности, а равно несоблюдение порядка ведения учета таких товаров – влечет ответственности предусмотренного статьей 539 КоАП РК</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z373" w:id="254"/>
+    <w:bookmarkStart w:name="z374" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Непредставление органу государственных доходов Республики Казахстан в порядке и сроки, которые определены таможенным законодательством Евразийского экономического союза и (или) Республики Казахстан, либо представление недостоверной отчетности, а равно несоблюдение порядка ведения учета таких товаров – влечет ответственности предусмотренного статьей 539 КоАП РК</w:t>
+        <w:t xml:space="preserve"> Отчет о транспортных средствах, пригодных для перевозки товаров под таможенную процедуру таможенного транзита</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z374" w:id="255"/>
+    <w:bookmarkStart w:name="z375" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Отчет о транспортных средствах, пригодных для перевозки товаров под таможенную процедуру таможенного транзита</w:t>
+        <w:t xml:space="preserve"> отчетный период ____ месяц 20__ года </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z375" w:id="256"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z376" w:id="257"/>
+    <w:bookmarkStart w:name="z376" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индекс: ТСТП-1</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z377" w:id="258"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z377" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Периодичность: ежеквартально</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z378" w:id="259"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z378" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представляют: таможенный перевозчик</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z379" w:id="260"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z379" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Куда представляется: в орган государственных доходов, в зоне деятельности которого находятся таможенный перевозчик</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z380" w:id="261"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z380" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок представления: не позднее десятого числа месяца, следующего за отчетным периодом</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z381" w:id="262"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z381" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование таможенного перевозчика:___________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z382" w:id="263"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z382" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бизнес-идентификационный номер: _______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z383" w:id="264"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z383" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Юридический адрес: _______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z384" w:id="265"/>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z384" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фактический адрес: ________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z385" w:id="266"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z385" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата и номер приказа о включении в реестр таможенных перевозчиков от "___" _________20__ года № ____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkEnd w:id="265"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -30969,126 +31629,126 @@
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z386" w:id="267"/>
+          <w:bookmarkStart w:name="z386" w:id="266"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Марка, модель абонентского</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="266"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+терминала спутниковой навигации или устройства вызова экстренных оперативных служб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z387" w:id="267"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Серийный номер абонентского</w:t>
+            </w:r>
+          </w:p>
           <w:bookmarkEnd w:id="267"/>
-          <w:p>
-[...54 lines deleted...]
-          <w:bookmarkEnd w:id="268"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 терминала спутниковой навигации или устройства вызова экстренных оперативных служб</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -31647,204 +32307,204 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z388" w:id="269"/>
+    <w:bookmarkStart w:name="z388" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель организации либо уполномоченное лицо ______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z389" w:id="270"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z389" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подпись ______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z390" w:id="271"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z390" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата составления отчетности _____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z391" w:id="272"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z391" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Примечание: пояснение по заполнению формы "Отчет о транспортных средствах, пригодных для перевозки товаров под таможенную процедуру таможенного транзита" приведено в Правилах и сроках представления отчетности, ведения учета товаров и транспортных средств, способ представления отчетности, формы отчетов, структура и формат представляемых отчетов в виде электронного документа, порядок их заполнения согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункту 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приложения 1 к настоящему приказу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkEnd w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -32170,31 +32830,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>