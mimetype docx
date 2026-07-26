--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ce84581" w14:textId="ce84581">
+    <w:p w14:paraId="293f182" w14:textId="293f182">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -32456,55 +32456,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -32830,31 +32830,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>