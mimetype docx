--- v0 (2025-11-09)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="84fcb2c" w14:textId="84fcb2c">
+    <w:p w14:paraId="180fdd4" w14:textId="180fdd4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,53 +100,60 @@
         </w:rPr>
         <w:t>Об утверждении модельных контрактов по видам операций по недропользованию</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ и.о. Министра индустрии и инфраструктурного развития Республики Казахстан от 10 апреля 2020 года № 195. Зарегистрирован в Министерстве юстиции Республики Казахстан 13 апреля 2020 года № 20376.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -8997,61 +9004,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Настоящим Контрактом Недропользователю предоставляется право недропользования на проведение операций по добыче __________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">(указать вид твердого </w:t>
-[...9 lines deleted...]
-        <w:t>полезного ископаемого)</w:t>
+        <w:t>(указать вид твердого полезного ископаемого)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, а также сопутствующих твердых полезных ископаемых (компонентов) содержащихся в горной массе, при добыче вышеуказанного (-ых) твердого полезного (-ых) ископаемого (-ых).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="263"/>
     <w:bookmarkStart w:name="z285" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
@@ -11319,816 +11316,776 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. В течение срока действия Контракта Недропользователь производит ежегодные отчисления на социально-экономическое развитие региона и развитие его инфраструктуры в размере _____________ (указать сумму в размере не менее указанного в протоколе прямых переговоров либо размер, указанный в извещении о проведении аукциона) в бюджет соответствующего местного исполнительного органа области, города республиканского значения, столицы на код бюджетной классификации 206114 "Отчисления недропользователей на социально-экономическое развитие региона и развитие его инфраструктуры", согласно Единой бюджетной классификации, предусмотренной законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="308"/>
     <w:bookmarkStart w:name="z334" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      26. Недропользователь обязуется ежегодно осуществлять финансирование научно-исследовательских, научно-технических и (или) опытно-конструкторских работ, оказываемых казахстанскими производителями товаров, работ и услуг, и (или) проектов участников инновационного кластера "Парк инновационных технологий" в размере не менее одного процента от совокупного годового дохода по контрактной деятельности по итогам предыдущего года.</w:t>
+      26. Недропользователь обязуется ежегодно осуществлять финансирование научно-исследовательских, научно-технических и (или) опытно-конструкторских работ, оказываемых казахстанскими производителями товаров, работ и услуг, и (или) проектов участников инновационного кластера "Астана Хаб" в размере не менее одного процента от совокупного годового дохода по контрактной деятельности по итогам предыдущего года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z335" w:id="310"/>
+    <w:bookmarkStart w:name="z816" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Исполнением обязательства по финансированию научно-исследовательских, научно-технических и (или) опытно-конструкторских работ являются фактически понесенные расходы недропользователя на указанные работы, связанные с деятельностью в рамках Контракта, а также с деятельностью, не связанной с Контрактом, направленной на получение продукции (переделов) с высокой добавленной стоимостью, исследования в области экологии, охраны труда, обеспечения безопасного ведения работ, энергосбережения в рамках производственной деятельности (технологического цикла), и расходы на финансирование научных исследований, осуществляемых субъектами научной и (или) научно-технической деятельности в соответствии с законодательным актом Республики Казахстан в области науки и научно-технической деятельности, а также элементов промышленно-инновационной инфраструктуры, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан "О промышленной политике". Исполнением обязательств по финансированию проектов участников инновационного кластера "Парк инновационных технологий" также признается направление денег в автономный кластерный фонд в соответствии с </w:t>
+        <w:t xml:space="preserve"> Республики Казахстан "О промышленной политике". Исполнением обязательств по финансированию проектов участников инновационного кластера "Астана Хаб" также признается направление денег в автономный кластерный фонд в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан "Об инновационном кластере "Парк инновационных технологий".</w:t>
+        <w:t xml:space="preserve"> Республики Казахстан "Об инновационном кластере "Астана Хаб".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z336" w:id="311"/>
-[...15 lines deleted...]
-      Объем финансирования, осуществленного в соответствии с абзацем первым настоящего пункта, превышающий установленный минимум, учитывается в счет исполнения соответствующих обязательств Недропользователя в следующем году.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 26 - в редакции приказа Министра промышленности и строительства РК от 30.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 34</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z338" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9. Налогообложение</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z337" w:id="312"/>
-[...15 lines deleted...]
-      В случае отсутствия казахстанских производителей научно-исследовательских, научно-технических и (или) опытно-конструкторских работ финансирование данных работ, оказываемых иностранными производителями, осуществляется с согласия Компетентного органа.</w:t>
+    <w:bookmarkStart w:name="z339" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Исчисление налоговых обязательств по налогам и другим обязательным платежам в бюджет по деятельности, осуществляемой в рамках Контракта, производится в соответствии с налоговым законодательством Республики Казахстан, действующим на момент возникновения обязательств по их уплате. Исполнение налоговых обязательств по деятельности, осуществляемой в рамках Контракта, не освобождает Недропользователя от исполнения налогового обязательства по осуществлению деятельности в Республике Казахстан, выходящей за рамки Контракта, в соответствии с налоговым законодательством Республики Казахстан, действующим на дату возникновения налогового обязательства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="312"/>
-    <w:p>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z340" w:id="315"/>
+    <w:bookmarkStart w:name="z340" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. Окончательный размер подписного бонуса ________ (указать сумму). </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z341" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. На момент заключения Контракта Недропользователь оплатил пятьдесят процентов от установленной суммы подписного бонуса, согласно банковскому поручению за № _____ от "__" ______ 20__ года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z342" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Оставшиеся пятьдесят процентов от установленной суммы подписного бонуса в размере ___ (указать сумму) ___ Недропользователь уплачивает в порядке и сроки, установленные налоговым законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z341" w:id="316"/>
-[...15 lines deleted...]
-      29. На момент заключения Контракта Недропользователь оплатил пятьдесят процентов от установленной суммы подписного бонуса, согласно банковскому поручению за № _____ от "__" ______ 20__ года.</w:t>
+    <w:bookmarkStart w:name="z343" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10. Консервация, ликвидация и ликвидационный фонд</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z342" w:id="317"/>
-[...15 lines deleted...]
-      30. Оставшиеся пятьдесят процентов от установленной суммы подписного бонуса в размере ___ (указать сумму) ___ Недропользователь уплачивает в порядке и сроки, установленные налоговым законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z344" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Консервация части контрактной территории (части участка недр) осуществляется при временном прекращении работ по добыче и состоит из комплекса мероприятий, проводимых с целью обеспечения возможности приведения производственных сооружений и иных объектов в состояние, пригодное для их дальнейшей эксплуатации при возобновлении операций по добыче по настоящему Контракту, а также с целью сокращения вредного воздействия опасных производственных факторов и предупреждения чрезвычайных ситуаций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z343" w:id="318"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 10. Консервация, ликвидация и ликвидационный фонд</w:t>
+    <w:bookmarkStart w:name="z345" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ликвидация последствий недропользования осуществляется по возвращаемым частям контрактной территории (частям участка недр) досрочно, в ходе проведения добычи и при прекращении действия Контракта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z344" w:id="319"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z346" w:id="321"/>
+    <w:bookmarkStart w:name="z346" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32. Консервация и ликвидация последствий операций по добыче осуществляется в порядке, установленном Законодательством для операций по недропользованию на твердые полезные ископаемые. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z347" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Недропользователь создает ликвидационный фонд для устранения последствий своих операций по Контракту.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z348" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Финансирование работ, связанных с ликвидацией или консервацией, может осуществляться за счет средств ликвидационного фонда. При этом использование средств ликвидационного фонда осуществляется Недропользователем с разрешения Компетентного органа.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z347" w:id="322"/>
-[...15 lines deleted...]
-      Недропользователь создает ликвидационный фонд для устранения последствий своих операций по Контракту.</w:t>
+    <w:bookmarkStart w:name="z349" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отчисления в ликвидационный фонд в период добычи производятся Недропользователем ежегодно в размере не менее одного процента от ежегодных затрат на добычу, предусмотренных рабочей программой на соответствующий год, на специальный депозитный счет в любом банке второго уровня на территории Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z348" w:id="323"/>
-[...15 lines deleted...]
-      Финансирование работ, связанных с ликвидацией или консервацией, может осуществляться за счет средств ликвидационного фонда. При этом использование средств ликвидационного фонда осуществляется Недропользователем с разрешения Компетентного органа.</w:t>
+    <w:bookmarkStart w:name="z350" w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Возврат части контрактной территории не влечет соответствующее уменьшение ликвидационного фонда помимо случая использования его средств в соответствии с настоящим пунктом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z349" w:id="324"/>
-[...15 lines deleted...]
-      Отчисления в ликвидационный фонд в период добычи производятся Недропользователем ежегодно в размере не менее одного процента от ежегодных затрат на добычу, предусмотренных рабочей программой на соответствующий год, на специальный депозитный счет в любом банке второго уровня на территории Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z351" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Недропользователь не вправе осуществлять операции по добыче в случае невыполнения обязательств по отчислению в ликвидационный фонд за предыдущий отчетный период. Данное условие не применяется в течение первого года действия Контракта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z350" w:id="325"/>
-[...15 lines deleted...]
-      Возврат части контрактной территории не влечет соответствующее уменьшение ликвидационного фонда помимо случая использования его средств в соответствии с настоящим пунктом.</w:t>
+    <w:bookmarkStart w:name="z352" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Если фактические затраты на ликвидацию последствий операций по добыче превысят размер ликвидационного фонда, то Недропользователь осуществляет дополнительное финансирование ликвидации за свой счет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z351" w:id="326"/>
-[...15 lines deleted...]
-      Недропользователь не вправе осуществлять операции по добыче в случае невыполнения обязательств по отчислению в ликвидационный фонд за предыдущий отчетный период. Данное условие не применяется в течение первого года действия Контракта.</w:t>
+    <w:bookmarkStart w:name="z353" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Если фактические затраты на ликвидацию окажутся меньше размера ликвидационного фонда, то излишки денежных средств с согласия Компетентного органа используются Недропользователем по своему усмотрению.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z352" w:id="327"/>
-[...15 lines deleted...]
-      33. Если фактические затраты на ликвидацию последствий операций по добыче превысят размер ликвидационного фонда, то Недропользователь осуществляет дополнительное финансирование ликвидации за свой счет.</w:t>
+    <w:bookmarkStart w:name="z354" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. В случае перехода права недропользования права на ликвидационный фонд с согласия Компетентного органа должны быть переданы (переоформлены) новому недропользователю, а в случае невозможности – с согласия Компетентного органа ликвидационный фонд может быть вновь создан новым недропользователем в размере суммы не менее той, которая должна быть накоплена к моменту перехода права недропользования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z353" w:id="328"/>
-[...15 lines deleted...]
-      34. Если фактические затраты на ликвидацию окажутся меньше размера ликвидационного фонда, то излишки денежных средств с согласия Компетентного органа используются Недропользователем по своему усмотрению.</w:t>
+    <w:bookmarkStart w:name="z355" w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. В случае прекращения действия Контракта в одностороннем порядке Компетентным органом, Недропользователь обязан осуществить ликвидацию последствий добычи, в том числе из средств ликвидационного фонда.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z354" w:id="329"/>
-[...15 lines deleted...]
-      35. В случае перехода права недропользования права на ликвидационный фонд с согласия Компетентного органа должны быть переданы (переоформлены) новому недропользователю, а в случае невозможности – с согласия Компетентного органа ликвидационный фонд может быть вновь создан новым недропользователем в размере суммы не менее той, которая должна быть накоплена к моменту перехода права недропользования.</w:t>
+    <w:bookmarkStart w:name="z356" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11. Учет и отчетность</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z355" w:id="330"/>
-[...15 lines deleted...]
-      36. В случае прекращения действия Контракта в одностороннем порядке Компетентным органом, Недропользователь обязан осуществить ликвидацию последствий добычи, в том числе из средств ликвидационного фонда.</w:t>
+    <w:bookmarkStart w:name="z357" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Недропользователь при проведении добычи должен вести учет проводимых операций по недропользованию и предоставлять требуемую отчетность в порядке и сроки, предусмотренные Законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z356" w:id="331"/>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z358" w:id="333"/>
+    <w:bookmarkStart w:name="z358" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       38. Недропользователь обязуется предоставлять необходимые документы, информацию и обеспечивать беспрепятственный доступ к местам работ должностным лицам контролирующих органов Республики Казахстан при выполнении ими служебных обязанностей и своевременно устранять выявленные ими нарушения. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z359" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. По результатам деятельности на контрактной территории Недропользователь обязан представить в уполномоченный орган по изучению недр геологическую отчетность.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z360" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12. Общие условия проведения операций по недропользованию</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z359" w:id="334"/>
-[...15 lines deleted...]
-      39. По результатам деятельности на контрактной территории Недропользователь обязан представить в уполномоченный орган по изучению недр геологическую отчетность.</w:t>
+    <w:bookmarkStart w:name="z361" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Недропользователь должен проводить операции по недропользованию в соответствии с Контрактом и Законодательством, соблюдать требования, установленные законодательством Республики Казахстан к операциям по недропользованию, в том числе соблюдать санитарно-эпидемиологические требования и требования в области промышленной безопасности и охраны окружающей среды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z360" w:id="335"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 12. Общие условия проведения операций по недропользованию</w:t>
+    <w:bookmarkStart w:name="z362" w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. При проведении операций по недропользованию Недропользователь обязуется не препятствовать другим лицам свободно передвигаться в пределах контрактной территории, пользоваться объектами и коммуникациями общего пользования, если это не связано с особыми условиями безопасности и такая деятельность не мешает проведению операций по недропользованию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z361" w:id="336"/>
-[...15 lines deleted...]
-      40. Недропользователь должен проводить операции по недропользованию в соответствии с Контрактом и Законодательством, соблюдать требования, установленные законодательством Республики Казахстан к операциям по недропользованию, в том числе соблюдать санитарно-эпидемиологические требования и требования в области промышленной безопасности и охраны окружающей среды.</w:t>
+    <w:bookmarkStart w:name="z363" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. При осуществлении добычи Недропользователь должен выбирать наиболее эффективные методы и технологии проведения операций по недропользованию, основанные на положительной практике проведения добычи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z362" w:id="337"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z364" w:id="339"/>
+    <w:bookmarkStart w:name="z364" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       43. Недропользователь берет на себя обязательства соблюдать условия Меморандума о взаимопонимании в отношении реализации Инициативы прозрачности деятельности добывающих отраслей в Республике Казахстан и нормы Законодательства, предусматривающие раскрытие информации о контролирующих лицах Недропользователя и изменении их состава, а также предоставлении доступа к информации об основных условиях недропользования по Контракту и его исполнении. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z365" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Недропользователь принимает на себя обязательство по финансированию своей деятельности по Контракту в соответствии с проектными документами и рабочей программой.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z366" w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13. Ответственность Недропользователя за нарушение условий Контракта</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z365" w:id="340"/>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z367" w:id="342"/>
+    <w:bookmarkStart w:name="z367" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       45. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Недропользователь несет ответственность в виде уплаты неустойки за неисполнение, ненадлежащее исполнение принятых им следующих обязательств:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkEnd w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) за невыполнение обязательств по внутристрановой ценности в работах (услугах) в размере тридцати процентов от суммы не исполненных за отчетный период обязательств;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12259,91 +12216,91 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z372" w:id="343"/>
+    <w:bookmarkStart w:name="z372" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Если фактические расходы Недропользователя вследствие изменения цен, действующих на рынке, а также по другим обстоятельствам, не зависящим от воли Недропользователя, оказались меньше тех, которые учитывались при заключении Контракта, согласовании рабочей программы и проектных документов, но при этом физический объем обязательств Недропользователя, предусмотренный Контрактом, исполнен в полном объеме, такое уменьшение фактических расходов Недропользователя не является нарушением условий Контракта и основанием для досрочного прекращения действия Контракта в одностороннем порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z373" w:id="344"/>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z373" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Расходы по приобретению работ и услуг, используемых при проведении операций по добыче, по результатам конкурса, состоявшегося вне территории Республики Казахстан, или приобретенных в нарушение порядка приобретения работ (услуг) при проведении операций по недропользованию, исключаются из расходов, учитываемых Компетентным органом в качестве исполнения Недропользователем контрактных обязательств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z374" w:id="345"/>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z374" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       48. Для целей </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12358,1405 +12315,1405 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящей главы учитывается стоимость работ (услуг), приобретение которых осуществлено Недропользователем с нарушением установленных настоящим Контрактом и Законодательством требований к порядку закупки таких работ (услуг), в которых доля внутристрановой ценности не соответствует требованиям </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> главы 7 настоящего Контракта. При этом из указанного объема вычитается стоимость фактически приобретенных работ (услуг) внутристрановой ценности.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 48 – в редакции приказа Министра индустрии и инфраструктурного развития РК от 16.06.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 347</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z375" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14. Переход прав и обязанностей</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z376" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Недропользователь вправе отчуждать право недропользования по Контракту или долю в праве недропользования другим лицам с соблюдением условий, установленных Законодательством.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z377" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Переход права недропользования осуществляется внесением соответствующих изменений и (или) дополнений в Контракт и считается совершенным с момента регистрации таких изменений и (или) дополнений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z378" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15. Непреодолимая сила</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z379" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Ни одна из сторон не будет нести ответственности за неисполнение или ненадлежащее исполнение каких-либо обязательств по Контракту, если такое неисполнение или ненадлежащее исполнение вызваны обстоятельствами непреодолимой силы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z380" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. К обстоятельствам непреодолимой силы относятся чрезвычайные и непредотвратимые при данных условиях обстоятельства, как например: военные конфликты, природные катастрофы, стихийные бедствия (пожары и т. п.). Приведенный перечень не является исчерпывающим.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z381" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. В случае возникновения обстоятельств непреодолимой силы сторона, пострадавшая от них, незамедлительно уведомляет об этом другую сторону путем вручения либо отправки по почте письменного уведомления, уточняющего дату начала и описание обстоятельств непреодолимой силы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z382" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. При полной или частичной приостановке работ по Контракту, вызванной обстоятельствами непреодолимой силы, срок действия Контракта продлевается сторонами на период действия обстоятельств непреодолимой силы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z383" w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16. Конфиденциальность</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z384" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. Информация, не являющаяся общедоступной на законном основании и полученная сторонами в процессе выполнения Контракта, составляет коммерческую тайну и подлежит охране ее конфиденциальности, если иное не предусмотрено Законодательством. Стороны могут использовать конфиденциальную информацию для составления необходимых отчетов, предусмотренных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z385" w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. Геологическая информация, не являющаяся общедоступной в соответствии с Законодательством, предоставляется Недропользователю в установленном порядке путем заключения соглашения о конфиденциальности № __ от "__" _______ 20__года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z386" w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порядок использования и передачи данной геологической информации определяется в соответствии с условиями указанного соглашения о конфиденциальности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z387" w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57. Стороны не имеют права передавать информацию, составляющую коммерческую тайну, третьим лицам без согласия другой стороны, за исключением случаев:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z388" w:id="357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      если такая информация используется в ходе ведения судебного разбирательства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z389" w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      когда информация предоставляется третьим лицам, оказывающим услуги Недропользователю, при условии, что такое третье лицо берет на себя обязательство рассматривать такую информацию как конфиденциальную и использовать ее только в установленных сторонами целях и на определенный сторонами срок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z390" w:id="359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      когда информация предоставляется банку или другой финансовой организации, у которой Недропользователь получает финансовые средства, при условии, что такой банк или другая финансовая организация берет на себя обязательство рассматривать такую информацию как конфиденциальную и использовать ее только в указанных целях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z391" w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      когда информация предоставляется должностным лицам контролирующих органов Республики Казахстан при выполнении ими служебных обязанностей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z392" w:id="361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      если такая информация является геологической и используется уполномоченным на то государственным органом Республики Казахстан в целях обобщения и систематизации с другой геологической информацией для предоставления обобщенной геологической информации в открытый доступ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z393" w:id="362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      иных случаях, требуемых законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z394" w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58. Содержание Контракта, информация, касающаяся исполнения контрактных и лицензионных обязательств в части внутристрановой ценности, о планировании и проведении Недропользователем закупок товаров, работ и услуг, о расходах на обучение казахстанских специалистов и об объемах расходов на научно-исследовательские, научно-технические и опытно-конструкторские работы на территории Республики Казахстан, а также на социально-экономическое развитие региона и развитие его инфраструктуры конфиденциальными не признаются.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 48 – в редакции приказа Министра индустрии и инфраструктурного развития РК от 16.06.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 58 – в редакции приказа Министра индустрии и инфраструктурного развития РК от 16.06.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 347</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z375" w:id="346"/>
+    <w:bookmarkStart w:name="z395" w:id="364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 14. Переход прав и обязанностей</w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z378" w:id="349"/>
+        <w:t xml:space="preserve"> 17. Применимое право</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z396" w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59. Применимым правом к настоящему Контракту является право Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z397" w:id="366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. К сделкам по отчуждению права недропользования, применяется право Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z398" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 15. Непреодолимая сила</w:t>
-[...83 lines deleted...]
-    <w:bookmarkStart w:name="z383" w:id="354"/>
+        <w:t xml:space="preserve"> 18. Порядок разрешения споров</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z399" w:id="368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61. Споры, связанные с исполнением, изменением или прекращением Контракта, решаются путем переговоров.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z400" w:id="369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62. Споры, связанные с исполнением, изменением или прекращением Контракта, подлежат разрешению в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z401" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 16. Конфиденциальность</w:t>
-[...222 lines deleted...]
-    <w:bookmarkEnd w:id="365"/>
+        <w:t xml:space="preserve"> 19. Гарантии прав Недропользователя</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z402" w:id="371"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63. Недропользователю гарантируется защита его прав в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z403" w:id="372"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64. Изменение и дополнение условий Контракта допускается по соглашению сторон. Изменение условий Контракта по требованию одной из сторон допускается в случаях, прямо предусмотренных Законодательством и настоящим Контрактом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z404" w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...52 lines deleted...]
-    <w:bookmarkStart w:name="z395" w:id="366"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20. Условия прекращения действия Контракта</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z405" w:id="374"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65. Контракт прекращается по истечении срока его действия, если сторонами не достигнуто соглашение о его продлении согласно Законодательству или иное не предусмотрено Законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z406" w:id="375"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66. Досрочное прекращение действия Контракта допускается по соглашению сторон. Контракт также досрочно прекращает свое действие в случае возврата всей контрактной территории в соответствии с главой 3 Контракта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z407" w:id="376"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67. Компетентный орган вправе в одностороннем порядке досрочно прекратить действие Контракта в следующих случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z408" w:id="377"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) при неустранении Недропользователем в указанный в уведомлении Компетентного органа срок более двух нарушений обязательств, установленных Контрактом на недропользование;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z409" w:id="378"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) при переходе права недропользования по Контракту (доли в праве недропользования) и (или) объектов, связанных с правом недропользования, без разрешения Компетентного органа, за исключением случаев, когда такое разрешение не требуется в соответствии с Законодательством;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z410" w:id="379"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) при отказе в представлении либо представлении недостоверных сведений, предусмотренных в Законодательстве;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z411" w:id="380"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) при выполнении менее чем на тридцать процентов в течение двух лет подряд финансовых обязательств, установленных Контрактом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z412" w:id="381"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нарушение условий Контракта, полностью устраненное Недропользователем в срок, установленный в уведомлении Компетентного органа, не является основанием для досрочного прекращения действия Контракта в одностороннем порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z413" w:id="382"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68. По решению Правительства Республики Казахстан Компетентный орган вправе в одностороннем порядке прекратить действие Контракта в случае, если действия Недропользователя при проведении добычи в отношении участков недр (месторождений) приводят к изменению экономических интересов Республики Казахстан, создающему угрозу национальной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z414" w:id="383"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае одностороннего прекращения действия Контракта по указанному основанию Компетентный орган должен предупредить об этом Недропользователя не позднее, чем за два месяца.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z415" w:id="384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 17. Применимое право</w:t>
-[...353 lines deleted...]
-      68. По решению Правительства Республики Казахстан Компетентный орган вправе в одностороннем порядке прекратить действие Контракта в случае, если действия Недропользователя при проведении добычи в отношении участков недр (месторождений) приводят к изменению экономических интересов Республики Казахстан, создающему угрозу национальной безопасности.</w:t>
+        <w:t xml:space="preserve"> 21. Язык Контракта</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="384"/>
-    <w:bookmarkStart w:name="z414" w:id="385"/>
-[...15 lines deleted...]
-      В случае одностороннего прекращения действия Контракта по указанному основанию Компетентный орган должен предупредить об этом Недропользователя не позднее, чем за два месяца.</w:t>
+    <w:bookmarkStart w:name="z416" w:id="385"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69. Контракт составлен на казахском и русском языках по одному экземпляру на казахском и русском языках для каждой из сторон, все экземпляры идентичны.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="385"/>
-    <w:bookmarkStart w:name="z415" w:id="386"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 21. Язык Контракта</w:t>
+    <w:bookmarkStart w:name="z417" w:id="386"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По соглашению сторон Контракта текст Контракта может быть также переведен на иной язык.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="386"/>
-    <w:bookmarkStart w:name="z416" w:id="387"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z418" w:id="389"/>
+    <w:bookmarkStart w:name="z418" w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       70. В случае возникновения разногласий или споров при уяснении содержания и толковании Контракта вариант текста на _______________ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(указать казахский или русский язык)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> имеет преимущественную силу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="389"/>
-    <w:bookmarkStart w:name="z419" w:id="390"/>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z419" w:id="388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       71. Стороны договариваются, что казахский и (или) русский языки будут использоваться как языки общения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="390"/>
-    <w:bookmarkStart w:name="z420" w:id="391"/>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z420" w:id="389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       72. С даты вступления Контракта в силу техническая документация и информация относительно проведения добычи ______________________ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(указать вид твердого полезного ископаемого)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> составляется на казахском и (или) русском языке.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z421" w:id="390"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 22. Дополнительные положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z422" w:id="391"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73. Все уведомления и документы, требуемые в связи с реализацией данного Контракта, считаются предоставленными и доставленными должным образом каждой из сторон по настоящему Контракту только по факту их получения, если иное не предусмотрено Законодательством.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="391"/>
-    <w:bookmarkStart w:name="z421" w:id="392"/>
+    <w:bookmarkStart w:name="z423" w:id="392"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74. При изменении почтового адреса по настоящему Контракту каждая из сторон обязана представить письменное уведомление другой стороне в течение семи календарных дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z424" w:id="393"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75. Все приложения к Контракту рассматриваются как его неотъемлемые части. В случае возникновения разногласий или споров при уяснении содержания и толковании Контракта вариант текста на _________ (указать казахский или русский язык) имеет преимущественную силу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z425" w:id="394"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76. Изменения и дополнения в Контракт оформляются письменным соглашением сторон – дополнением. Такое соглашение является неотъемлемой частью Контракта. Изменения и дополнения к Контракту подлежат обязательной регистрации в Компетентном органе. Изменения и дополнения к Контракту признаются вступившими в силу с момента их регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z426" w:id="395"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77. Определения и термины, используемые в настоящем Контракте, имеют значения, определенные для них в Контракте и Законодательстве.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z427" w:id="396"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78. Настоящий Контракт заключен ________ (дня), _______ (месяца) 20 ___ года в г. _______ (Республика Казахстан), уполномоченными представителями Сторон.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z428" w:id="397"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79. Юридические адреса и подписи Сторон:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z429" w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 22. Дополнительные положения</w:t>
-[...119 lines deleted...]
-      78. Настоящий Контракт заключен ________ (дня), _______ (месяца) 20 ___ года в г. _______ (Республика Казахстан), уполномоченными представителями Сторон.</w:t>
+        <w:t xml:space="preserve"> Примечание</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="398"/>
-    <w:bookmarkStart w:name="z428" w:id="399"/>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z430" w:id="401"/>
+    <w:bookmarkStart w:name="z430" w:id="399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       * Недропользователь, являющийся субъектом индустриально-инновационной деятельности, включает в условия модельного контракта на добычу твердых полезных ископаемых </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>главу 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (с внесением изменений в последующую нумерацию пунктов и глав такого контракта) следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="401"/>
-    <w:bookmarkStart w:name="z431" w:id="402"/>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z431" w:id="400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"13. Сопутствующие обязательства</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkStart w:name="z432" w:id="401"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Недропользователь при проведении операций по добыче обязуется применять следующие технологии: _________________ (указать информацию о технологиях в соответствии с технологической программой).".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkStart w:name="z433" w:id="402"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Данная глава также может предусматривать обязательства Недропользователя (при их наличии) по развитию и использованию высоких технологий, новых и перерабатывающих производств, сооружению и совместному использованию инфраструктурных и иных объектов, принятые им по итогам конкурса или прямых переговоров.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="402"/>
-    <w:bookmarkStart w:name="z432" w:id="403"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="404"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -13874,2319 +13831,2319 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 10 апреля 2020 года № 195</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z435" w:id="405"/>
+    <w:bookmarkStart w:name="z435" w:id="403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Модельный контракт на разведку общераспространенных полезных ископаемых</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="405"/>
-    <w:bookmarkStart w:name="z436" w:id="406"/>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z436" w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Содержание</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkEnd w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Преамбула</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z438" w:id="407"/>
+    <w:bookmarkStart w:name="z438" w:id="405"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Цель Контракта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="407"/>
-    <w:bookmarkStart w:name="z439" w:id="408"/>
+    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkStart w:name="z439" w:id="406"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Срок действия Контракта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="408"/>
-    <w:bookmarkStart w:name="z440" w:id="409"/>
+    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkStart w:name="z440" w:id="407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Контрактная территория</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="409"/>
-    <w:bookmarkStart w:name="z441" w:id="410"/>
+    <w:bookmarkEnd w:id="407"/>
+    <w:bookmarkStart w:name="z441" w:id="408"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Рабочая программа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="410"/>
-    <w:bookmarkStart w:name="z442" w:id="411"/>
+    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkStart w:name="z442" w:id="409"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Право собственности на имущество и информацию</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="411"/>
-    <w:bookmarkStart w:name="z443" w:id="412"/>
+    <w:bookmarkEnd w:id="409"/>
+    <w:bookmarkStart w:name="z443" w:id="410"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Право Республики Казахстан на приобретение и реквизицию полезных ископаемых</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="412"/>
-    <w:bookmarkStart w:name="z444" w:id="413"/>
+    <w:bookmarkEnd w:id="410"/>
+    <w:bookmarkStart w:name="z444" w:id="411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Наем персонала, приобретение товаров, работ и услуг при проведении разведки</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="413"/>
-    <w:bookmarkStart w:name="z445" w:id="414"/>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z445" w:id="412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Участие в социально-экономическом развитии региона</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="414"/>
-    <w:bookmarkStart w:name="z446" w:id="415"/>
+    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:name="z446" w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Налогообложение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="415"/>
-    <w:bookmarkStart w:name="z447" w:id="416"/>
+    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkStart w:name="z447" w:id="414"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Обнаружение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="416"/>
-    <w:bookmarkStart w:name="z448" w:id="417"/>
+    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkStart w:name="z448" w:id="415"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Ликвидация и ликвидационный фонд </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="417"/>
-    <w:bookmarkStart w:name="z449" w:id="418"/>
+    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkStart w:name="z449" w:id="416"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Учет и отчетность </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="418"/>
-    <w:bookmarkStart w:name="z450" w:id="419"/>
+    <w:bookmarkEnd w:id="416"/>
+    <w:bookmarkStart w:name="z450" w:id="417"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Общие условия проведения операций по недропользованию </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="419"/>
-    <w:bookmarkStart w:name="z451" w:id="420"/>
+    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkStart w:name="z451" w:id="418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ответственность Недропользователя за нарушение условий Контракта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="420"/>
-    <w:bookmarkStart w:name="z452" w:id="421"/>
+    <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkStart w:name="z452" w:id="419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Передача прав и обязанностей </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="421"/>
-    <w:bookmarkStart w:name="z453" w:id="422"/>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z453" w:id="420"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Непреодолимая сила</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="422"/>
-    <w:bookmarkStart w:name="z454" w:id="423"/>
+    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkStart w:name="z454" w:id="421"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конфиденциальность</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="423"/>
-    <w:bookmarkStart w:name="z455" w:id="424"/>
+    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkStart w:name="z455" w:id="422"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Применимое право</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="424"/>
-    <w:bookmarkStart w:name="z456" w:id="425"/>
+    <w:bookmarkEnd w:id="422"/>
+    <w:bookmarkStart w:name="z456" w:id="423"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Порядок разрешения споров</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="425"/>
-    <w:bookmarkStart w:name="z457" w:id="426"/>
+    <w:bookmarkEnd w:id="423"/>
+    <w:bookmarkStart w:name="z457" w:id="424"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Гарантии прав Недропользователя</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="426"/>
-    <w:bookmarkStart w:name="z458" w:id="427"/>
+    <w:bookmarkEnd w:id="424"/>
+    <w:bookmarkStart w:name="z458" w:id="425"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Условия прекращения действия Контракта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="427"/>
-    <w:bookmarkStart w:name="z459" w:id="428"/>
+    <w:bookmarkEnd w:id="425"/>
+    <w:bookmarkStart w:name="z459" w:id="426"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Язык Контракта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="428"/>
-    <w:bookmarkStart w:name="z460" w:id="429"/>
+    <w:bookmarkEnd w:id="426"/>
+    <w:bookmarkStart w:name="z460" w:id="427"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дополнительные положения</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkStart w:name="z461" w:id="428"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Приложения к Контракту на разведку:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="428"/>
+    <w:bookmarkStart w:name="z462" w:id="429"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Приложение 1 - Рабочая программа к Контракту на разведку</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="429"/>
-    <w:bookmarkStart w:name="z461" w:id="430"/>
-[...15 lines deleted...]
-      Приложения к Контракту на разведку:</w:t>
+    <w:bookmarkStart w:name="z463" w:id="430"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Приложение 2 - Геологический отвод</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="430"/>
-    <w:bookmarkStart w:name="z462" w:id="431"/>
-[...15 lines deleted...]
-      Приложение 1 - Рабочая программа к Контракту на разведку</w:t>
+    <w:bookmarkStart w:name="z464" w:id="431"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящий Контракт на разведку______________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="431"/>
-    <w:bookmarkStart w:name="z463" w:id="432"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z465" w:id="434"/>
+    <w:bookmarkStart w:name="z465" w:id="432"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(указать вид общераспространенного полезного ископаемого)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkStart w:name="z466" w:id="433"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (далее- Контракт) заключен "_______" ______________ года между Республикой Казахстан, от имени которой действует местный исполнительный орган области, города республиканского значения, столицы (далее – Местный исполнительный орган) и</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="433"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z467" w:id="434"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="434"/>
-    <w:bookmarkStart w:name="z466" w:id="435"/>
-[...15 lines deleted...]
-      (далее- Контракт) заключен "_______" ______________ года между Республикой Казахстан, от имени которой действует местный исполнительный орган области, города республиканского значения, столицы (далее – Местный исполнительный орган) и</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Фамилия, имя, отчество (при наличии) гражданина или</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>фирменное наименование юридического лица)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z468" w:id="435"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (далее – Недропользователь), в соответствии с протоколом №_________ от ___________20__ года_______________, являющимся основанием для заключения настоящего Контракта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="435"/>
-    <w:p>
-[...15 lines deleted...]
-      ________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z469" w:id="436"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Преамбула</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="436"/>
-    <w:p>
-[...69 lines deleted...]
-      (далее – Недропользователь), в соответствии с протоколом №_________ от ___________20__ года_______________, являющимся основанием для заключения настоящего Контракта.</w:t>
+    <w:bookmarkStart w:name="z470" w:id="437"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Принимая во внимание, что:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="437"/>
-    <w:bookmarkStart w:name="z469" w:id="438"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Преамбула</w:t>
+    <w:bookmarkStart w:name="z471" w:id="438"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в соответствии с Конституцией Республики Казахстан недра и содержащиеся в них полезные ископаемые находятся в государственной собственности, Республика Казахстан в лице Местного исполнительного органа выражает желание при условии обеспечения безопасного использования недр осуществлять разведку</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="438"/>
-    <w:bookmarkStart w:name="z470" w:id="439"/>
-[...15 lines deleted...]
-      Принимая во внимание, что:</w:t>
+    <w:bookmarkStart w:name="z472" w:id="439"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="439"/>
-    <w:bookmarkStart w:name="z471" w:id="440"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z473" w:id="442"/>
+    <w:bookmarkStart w:name="z473" w:id="440"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(указать вид общераспространенного полезного ископаемого)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="440"/>
+    <w:bookmarkStart w:name="z474" w:id="441"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Недропользователь имеет желание, финансовые и технические возможности эффективно и безопасно проводить разведку в соответствии с настоящим Контрактом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="441"/>
+    <w:bookmarkStart w:name="z475" w:id="442"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) В соответствии с законодательством Республики Казахстан Правительство Республики Казахстан наделило Местный исполнительный орган правом на заключение и исполнение Контракта;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="442"/>
-    <w:bookmarkStart w:name="z474" w:id="443"/>
-[...15 lines deleted...]
-      2) Недропользователь имеет желание, финансовые и технические возможности эффективно и безопасно проводить разведку в соответствии с настоящим Контрактом;</w:t>
+    <w:bookmarkStart w:name="z476" w:id="443"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Местный исполнительный орган и Недропользователь договорились о том, что Контракт будет регулировать их взаимные права и обязанности при разведке</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="443"/>
-    <w:bookmarkStart w:name="z475" w:id="444"/>
-[...15 lines deleted...]
-      3) В соответствии с законодательством Республики Казахстан Правительство Республики Казахстан наделило Местный исполнительный орган правом на заключение и исполнение Контракта;</w:t>
+    <w:bookmarkStart w:name="z477" w:id="444"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="444"/>
-    <w:bookmarkStart w:name="z476" w:id="445"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z478" w:id="447"/>
+    <w:bookmarkStart w:name="z478" w:id="445"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(указать вид общераспространенного полезного ископаемого)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="445"/>
+    <w:bookmarkStart w:name="z479" w:id="446"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местный исполнительный орган и Недропользователь договариваются о нижеследующем:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkStart w:name="z480" w:id="447"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Цель Контракта</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="447"/>
-    <w:bookmarkStart w:name="z479" w:id="448"/>
-[...15 lines deleted...]
-      Местный исполнительный орган и Недропользователь договариваются о нижеследующем:</w:t>
+    <w:bookmarkStart w:name="z481" w:id="448"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Целью Контракта является определение условий предоставления права недропользования для проведения операций по разведке __________ (указать вид общераспространенного полезного ископаемого) на контрактной территории (участке недр) в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="448"/>
-    <w:bookmarkStart w:name="z480" w:id="449"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 1. Цель Контракта</w:t>
+    <w:bookmarkStart w:name="z482" w:id="449"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В соответствии с законодательством Республики Казахстан о недрах и недропользовании (далее – Законодательство) и условиями контракта Недропользователь вправе проводить разведку в пределах контрактной территории (участка недр), определенной геологическим отводов, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="449"/>
-    <w:bookmarkStart w:name="z481" w:id="450"/>
-[...15 lines deleted...]
-      1. Целью Контракта является определение условий предоставления права недропользования для проведения операций по разведке __________ (указать вид общераспространенного полезного ископаемого) на контрактной территории (участке недр) в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z483" w:id="450"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      распоряжаться и использовать по своему усмотрению результаты деятельности по Контракту, включая извлеченные при проведении опытно-промышленной добычи общераспространенное полезное ископаемое, если иное не предусмотрено Законодательством;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="450"/>
-    <w:bookmarkStart w:name="z482" w:id="451"/>
-[...15 lines deleted...]
-      2. В соответствии с законодательством Республики Казахстан о недрах и недропользовании (далее – Законодательство) и условиями контракта Недропользователь вправе проводить разведку в пределах контрактной территории (участка недр), определенной геологическим отводов, в том числе:</w:t>
+    <w:bookmarkStart w:name="z484" w:id="451"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      возводить на контрактной территории (территории участка недр), а в случае необходимости на иных земельных участках, предоставленных Недропользователю в установленном порядке, некапитальные производственные сооружения, объекты социальной сферы, необходимые для осуществления работ, а также на основании договоров пользоваться объектами и коммуникациями общего пользования как на контрактной территории (территории участка недр), так и вне ее пределов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="451"/>
-    <w:bookmarkStart w:name="z483" w:id="452"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z485" w:id="454"/>
+    <w:bookmarkStart w:name="z485" w:id="452"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       распоряжаться правом недропользования по Контракту или долей в праве недропользования в пользу других лиц с соблюдением условий, установленных Законодательством; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="452"/>
+    <w:bookmarkStart w:name="z486" w:id="453"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      прекратить операции по недропользованию на условиях, определенных Законодательством и Контрактом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="453"/>
+    <w:bookmarkStart w:name="z487" w:id="454"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Настоящим Контрактом Недропользователю предоставляется право недропользования на проведение операций по разведке</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="454"/>
-    <w:bookmarkStart w:name="z486" w:id="455"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z488" w:id="457"/>
+    <w:bookmarkStart w:name="z488" w:id="455"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________________ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(указать вид общераспространенного полезного ископаемого)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, а также сопутствующих твердых полезных ископаемых (компонентов).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="455"/>
+    <w:bookmarkStart w:name="z489" w:id="456"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Срок действия Контракта</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="456"/>
+    <w:bookmarkStart w:name="z490" w:id="457"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Контракт заключен на ______________ лет.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="457"/>
-    <w:bookmarkStart w:name="z489" w:id="458"/>
+    <w:bookmarkStart w:name="z491" w:id="458"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Контракт вступает в силу со дня его государственной регистрации в Местном исполнительном органе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="458"/>
+    <w:bookmarkStart w:name="z492" w:id="459"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В случае обнаружения месторождения (проявления) _____________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(указать вид общераспространенного полезного ископаемого)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с учетом положений </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">пункта 11 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Контракта Недропользователь имеет право на продление срока действия Контракта на период, необходимый для его оценки, в порядке, предусмотренном Законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="459"/>
+    <w:bookmarkStart w:name="z493" w:id="460"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Для изменения срока действия Контракта в него вносятся соответствующие изменения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="460"/>
+    <w:bookmarkStart w:name="z494" w:id="461"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок продления исчисляется с даты государственной регистрации соответствующего дополнения к Контракту, если сторонами или Законодательством не определено иное.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="461"/>
+    <w:bookmarkStart w:name="z495" w:id="462"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2. Срок действия Контракта</w:t>
-[...119 lines deleted...]
-      7. Для изменения срока действия Контракта в него вносятся соответствующие изменения.</w:t>
+        <w:t xml:space="preserve"> 3. Контрактная территория</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="462"/>
-    <w:bookmarkStart w:name="z494" w:id="463"/>
-[...15 lines deleted...]
-      Срок продления исчисляется с даты государственной регистрации соответствующего дополнения к Контракту, если сторонами или Законодательством не определено иное.</w:t>
+    <w:bookmarkStart w:name="z496" w:id="463"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Недропользователь выполняет разведку в пределах контрактной территории (участка недр), указанной в геологическом отводе, являющимся приложением к Контракту.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="463"/>
-    <w:bookmarkStart w:name="z495" w:id="464"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 3. Контрактная территория</w:t>
+    <w:bookmarkStart w:name="z497" w:id="464"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Если при проведении разведки будет установлено, что географические границы обнаруженного проявления (обнаружения) или месторождения (независимо от расположения на суше или на море) выходят за пределы контрактной территории (участка недр), указанной в геологическом отводе, то вопрос о ее расширении должен решаться Местным исполнительным органом путем внесения изменения в Контракт в соответствии с Законодательством. Расширение контрактной территории допускается, если территория, на которую производится расширение контрактной территории, свободна от недропользования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="464"/>
-    <w:bookmarkStart w:name="z496" w:id="465"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z498" w:id="467"/>
+    <w:bookmarkStart w:name="z498" w:id="465"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Недропользователь обязуется использовать контрактную территорию только в целях, предусмотренных Контрактом. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="465"/>
+    <w:bookmarkStart w:name="z499" w:id="466"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Возврат контрактной территории (отказ от части участка недр), за исключением территории (участка недр), в пределах которой Недропользователем заявлено обнаружение или заявлен участок на получение права недропользования для добычи общераспространенных полезных ископаемых, осуществляется по следующему графику:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="466"/>
+    <w:bookmarkStart w:name="z500" w:id="467"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      к концу второго года действия Контракта %</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="467"/>
-    <w:bookmarkStart w:name="z499" w:id="468"/>
-[...15 lines deleted...]
-      11. Возврат контрактной территории (отказ от части участка недр), за исключением территории (участка недр), в пределах которой Недропользователем заявлено обнаружение или заявлен участок на получение права недропользования для добычи общераспространенных полезных ископаемых, осуществляется по следующему графику:</w:t>
+    <w:bookmarkStart w:name="z501" w:id="468"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      к концу третьего года действия Контракта %</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="468"/>
-    <w:bookmarkStart w:name="z500" w:id="469"/>
-[...15 lines deleted...]
-      к концу второго года действия Контракта %</w:t>
+    <w:bookmarkStart w:name="z502" w:id="469"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      к концу четвертого года действия Контракта %</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="469"/>
-    <w:bookmarkStart w:name="z501" w:id="470"/>
-[...15 lines deleted...]
-      к концу третьего года действия Контракта %</w:t>
+    <w:bookmarkStart w:name="z503" w:id="470"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      к концу пятого года действия Контракта %</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="470"/>
-    <w:bookmarkStart w:name="z502" w:id="471"/>
-[...15 lines deleted...]
-      к концу четвертого года действия Контракта %</w:t>
+    <w:bookmarkStart w:name="z504" w:id="471"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      к концу шестого года действия Контракта %</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="471"/>
-    <w:bookmarkStart w:name="z503" w:id="472"/>
-[...15 lines deleted...]
-      к концу пятого года действия Контракта %</w:t>
+    <w:bookmarkStart w:name="z505" w:id="472"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Возврат частей контрактной территории (отказ от части участка недр) осуществляется путем переоформления геологического отвода с исключением возвращаемых частей контрактной территории (участка недр) из ранее оформленного геологического отвода и внесения соответствующих изменений в Контракт.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="472"/>
-    <w:bookmarkStart w:name="z504" w:id="473"/>
-[...15 lines deleted...]
-      к концу шестого года действия Контракта %</w:t>
+    <w:bookmarkStart w:name="z506" w:id="473"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Указанный размер контрактной территории, подлежащий обязательному возврату, рассчитывается от первоначальной площади контрактной территории при заключении Контракта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="473"/>
-    <w:bookmarkStart w:name="z505" w:id="474"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z507" w:id="476"/>
+    <w:bookmarkStart w:name="z507" w:id="474"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. К моменту возврата участков недр в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Контракта прекращение обязательств Недропользователя по ликвидации последствий разведки на них должно быть подтверждено их полным исполнением или отсутствием таких обязательств в порядке, предусмотренном Законодательством. Недропользователь осуществляет ликвидацию последствий операций по разведке и восстанавливает за свой счет земли на возвращаемых территориях и другие природные объекты, нарушенные вследствие проведения разведки, до состояния, пригодного для использования по прямому назначению.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="474"/>
+    <w:bookmarkStart w:name="z508" w:id="475"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. Рабочая программа</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="475"/>
+    <w:bookmarkStart w:name="z509" w:id="476"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Рабочая программа на разведку является приложением к настоящему Контракту и содержит обязательства Недропользователя, необходимые для достижения основных инвестиционных показателей, а также показателей по видам и объему работ с распределением по годам.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="476"/>
-    <w:bookmarkStart w:name="z508" w:id="477"/>
+    <w:bookmarkStart w:name="z510" w:id="477"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рабочая программа составляется по форме, утвержденной в соответствии с Законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="477"/>
+    <w:bookmarkStart w:name="z511" w:id="478"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. При изменении показателей проектного документа по разведке, которые затрагивают показатели рабочей программы, в рабочую программу должны быть внесены соответствующие изменения, если иное не предусмотрено Законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="478"/>
+    <w:bookmarkStart w:name="z512" w:id="479"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4. Рабочая программа</w:t>
-[...39 lines deleted...]
-      Рабочая программа составляется по форме, утвержденной в соответствии с Законодательством.</w:t>
+        <w:t xml:space="preserve"> 5. Право собственности на имущество и информацию</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="479"/>
-    <w:bookmarkStart w:name="z511" w:id="480"/>
-[...15 lines deleted...]
-      14. При изменении показателей проектного документа по разведке, которые затрагивают показатели рабочей программы, в рабочую программу должны быть внесены соответствующие изменения, если иное не предусмотрено Законодательством.</w:t>
+    <w:bookmarkStart w:name="z513" w:id="480"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Имущество, приобретенное Недропользователем для выполнения операций по разведке в соответствии с настоящим Контрактом, является собственностью Недропользователя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="480"/>
-    <w:bookmarkStart w:name="z512" w:id="481"/>
+    <w:bookmarkStart w:name="z514" w:id="481"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Вне зависимости от перехода права собственности на оборудование и иное имущество, находящееся на контрактной территории (территории участка недр) за Недропользователем сохраняется обязанность демонтажа и удаления с контрактной территории (территории участка недр) такого оборудования и иного имущества за свой счет, если на такой территории Недропользователю не предоставлено право недропользования для добычи общераспространенных полезных ископаемых в рамках исключительного права по Контракту.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="481"/>
+    <w:bookmarkStart w:name="z515" w:id="482"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Демонтаж и удаление оборудования и иного имущества с контрактной территории вне зависимости от принадлежности должны осуществляться Недропользователем способом, безопасным для жизни, здоровья человека и окружающей среды, в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="482"/>
+    <w:bookmarkStart w:name="z516" w:id="483"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Геологическая информация, полученная Недропользователем в результате проведения разведки по Контракту за свой счет, находится в собственности Недропользователя, если иное не предусмотрено Законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="483"/>
+    <w:bookmarkStart w:name="z517" w:id="484"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порядок хранения, ограничения по распоряжению и перемещению геологической информации устанавливаются Законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="484"/>
+    <w:bookmarkStart w:name="z518" w:id="485"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 5. Право собственности на имущество и информацию</w:t>
-[...79 lines deleted...]
-      17. Геологическая информация, полученная Недропользователем в результате проведения разведки по Контракту за свой счет, находится в собственности Недропользователя, если иное не предусмотрено Законодательством.</w:t>
+        <w:t xml:space="preserve"> 6. Право Республики Казахстан на приобретение и реквизицию полезных ископаемых</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="485"/>
-    <w:bookmarkStart w:name="z517" w:id="486"/>
-[...15 lines deleted...]
-      Порядок хранения, ограничения по распоряжению и перемещению геологической информации устанавливаются Законодательством.</w:t>
+    <w:bookmarkStart w:name="z519" w:id="486"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Республика Казахстан имеет преимущественное перед другими лицами право на приобретение полезных ископаемых Недропользователя по ценам, не превышающим цены, применяемые Недропользователем при совершении сделок с соответствующими полезными ископаемыми, сложившиеся на дату совершения сделки, за вычетом транспортных расходов и затрат на реализацию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="486"/>
-    <w:bookmarkStart w:name="z518" w:id="487"/>
+    <w:bookmarkStart w:name="z520" w:id="487"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. В случае отсутствия информации о ценах полезных ископаемых, применяемых Недропользователем при совершении сделок, применяются цены, не превышающие сложившиеся на мировых рынках цены на дату совершения сделки по приобретению Республикой Казахстан полезных ископаемых, за вычетом транспортных расходов и затрат на реализацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="487"/>
+    <w:bookmarkStart w:name="z521" w:id="488"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Предельный объем приобретаемых полезных ископаемых не может превышать __ % от общего объема продукции, фактически добытой в соответствующем году.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="488"/>
+    <w:bookmarkStart w:name="z522" w:id="489"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. В случае введения чрезвычайного или военного положения Правительство Республики Казахстан имеет право реквизиции части или всех полезных ископаемых, принадлежащих Недропользователю. Реквизиция может осуществляться в размерах, необходимых для нужд Республики Казахстан, в течение всего срока действия чрезвычайного или военного положения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="489"/>
+    <w:bookmarkStart w:name="z523" w:id="490"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 6. Право Республики Казахстан на приобретение и реквизицию полезных ископаемых</w:t>
-[...59 lines deleted...]
-      Предельный объем приобретаемых полезных ископаемых не может превышать __ % от общего объема продукции, фактически добытой в соответствующем году.</w:t>
+        <w:t xml:space="preserve"> 7. Наем персонала, приобретение товаров, работ и услуг при проведении разведки</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="490"/>
-    <w:bookmarkStart w:name="z522" w:id="491"/>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z524" w:id="493"/>
+    <w:bookmarkStart w:name="z524" w:id="491"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>При проведении операций по разведке Недропользователь обязуется отдавать предпочтение казахстанским кадрам. Привлечение иностранной рабочей силы осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="493"/>
+    <w:bookmarkEnd w:id="491"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом количество руководителей, менеджеров и специалистов, осуществляющих трудовую деятельность на территории Республики Казахстан в рамках внутрикорпоративного перевода в соответствии с законодательством Республики Казахстан о занятости населения и миграции населения, должно быть не более пятидесяти процентов от общей численности руководителей, менеджеров и специалистов по каждой соответствующей категории.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16261,70 +16218,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z527" w:id="494"/>
+    <w:bookmarkStart w:name="z527" w:id="492"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Количество казахстанских кадров в процентном отношении от общего количества привлекаемых к работам кадрам, включая персонал, занятый на подрядных и субподрядных работах должно составить _____ % по руководящему составу, 100 % по специалистам с высшим и средним профессиональным образованием, 100 % по квалифицированным рабочим, в том числе по годам:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="494"/>
+    <w:bookmarkEnd w:id="492"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -16395,70 +16352,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Руководящий состав </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z528" w:id="495"/>
+          <w:bookmarkStart w:name="z528" w:id="493"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Специалисты с</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="495"/>
+          <w:bookmarkEnd w:id="493"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ВО и СПО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -17124,180 +17081,180 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z529" w:id="496"/>
+    <w:bookmarkStart w:name="z529" w:id="494"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Требования настоящего пункта не распространяются на руководителей, менеджеров и специалистов, являющихся иностранными гражданами, привлеченных в рамках внутрикорпоративного перевода в соответствии с пунктом 21 настоящего Контракта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="496"/>
-    <w:bookmarkStart w:name="z530" w:id="497"/>
+    <w:bookmarkEnd w:id="494"/>
+    <w:bookmarkStart w:name="z530" w:id="495"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Недропользователь обязан обеспечить равные условия оплаты труда для казахстанского персонала по отношению к привлеченному иностранному персоналу, включая персонал, занятый на подрядных работах. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="495"/>
+    <w:bookmarkStart w:name="z531" w:id="496"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Недропользователь обязуется осуществлять в период проведения разведки ежегодное финансирование подготовки и переподготовки граждан Республики Казахстан в размере не менее ____ процента от расходов на разведку, предусмотренных рабочей программой, если иное не предусмотрено в протоколе прямых переговоров либо в извещении о проведении аукциона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="496"/>
+    <w:bookmarkStart w:name="z532" w:id="497"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнением обязанности, указанной в настоящем пункте, являются фактически понесенные расходы Недропользователя по финансированию подготовки и переподготовки граждан Республики Казахстан, в том числе на приобретение по представленному Местным исполнительным органом перечню товаров, работ и услуг, необходимых для улучшения материально-технической базы организаций образования, осуществляющих на территории соответствующей области, города республиканского значения, столицы подготовку кадров по специальностям, непосредственно связанным со сферой недропользования, а также расходы по финансированию профессиональной подготовки и переподготовки кадров в собственных учебных (обучающих) центрах при юридическом лице, являющемся недропользователем.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="497"/>
-    <w:bookmarkStart w:name="z531" w:id="498"/>
-[...15 lines deleted...]
-      24. Недропользователь обязуется осуществлять в период проведения разведки ежегодное финансирование подготовки и переподготовки граждан Республики Казахстан в размере не менее ____ процента от расходов на разведку, предусмотренных рабочей программой, если иное не предусмотрено в протоколе прямых переговоров либо в извещении о проведении аукциона.</w:t>
+    <w:bookmarkStart w:name="z533" w:id="498"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Объем финансирования, осуществленного в соответствии с абзацем первым настоящего пункта, превышающий установленный минимум, учитывается в счет исполнения соответствующих обязательств Недропользователя в следующем году.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="498"/>
-    <w:bookmarkStart w:name="z532" w:id="499"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z534" w:id="501"/>
+    <w:bookmarkStart w:name="z534" w:id="499"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>При приобретении работ и услуг Недропользователь обязуется привлекать казахстанских производителей работ и услуг, включая использование воздушного, железнодорожного, водного и других видов транспорта, если эти работы (услуги) соответствуют стандартам, ценовым и качественным характеристикам однородных работ (услуг), оказываемых нерезидентами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="501"/>
+    <w:bookmarkEnd w:id="499"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом размер внутристрановой ценности по Контракту при проведении операций по разведке должен составлять не менее 50% по отношению к работам и услугам, в том числе по годам:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -17761,746 +17718,746 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z537" w:id="502"/>
+    <w:bookmarkStart w:name="z537" w:id="500"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8. Участие в социально-экономическом развитии региона</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="500"/>
+    <w:bookmarkStart w:name="z538" w:id="501"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. В течение срока действия Контракта Недропользователь производит ежегодные отчисления на социально-экономическое развитие региона и развитие его инфраструктуры в размере _____________ (указать сумму в размере не менее указанного в протоколе прямых переговоров либо размер, указанный в извещении о проведении аукциона) в бюджет соответствующего местного исполнительного органа области, города республиканского значения, столицы на код бюджетной классификации 206114 "Отчисления недропользователей на социально-экономическое развитие региона и развитие его инфраструктуры", согласно Единой бюджетной классификации, предусмотренной законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="501"/>
+    <w:bookmarkStart w:name="z539" w:id="502"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9. Налогообложение</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="502"/>
-    <w:bookmarkStart w:name="z538" w:id="503"/>
-[...15 lines deleted...]
-      26. В течение срока действия Контракта Недропользователь производит ежегодные отчисления на социально-экономическое развитие региона и развитие его инфраструктуры в размере _____________ (указать сумму в размере не менее указанного в протоколе прямых переговоров либо размер, указанный в извещении о проведении аукциона) в бюджет соответствующего местного исполнительного органа области, города республиканского значения, столицы на код бюджетной классификации 206114 "Отчисления недропользователей на социально-экономическое развитие региона и развитие его инфраструктуры", согласно Единой бюджетной классификации, предусмотренной законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z540" w:id="503"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Исчисление налоговых обязательств по налогам и другим обязательным платежам в бюджет по деятельности, осуществляемой в рамках Контракта, производится в соответствии с налоговым законодательством Республики Казахстан, действующим на момент возникновения обязательств по их уплате. Исполнение налоговых обязательств по деятельности, осуществляемой в рамках Контракта, не освобождает Недропользователя от исполнения налогового обязательства по осуществлению деятельности в Республике Казахстан, выходящей за рамки Контракта, в соответствии с налоговым законодательством Республики Казахстан, действующим на дату возникновения налогового обязательства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="503"/>
-    <w:bookmarkStart w:name="z539" w:id="504"/>
+    <w:bookmarkStart w:name="z541" w:id="504"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Окончательный размер подписного бонуса _______ (указать сумму).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="504"/>
+    <w:bookmarkStart w:name="z542" w:id="505"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. На момент заключения Контракта Недропользователь оплатил пятьдесят процентов от установленной суммы подписного бонуса, согласно банковскому поручению за № _____ от "__" ______ 20__ года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="505"/>
+    <w:bookmarkStart w:name="z543" w:id="506"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Оставшиеся пятьдесят процентов от установленной суммы подписного бонуса в размере ___ (указать сумму) ___ Недропользователь уплачивает в порядке и сроки, установленные налоговым законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="506"/>
+    <w:bookmarkStart w:name="z544" w:id="507"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 9. Налогообложение</w:t>
-[...59 lines deleted...]
-      29. На момент заключения Контракта Недропользователь оплатил пятьдесят процентов от установленной суммы подписного бонуса, согласно банковскому поручению за № _____ от "__" ______ 20__ года.</w:t>
+        <w:t xml:space="preserve"> 10. Обнаружение</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="507"/>
-    <w:bookmarkStart w:name="z543" w:id="508"/>
-[...15 lines deleted...]
-      30. Оставшиеся пятьдесят процентов от установленной суммы подписного бонуса в размере ___ (указать сумму) ___ Недропользователь уплачивает в порядке и сроки, установленные налоговым законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z545" w:id="508"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Обнаружение месторождения (проявление общераспространенных полезных ископаемых) подтверждается уполномоченным органом по изучению недр. Срок, необходимый для проведения работ по оценке обнаружения определяется в плане разведки и рабочей программе Контракта по результатам переговоров.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="508"/>
-    <w:bookmarkStart w:name="z544" w:id="509"/>
+    <w:bookmarkStart w:name="z546" w:id="509"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Недропользователь при внесении изменения в Контракт в целях продления срока его действия для оценки выявленного обнаружения разрабатывает план разведки (или вносит изменения в план разведки), предусматривающий оценочные работы в соответствии с действующим Законодательством. Опытно-промышленная добыча, проводимая в целях оценки обнаружения, в случае ее обоснования и согласования с Местным исполнительным органом, должна быть включена в план разведки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="509"/>
+    <w:bookmarkStart w:name="z547" w:id="510"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Недропользователь, оценивший месторождение общераспространенных полезных ископаемых, разведка которых предусмотрена настоящим Контрактом, имеет исключительное право на получение в пределах контрактной территории права недропользования для добычи общераспространенных полезных ископаемых в приоритетном порядке в соответствии с Законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="510"/>
+    <w:bookmarkStart w:name="z548" w:id="511"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 10. Обнаружение</w:t>
-[...39 lines deleted...]
-      32. Недропользователь при внесении изменения в Контракт в целях продления срока его действия для оценки выявленного обнаружения разрабатывает план разведки (или вносит изменения в план разведки), предусматривающий оценочные работы в соответствии с действующим Законодательством. Опытно-промышленная добыча, проводимая в целях оценки обнаружения, в случае ее обоснования и согласования с Местным исполнительным органом, должна быть включена в план разведки.</w:t>
+        <w:t xml:space="preserve"> 11. Ликвидация и ликвидационный фонд</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="511"/>
-    <w:bookmarkStart w:name="z547" w:id="512"/>
-[...15 lines deleted...]
-      33. Недропользователь, оценивший месторождение общераспространенных полезных ископаемых, разведка которых предусмотрена настоящим Контрактом, имеет исключительное право на получение в пределах контрактной территории права недропользования для добычи общераспространенных полезных ископаемых в приоритетном порядке в соответствии с Законодательством.</w:t>
+    <w:bookmarkStart w:name="z549" w:id="512"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Ликвидация последствий недропользования осуществляется по возвращаемым частям контрактной территории (частям участка недр) досрочно, в ходе проведения разведки и при прекращении действия Контракта, за исключением той территории, на которую Недропользователю предоставляется право недропользования для добычи общераспространенных полезных ископаемых.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="512"/>
-    <w:bookmarkStart w:name="z548" w:id="513"/>
+    <w:bookmarkStart w:name="z550" w:id="513"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Ликвидация последствий операций по добыче осуществляется в порядке, установленном Законодательством для операций по недропользованию на общераспространенные полезные ископаемые.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="513"/>
+    <w:bookmarkStart w:name="z551" w:id="514"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Недропользователь создает ликвидационный фонд для ликвидации последствий своих операций по Контракту.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="514"/>
+    <w:bookmarkStart w:name="z552" w:id="515"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Финансирование работ, связанных с ликвидацией или консервацией, может осуществляться за счет средств ликвидационного фонда. При этом использование средств ликвидационного фонда осуществляется Недропользователем с разрешения Местного исполнительного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="515"/>
+    <w:bookmarkStart w:name="z553" w:id="516"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отчисления в ликвидационный фонд в период разведки производятся Недропользователем ежегодно в размере не менее одного процента от ежегодных затрат на разведку, предусмотренных рабочей программой на соответствующий год, на специальный депозитный счет в любом банке на территории Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="516"/>
+    <w:bookmarkStart w:name="z554" w:id="517"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Возврат части контрактной территории не влечет соответствующее уменьшение ликвидационного фонда помимо случая использования его средств в соответствии с настоящим пунктом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="517"/>
+    <w:bookmarkStart w:name="z555" w:id="518"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Недропользователь не вправе осуществлять операции по разведке в случае невыполнения обязательств по отчислению в ликвидационный фонд за предыдущий отчетный период. Данное условие не применяется в течение первого года действия Контракта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="518"/>
+    <w:bookmarkStart w:name="z556" w:id="519"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Если фактические затраты на ликвидацию последствий разведки превысят размер ликвидационного фонда, то Недропользователь обязан осуществлять дополнительное финансирование ликвидации за свой счет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="519"/>
+    <w:bookmarkStart w:name="z557" w:id="520"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Если фактические затраты на ликвидацию окажутся меньше размера ликвидационного фонда, то излишки денежных средств с согласия Местного исполнительного органа используются Недропользователем по своему усмотрению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="520"/>
+    <w:bookmarkStart w:name="z558" w:id="521"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. В случае перехода права недропользования права на ликвидационный фонд с согласия Местного исполнительного органа должны быть переданы (переоформлены) новому недропользователю, а в случае невозможности – с согласия Местного исполнительного органа ликвидационный фонд может быть вновь создан новым недропользователем в размере суммы не менее той, которая должна быть накоплена к моменту перехода права недропользования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="521"/>
+    <w:bookmarkStart w:name="z559" w:id="522"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. В случае прекращения действия Контракта в одностороннем порядке Местным исполнительным органом, Недропользователь обязан осуществить ликвидацию последствий разведки, в том числе из средств ликвидационного фонда.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="522"/>
+    <w:bookmarkStart w:name="z560" w:id="523"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 11. Ликвидация и ликвидационный фонд</w:t>
-[...199 lines deleted...]
-      38. В случае перехода права недропользования права на ликвидационный фонд с согласия Местного исполнительного органа должны быть переданы (переоформлены) новому недропользователю, а в случае невозможности – с согласия Местного исполнительного органа ликвидационный фонд может быть вновь создан новым недропользователем в размере суммы не менее той, которая должна быть накоплена к моменту перехода права недропользования.</w:t>
+        <w:t xml:space="preserve"> 12. Учет и отчетность</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="523"/>
-    <w:bookmarkStart w:name="z559" w:id="524"/>
-[...15 lines deleted...]
-      39. В случае прекращения действия Контракта в одностороннем порядке Местным исполнительным органом, Недропользователь обязан осуществить ликвидацию последствий разведки, в том числе из средств ликвидационного фонда.</w:t>
+    <w:bookmarkStart w:name="z561" w:id="524"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Недропользователь при проведении разведки должен вести учет проводимых операций по недропользованию и предоставлять требуемую отчетность в порядке и сроки, предусмотренные Законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="524"/>
-    <w:bookmarkStart w:name="z560" w:id="525"/>
+    <w:bookmarkStart w:name="z562" w:id="525"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Недропользователь обязуется предоставлять необходимые документы, информацию и обеспечивать беспрепятственный доступ к местам работ должностным лицам контролирующих органов Республики Казахстан при выполнении ими служебных обязанностей и своевременно устранять выявленные ими нарушения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="525"/>
+    <w:bookmarkStart w:name="z563" w:id="526"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. По результатам деятельности на контрактной территории Недропользователь обязан представить в уполномоченный орган по изучению недр геологическую отчетность.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="526"/>
+    <w:bookmarkStart w:name="z564" w:id="527"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 12. Учет и отчетность</w:t>
-[...39 lines deleted...]
-      41. Недропользователь обязуется предоставлять необходимые документы, информацию и обеспечивать беспрепятственный доступ к местам работ должностным лицам контролирующих органов Республики Казахстан при выполнении ими служебных обязанностей и своевременно устранять выявленные ими нарушения.</w:t>
+        <w:t xml:space="preserve"> 13. Общие условия проведения операций по недропользованию</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="527"/>
-    <w:bookmarkStart w:name="z563" w:id="528"/>
-[...15 lines deleted...]
-      42. По результатам деятельности на контрактной территории Недропользователь обязан представить в уполномоченный орган по изучению недр геологическую отчетность.</w:t>
+    <w:bookmarkStart w:name="z565" w:id="528"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Недропользователь должен проводить операции по недропользованию в соответствии с Контрактом и Законодательством, соблюдать требования, установленные законодательством Республики Казахстан к операциям по недропользованию, в том числе соблюдать санитарно-эпидемиологические требования и требования в области промышленной безопасности и охраны окружающей среды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="528"/>
-    <w:bookmarkStart w:name="z564" w:id="529"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 13. Общие условия проведения операций по недропользованию</w:t>
+    <w:bookmarkStart w:name="z566" w:id="529"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. При проведении операций по недропользованию Недропользователь обязуется не препятствовать другим лицам свободно передвигаться в пределах контрактной территории, пользоваться объектами и коммуникациями общего пользования, если это не связано с особыми условиями безопасности и такая деятельность не мешает проведению операций по недропользованию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="529"/>
-    <w:bookmarkStart w:name="z565" w:id="530"/>
-[...15 lines deleted...]
-      43. Недропользователь должен проводить операции по недропользованию в соответствии с Контрактом и Законодательством, соблюдать требования, установленные законодательством Республики Казахстан к операциям по недропользованию, в том числе соблюдать санитарно-эпидемиологические требования и требования в области промышленной безопасности и охраны окружающей среды.</w:t>
+    <w:bookmarkStart w:name="z567" w:id="530"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. При осуществлении разведки Недропользователь должен выбирать наиболее эффективные методы и технологии проведения операций по недропользованию, основанные на положительной практике проведения разведки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="530"/>
-    <w:bookmarkStart w:name="z566" w:id="531"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z568" w:id="533"/>
+    <w:bookmarkStart w:name="z568" w:id="531"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       46. Недропользователь берет на себя обязательства соблюдать условия Меморандума о взаимопонимании в отношении реализации Инициативы прозрачности деятельности добывающих отраслей в Республике Казахстан и нормы Законодательства, предусматривающие раскрытие информации о контролирующих лицах Недропользователя и изменении их состава, а также предоставлении доступа к информации об основных условиях недропользования по Контракту и его исполнении. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="531"/>
+    <w:bookmarkStart w:name="z569" w:id="532"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. Недропользователь принимает на себя обязательство по финансированию своей деятельности по Контракту в соответствии с проектными документами и рабочей программой.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="532"/>
+    <w:bookmarkStart w:name="z570" w:id="533"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14. Ответственность Недропользователя за нарушение условий Контракта</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="533"/>
-    <w:bookmarkStart w:name="z569" w:id="534"/>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z571" w:id="536"/>
+    <w:bookmarkStart w:name="z571" w:id="534"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       48. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Недропользователь несет ответственность в виде уплаты неустойки за неисполнение, ненадлежащее исполнение принятых им следующих обязательств:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="536"/>
+    <w:bookmarkEnd w:id="534"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) за невыполнение обязательств по внутристрановой ценности в работах (услугах) в размере тридцати процентов от суммы не исполненных за отчетный период обязательств;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -18631,1194 +18588,1194 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z576" w:id="537"/>
+    <w:bookmarkStart w:name="z576" w:id="535"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Если фактические расходы Недропользователя вследствие изменения цен, действующих на рынке, а также по другим обстоятельствам, не зависящим от воли Недропользователя, оказались меньше тех, которые учитывались при заключении Контракта, согласовании рабочей программы, но при этом физический объем обязательств Недропользователя, предусмотренный Контрактом, исполнен в полном объеме, такое уменьшение фактических расходов Недропользователя не является нарушением условий Контракта и основанием для досрочного прекращения действия Контракта в одностороннем порядке.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="535"/>
+    <w:bookmarkStart w:name="z577" w:id="536"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15. Переход прав и обязанностей</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="536"/>
+    <w:bookmarkStart w:name="z578" w:id="537"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Недропользователь вправе отчуждать право недропользования по Контракту или долю в праве недропользования другим лицам с соблюдением условий, установленных Законодательством.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="537"/>
-    <w:bookmarkStart w:name="z577" w:id="538"/>
+    <w:bookmarkStart w:name="z579" w:id="538"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Переход права недропользования осуществляется внесением соответствующих изменений и (или) дополнений в Контракт и считается совершенным с момента регистрации таких изменений и (или) дополнений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="538"/>
+    <w:bookmarkStart w:name="z580" w:id="539"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 15. Переход прав и обязанностей</w:t>
-[...19 lines deleted...]
-      50. Недропользователь вправе отчуждать право недропользования по Контракту или долю в праве недропользования другим лицам с соблюдением условий, установленных Законодательством.</w:t>
+        <w:t xml:space="preserve"> 16. Непреодолимая сила</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="539"/>
-    <w:bookmarkStart w:name="z579" w:id="540"/>
-[...15 lines deleted...]
-      51. Переход права недропользования осуществляется внесением соответствующих изменений и (или) дополнений в Контракт и считается совершенным с момента регистрации таких изменений и (или) дополнений.</w:t>
+    <w:bookmarkStart w:name="z581" w:id="540"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. Ни одна из сторон не будет нести ответственности за неисполнение или ненадлежащее исполнение каких-либо обязательств по Контракту, если такое неисполнение или ненадлежащее исполнение вызваны обстоятельствами непреодолимой силы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="540"/>
-    <w:bookmarkStart w:name="z580" w:id="541"/>
+    <w:bookmarkStart w:name="z582" w:id="541"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. К обстоятельствам непреодолимой силы относятся чрезвычайные и непредотвратимые при данных условиях обстоятельства, как например: военные конфликты, природные катастрофы, стихийные бедствия (пожары и т. п.). Приведенный перечень не является исчерпывающим.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="541"/>
+    <w:bookmarkStart w:name="z583" w:id="542"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. В случае возникновения обстоятельств непреодолимой силы сторона, пострадавшая от них, незамедлительно уведомляет об этом другую сторону путем вручения либо отправки по почте письменного уведомления, уточняющего дату начала и описание обстоятельств непреодолимой силы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="542"/>
+    <w:bookmarkStart w:name="z584" w:id="543"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. При полной или частичной приостановке работ по Контракту, вызванной обстоятельствами непреодолимой силы, срок действия Контракта продлевается сторонами на период действия обстоятельств непреодолимой силы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="543"/>
+    <w:bookmarkStart w:name="z585" w:id="544"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 16. Непреодолимая сила</w:t>
-[...59 lines deleted...]
-      54. В случае возникновения обстоятельств непреодолимой силы сторона, пострадавшая от них, незамедлительно уведомляет об этом другую сторону путем вручения либо отправки по почте письменного уведомления, уточняющего дату начала и описание обстоятельств непреодолимой силы.</w:t>
+        <w:t xml:space="preserve"> 17. Конфиденциальность</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="544"/>
-    <w:bookmarkStart w:name="z584" w:id="545"/>
-[...15 lines deleted...]
-      55. При полной или частичной приостановке работ по Контракту, вызванной обстоятельствами непреодолимой силы, срок действия Контракта продлевается сторонами на период действия обстоятельств непреодолимой силы.</w:t>
+    <w:bookmarkStart w:name="z586" w:id="545"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. Информация, не являющаяся общедоступной на законном основании и полученная сторонами в процессе выполнения Контракта, составляет коммерческую тайну и подлежит охране ее конфиденциальности, если иное не предусмотрено Законодательством. Стороны могут использовать конфиденциальную информацию для составления необходимых отчетов, предусмотренных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="545"/>
-    <w:bookmarkStart w:name="z585" w:id="546"/>
+    <w:bookmarkStart w:name="z587" w:id="546"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57. Геологическая информация, не являющаяся общедоступной в соответствии с Законодательством, предоставляется Недропользователю в установленном порядке путем заключения соглашения о конфиденциальности № __ от "__" _______ 20__года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="546"/>
+    <w:bookmarkStart w:name="z588" w:id="547"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порядок использования и передачи данной геологической информации определяется в соответствии с условиями указанного соглашения о конфиденциальности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="547"/>
+    <w:bookmarkStart w:name="z589" w:id="548"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58. Стороны не имеют права передавать информацию, составляющую коммерческую тайну, третьим лицам без согласия другой стороны, за исключением случаев:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="548"/>
+    <w:bookmarkStart w:name="z590" w:id="549"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      если такая информация используется в ходе ведения судебного разбирательства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="549"/>
+    <w:bookmarkStart w:name="z591" w:id="550"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      когда информация предоставляется третьим лицам, оказывающим услуги Недропользователю, при условии, что такое третье лицо берет на себя обязательство рассматривать такую информацию как конфиденциальную и использовать ее только в установленных сторонами целях и на определенный сторонами срок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="550"/>
+    <w:bookmarkStart w:name="z592" w:id="551"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      когда информация предоставляется банку или другой финансовой организации, у которой Недропользователь получает финансовые средства, при условии, что такой банк или другая финансовая организация берет на себя обязательство рассматривать такую информацию как конфиденциальную и использовать ее только в указанных целях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="551"/>
+    <w:bookmarkStart w:name="z593" w:id="552"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      когда информация предоставляется должностным лицам контролирующих органов Республики Казахстан при выполнении ими служебных обязанностей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="552"/>
+    <w:bookmarkStart w:name="z594" w:id="553"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      если такая информация является геологической и используется уполномоченным на то государственным органом Республики Казахстан в целях обобщения и систематизации с другой геологической информацией для предоставления обобщенной геологической информации в открытый доступ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="553"/>
+    <w:bookmarkStart w:name="z595" w:id="554"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      иных случаях, требуемых законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="554"/>
+    <w:bookmarkStart w:name="z596" w:id="555"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59. Содержание Контракта, информация, касающаяся исполнения контрактных и лицензионных обязательств в части внутристрановой ценности, о планировании и проведении Недропользователем закупок товаров, работ и услуг, о расходах на обучение казахстанских специалистов и об объемах расходов на научно-исследовательские, научно-технические и опытно-конструкторские работы на территории Республики Казахстан, а также на социально-экономическое развитие региона и развитие его инфраструктуры конфиденциальными не признаются.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="555"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 59 – в редакции приказа Министра индустрии и инфраструктурного развития РК от 16.06.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 347</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z597" w:id="556"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 17. Конфиденциальность</w:t>
-[...199 lines deleted...]
-      иных случаях, требуемых законодательством Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> 18. Применимое право</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="556"/>
-    <w:bookmarkStart w:name="z596" w:id="557"/>
-[...15 lines deleted...]
-      59. Содержание Контракта, информация, касающаяся исполнения контрактных и лицензионных обязательств в части внутристрановой ценности, о планировании и проведении Недропользователем закупок товаров, работ и услуг, о расходах на обучение казахстанских специалистов и об объемах расходов на научно-исследовательские, научно-технические и опытно-конструкторские работы на территории Республики Казахстан, а также на социально-экономическое развитие региона и развитие его инфраструктуры конфиденциальными не признаются.</w:t>
+    <w:bookmarkStart w:name="z598" w:id="557"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. Применимым правом к настоящему Контракту является право Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="557"/>
+    <w:bookmarkStart w:name="z599" w:id="558"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61. К сделкам по отчуждению права недропользования, применяется право Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="558"/>
+    <w:bookmarkStart w:name="z600" w:id="559"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...52 lines deleted...]
-    <w:bookmarkStart w:name="z597" w:id="558"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 19. Порядок разрешения споров</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="559"/>
+    <w:bookmarkStart w:name="z601" w:id="560"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62. Споры, связанные с исполнением, изменением или прекращением Контракта, решаются путем переговоров.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="560"/>
+    <w:bookmarkStart w:name="z602" w:id="561"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63. Споры, связанные с исполнением, изменением или прекращением Контракта, подлежат разрешению в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="561"/>
+    <w:bookmarkStart w:name="z603" w:id="562"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 18. Применимое право</w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z600" w:id="561"/>
+        <w:t xml:space="preserve"> 20. Гарантии прав Недропользователя</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="562"/>
+    <w:bookmarkStart w:name="z604" w:id="563"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64. Недропользователю гарантируется защита его прав в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="563"/>
+    <w:bookmarkStart w:name="z605" w:id="564"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65. Изменение и дополнение условий Контракта допускается по соглашению сторон. Изменение условий Контракта по требованию одной из сторон допускается в случаях, прямо предусмотренных Законодательством и настоящим Контрактом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="564"/>
+    <w:bookmarkStart w:name="z606" w:id="565"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 19. Порядок разрешения споров</w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z603" w:id="564"/>
+        <w:t xml:space="preserve"> 21. Условия прекращения действия Контракта</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="565"/>
+    <w:bookmarkStart w:name="z607" w:id="566"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66. Контракт прекращается по истечении срока его действия, если сторонами не достигнуто соглашение о его продлении согласно Законодательству или иное не предусмотрено Законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="566"/>
+    <w:bookmarkStart w:name="z608" w:id="567"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67. Досрочное прекращение действия Контракта допускается по соглашению сторон. Контракт также досрочно прекращает свое действие в случае возврата всей контрактной территории в соответствии с главой 3 Контракта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="567"/>
+    <w:bookmarkStart w:name="z609" w:id="568"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68. Местный исполнительный орган вправе в одностороннем порядке досрочно прекратить действие Контракта в следующих случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="568"/>
+    <w:bookmarkStart w:name="z610" w:id="569"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) при неустранении Недропользователем в указанный в уведомлении Местного исполнительного органа срок более двух нарушений обязательств, установленных Контрактом на недропользование;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="569"/>
+    <w:bookmarkStart w:name="z611" w:id="570"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) при совершении сделки по отчуждению права недропользования по Контракту (доли в праве недропользования) без согласия Местного исполнительного органа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="570"/>
+    <w:bookmarkStart w:name="z612" w:id="571"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) при отказе в представлении либо представлении недостоверных сведений, предусмотренных в Законодательстве;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="571"/>
+    <w:bookmarkStart w:name="z613" w:id="572"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) при выполнении менее чем на тридцать процентов в течение двух лет подряд финансовых обязательств, установленных Контрактом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="572"/>
+    <w:bookmarkStart w:name="z614" w:id="573"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нарушение условий Контракта, полностью устраненное Недропользователем в срок, установленный в уведомлении Местного исполнительного органа, не является основанием для досрочного прекращения действия Контракта в одностороннем порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="573"/>
+    <w:bookmarkStart w:name="z615" w:id="574"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 20. Гарантии прав Недропользователя</w:t>
-[...197 lines deleted...]
-      4) при выполнении менее чем на тридцать процентов в течение двух лет подряд финансовых обязательств, установленных Контрактом.</w:t>
+        <w:t xml:space="preserve"> 22. Язык Контракта</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="574"/>
-    <w:bookmarkStart w:name="z614" w:id="575"/>
-[...15 lines deleted...]
-      Нарушение условий Контракта, полностью устраненное Недропользователем в срок, установленный в уведомлении Местного исполнительного органа, не является основанием для досрочного прекращения действия Контракта в одностороннем порядке.</w:t>
+    <w:bookmarkStart w:name="z616" w:id="575"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69. Контракт составлен на казахском и русском языках по одному экземпляру на казахском и русском языках для каждой из сторон, все экземпляры идентичны.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="575"/>
-    <w:bookmarkStart w:name="z615" w:id="576"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 22. Язык Контракта</w:t>
+    <w:bookmarkStart w:name="z617" w:id="576"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По соглашению сторон текст Контракта может быть также переведен на иной язык.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="576"/>
-    <w:bookmarkStart w:name="z616" w:id="577"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z618" w:id="579"/>
+    <w:bookmarkStart w:name="z618" w:id="577"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       70. В случае возникновения разногласий или споров при уяснении содержания и толковании Контракта вариант текста на _______________ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(указать казахский или русский язык)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> имеет преимущественную силу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="579"/>
-    <w:bookmarkStart w:name="z619" w:id="580"/>
+    <w:bookmarkEnd w:id="577"/>
+    <w:bookmarkStart w:name="z619" w:id="578"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       71. Стороны договариваются, что казахский и (или) русский языки будут использоваться как языки общения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="580"/>
-    <w:bookmarkStart w:name="z620" w:id="581"/>
+    <w:bookmarkEnd w:id="578"/>
+    <w:bookmarkStart w:name="z620" w:id="579"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       72. С даты вступления Контракта в силу техническая документация и информация относительно проведения разведки ______________________ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(указать вид общераспространенного полезного ископаемого)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> составляется на казахском и (или) русском языке.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="579"/>
+    <w:bookmarkStart w:name="z621" w:id="580"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 23. Дополнительные положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="580"/>
+    <w:bookmarkStart w:name="z622" w:id="581"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73. Все уведомления и документы, требуемые в связи с реализацией данного Контракта, считаются предоставленными и доставленными должным образом каждой из сторон по настоящему Контракту только по факту их получения, если иное не предусмотрено Законодательством.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="581"/>
-    <w:bookmarkStart w:name="z621" w:id="582"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 23. Дополнительные положения</w:t>
+    <w:bookmarkStart w:name="z623" w:id="582"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74. При изменении почтового адреса по настоящему Контракту каждая из сторон обязана представить письменное уведомление другой стороне в течение семи календарных дней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="582"/>
-    <w:bookmarkStart w:name="z622" w:id="583"/>
-[...15 lines deleted...]
-      73. Все уведомления и документы, требуемые в связи с реализацией данного Контракта, считаются предоставленными и доставленными должным образом каждой из сторон по настоящему Контракту только по факту их получения, если иное не предусмотрено Законодательством.</w:t>
+    <w:bookmarkStart w:name="z624" w:id="583"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75 Все приложения к Контракту рассматриваются как его неотъемлемые части. В случае возникновения разногласий или споров при уяснении содержания и толковании Контракта вариант текста на _________ (указать казахский или русский язык) имеет преимущественную силу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="583"/>
-    <w:bookmarkStart w:name="z623" w:id="584"/>
-[...15 lines deleted...]
-      74. При изменении почтового адреса по настоящему Контракту каждая из сторон обязана представить письменное уведомление другой стороне в течение семи календарных дней.</w:t>
+    <w:bookmarkStart w:name="z625" w:id="584"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76. Изменения и дополнения в Контракт оформляются письменным соглашением сторон – дополнением. Такое соглашение является неотъемлемой частью Контракта. Изменения и дополнения к Контракту подлежат обязательной регистрации в Местном исполнительном органе. Изменения и дополнения к Контракту признаются вступившими в силу с момента их регистрации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="584"/>
-    <w:bookmarkStart w:name="z624" w:id="585"/>
-[...15 lines deleted...]
-      75 Все приложения к Контракту рассматриваются как его неотъемлемые части. В случае возникновения разногласий или споров при уяснении содержания и толковании Контракта вариант текста на _________ (указать казахский или русский язык) имеет преимущественную силу.</w:t>
+    <w:bookmarkStart w:name="z626" w:id="585"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77. Определения и термины, используемые в настоящем Контракте, имеют значения, определенные для них в Контракте и Законодательстве.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="585"/>
-    <w:bookmarkStart w:name="z625" w:id="586"/>
-[...15 lines deleted...]
-      76. Изменения и дополнения в Контракт оформляются письменным соглашением сторон – дополнением. Такое соглашение является неотъемлемой частью Контракта. Изменения и дополнения к Контракту подлежат обязательной регистрации в Местном исполнительном органе. Изменения и дополнения к Контракту признаются вступившими в силу с момента их регистрации.</w:t>
+    <w:bookmarkStart w:name="z627" w:id="586"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78. Настоящий Контракт заключен ________ (дня), _______ (месяца) 20 ___ года в г. _______ (Республика Казахстан), уполномоченными представителями Сторон.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="586"/>
-    <w:bookmarkStart w:name="z626" w:id="587"/>
-[...15 lines deleted...]
-      77. Определения и термины, используемые в настоящем Контракте, имеют значения, определенные для них в Контракте и Законодательстве.</w:t>
+    <w:bookmarkStart w:name="z628" w:id="587"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79. Юридические адреса и подписи Сторон:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="587"/>
-    <w:bookmarkStart w:name="z627" w:id="588"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="589"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -19936,88 +19893,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 10 апреля 2020 года № 195</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z630" w:id="590"/>
+    <w:bookmarkStart w:name="z630" w:id="588"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Модельный контракт на добычу общераспространенных полезных ископаемых</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="590"/>
-    <w:bookmarkStart w:name="z631" w:id="591"/>
+    <w:bookmarkEnd w:id="588"/>
+    <w:bookmarkStart w:name="z631" w:id="589"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Содержание</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="591"/>
+    <w:bookmarkEnd w:id="589"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -20030,2008 +19987,2008 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Преамбула</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z633" w:id="592"/>
+    <w:bookmarkStart w:name="z633" w:id="590"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Цель Контракта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="592"/>
-    <w:bookmarkStart w:name="z634" w:id="593"/>
+    <w:bookmarkEnd w:id="590"/>
+    <w:bookmarkStart w:name="z634" w:id="591"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Срок действия Контракта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="593"/>
-    <w:bookmarkStart w:name="z635" w:id="594"/>
+    <w:bookmarkEnd w:id="591"/>
+    <w:bookmarkStart w:name="z635" w:id="592"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Контрактная территория</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="594"/>
-    <w:bookmarkStart w:name="z636" w:id="595"/>
+    <w:bookmarkEnd w:id="592"/>
+    <w:bookmarkStart w:name="z636" w:id="593"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Рабочая программа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="595"/>
-    <w:bookmarkStart w:name="z637" w:id="596"/>
+    <w:bookmarkEnd w:id="593"/>
+    <w:bookmarkStart w:name="z637" w:id="594"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Право собственности на имущество и информацию</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="596"/>
-    <w:bookmarkStart w:name="z638" w:id="597"/>
+    <w:bookmarkEnd w:id="594"/>
+    <w:bookmarkStart w:name="z638" w:id="595"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Право Республики Казахстан на приобретение и реквизицию полезных ископаемых</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="597"/>
-    <w:bookmarkStart w:name="z639" w:id="598"/>
+    <w:bookmarkEnd w:id="595"/>
+    <w:bookmarkStart w:name="z639" w:id="596"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Наем персонала, приобретение товаров, работ и услуг при осуществлении добычи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="598"/>
-    <w:bookmarkStart w:name="z640" w:id="599"/>
+    <w:bookmarkEnd w:id="596"/>
+    <w:bookmarkStart w:name="z640" w:id="597"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Участие в социально-экономическом развитии региона </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="599"/>
-    <w:bookmarkStart w:name="z641" w:id="600"/>
+    <w:bookmarkEnd w:id="597"/>
+    <w:bookmarkStart w:name="z641" w:id="598"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Налогообложение</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="600"/>
-    <w:bookmarkStart w:name="z642" w:id="601"/>
+    <w:bookmarkEnd w:id="598"/>
+    <w:bookmarkStart w:name="z642" w:id="599"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ликвидация и ликвидационный фонд</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="601"/>
-    <w:bookmarkStart w:name="z643" w:id="602"/>
+    <w:bookmarkEnd w:id="599"/>
+    <w:bookmarkStart w:name="z643" w:id="600"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Учет и отчетность</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="602"/>
-    <w:bookmarkStart w:name="z644" w:id="603"/>
+    <w:bookmarkEnd w:id="600"/>
+    <w:bookmarkStart w:name="z644" w:id="601"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Общие условия проведения операций по недропользованию</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="603"/>
-    <w:bookmarkStart w:name="z645" w:id="604"/>
+    <w:bookmarkEnd w:id="601"/>
+    <w:bookmarkStart w:name="z645" w:id="602"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Сопутствующие обязательства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="604"/>
-    <w:bookmarkStart w:name="z646" w:id="605"/>
+    <w:bookmarkEnd w:id="602"/>
+    <w:bookmarkStart w:name="z646" w:id="603"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ответственность Недропользователя за нарушение условий Контракта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="605"/>
-    <w:bookmarkStart w:name="z647" w:id="606"/>
+    <w:bookmarkEnd w:id="603"/>
+    <w:bookmarkStart w:name="z647" w:id="604"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Переход прав и обязанностей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="606"/>
-    <w:bookmarkStart w:name="z648" w:id="607"/>
+    <w:bookmarkEnd w:id="604"/>
+    <w:bookmarkStart w:name="z648" w:id="605"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Непреодолимая сила</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="607"/>
-    <w:bookmarkStart w:name="z649" w:id="608"/>
+    <w:bookmarkEnd w:id="605"/>
+    <w:bookmarkStart w:name="z649" w:id="606"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конфиденциальность</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="608"/>
-    <w:bookmarkStart w:name="z650" w:id="609"/>
+    <w:bookmarkEnd w:id="606"/>
+    <w:bookmarkStart w:name="z650" w:id="607"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Применимое право</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="609"/>
-    <w:bookmarkStart w:name="z651" w:id="610"/>
+    <w:bookmarkEnd w:id="607"/>
+    <w:bookmarkStart w:name="z651" w:id="608"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Порядок разрешения споров</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="610"/>
-    <w:bookmarkStart w:name="z652" w:id="611"/>
+    <w:bookmarkEnd w:id="608"/>
+    <w:bookmarkStart w:name="z652" w:id="609"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Гарантии прав Недропользователя</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="611"/>
-    <w:bookmarkStart w:name="z653" w:id="612"/>
+    <w:bookmarkEnd w:id="609"/>
+    <w:bookmarkStart w:name="z653" w:id="610"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Условия прекращения действия Контракта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="612"/>
-    <w:bookmarkStart w:name="z654" w:id="613"/>
+    <w:bookmarkEnd w:id="610"/>
+    <w:bookmarkStart w:name="z654" w:id="611"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Язык Контракта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="613"/>
-    <w:bookmarkStart w:name="z655" w:id="614"/>
+    <w:bookmarkEnd w:id="611"/>
+    <w:bookmarkStart w:name="z655" w:id="612"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дополнительные положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="614"/>
-    <w:bookmarkStart w:name="z656" w:id="615"/>
+    <w:bookmarkEnd w:id="612"/>
+    <w:bookmarkStart w:name="z656" w:id="613"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приложения к Контракту на добычу:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="615"/>
-    <w:bookmarkStart w:name="z657" w:id="616"/>
+    <w:bookmarkEnd w:id="613"/>
+    <w:bookmarkStart w:name="z657" w:id="614"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приложение 1 - Рабочая программа к Контракту на добычу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="616"/>
-    <w:bookmarkStart w:name="z658" w:id="617"/>
+    <w:bookmarkEnd w:id="614"/>
+    <w:bookmarkStart w:name="z658" w:id="615"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приложение 2 - Горный отвод</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="615"/>
+    <w:bookmarkStart w:name="z659" w:id="616"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящий контракт на добычу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="616"/>
+    <w:bookmarkStart w:name="z660" w:id="617"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="617"/>
-    <w:bookmarkStart w:name="z659" w:id="618"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z661" w:id="620"/>
+    <w:bookmarkStart w:name="z661" w:id="618"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(указать вид общераспространенного полезного ископаемого)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="618"/>
+    <w:bookmarkStart w:name="z662" w:id="619"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (далее - Контракт) заключен "_______" ______________ года между Республикой Казахстан, от имени которой действует Местный исполнительный орган области, города республиканского значения, столицы (далее – Местный исполнительный орган) и</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="619"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z663" w:id="620"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="620"/>
-    <w:bookmarkStart w:name="z662" w:id="621"/>
-[...15 lines deleted...]
-      (далее - Контракт) заключен "_______" ______________ года между Республикой Казахстан, от имени которой действует Местный исполнительный орган области, города республиканского значения, столицы (далее – Местный исполнительный орган) и</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Фамилия, имя, отчество (при наличии) гражданина или</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>фирменное наименование юридического лица)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z664" w:id="621"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (далее – Недропользователь), в соответствии с Протоколом №_________ от ________20__ года___________, являющимся основанием для заключения настоящего Контракта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="621"/>
-    <w:p>
-[...15 lines deleted...]
-      _________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z665" w:id="622"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Преамбула</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="622"/>
-    <w:p>
-[...69 lines deleted...]
-      (далее – Недропользователь), в соответствии с Протоколом №_________ от ________20__ года___________, являющимся основанием для заключения настоящего Контракта.</w:t>
+    <w:bookmarkStart w:name="z666" w:id="623"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Принимая во внимание, что:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="623"/>
-    <w:bookmarkStart w:name="z665" w:id="624"/>
+    <w:bookmarkStart w:name="z667" w:id="624"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в соответствии с Конституцией Республики Казахстан недра и находящиеся в них полезные ископаемые являются государственной собственностью, Республика Казахстан в лице Местного исполнительного органа выражает желание при условии обеспечения безопасного использования недр осуществлять добычу __________________________________(указать вид полезного ископаемого)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="624"/>
+    <w:bookmarkStart w:name="z668" w:id="625"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Недропользователь имеет желание, финансовые и технические возможности эффективно и безопасно проводить добычу в соответствии с настоящим Контрактом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="625"/>
+    <w:bookmarkStart w:name="z669" w:id="626"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Правительство Республики Казахстан наделило Местный исполнительный орган правом на заключение и исполнение Контракта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="626"/>
+    <w:bookmarkStart w:name="z670" w:id="627"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Местный исполнительный орган и Недропользователь договорились о том, что Контракт будет регулировать их взаимные права и обязанности при добыче ________________________________________________(указать вид общераспространенного полезного ископаемого)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="627"/>
+    <w:bookmarkStart w:name="z671" w:id="628"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местный исполнительный орган и Недропользователь договариваются о нижеследующем:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="628"/>
+    <w:bookmarkStart w:name="z672" w:id="629"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Преамбула</w:t>
-[...99 lines deleted...]
-      4) Местный исполнительный орган и Недропользователь договорились о том, что Контракт будет регулировать их взаимные права и обязанности при добыче ________________________________________________(указать вид общераспространенного полезного ископаемого)</w:t>
+        <w:t xml:space="preserve"> 1. Цель Контракта</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="629"/>
-    <w:bookmarkStart w:name="z671" w:id="630"/>
-[...15 lines deleted...]
-      Местный исполнительный орган и Недропользователь договариваются о нижеследующем:</w:t>
+    <w:bookmarkStart w:name="z673" w:id="630"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Целью Контракта является определение условий предоставления права недропользования для проведения операций по добыче __________ (указать вид общераспространенного полезного ископаемого) на контрактной территории (участке недр) в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="630"/>
-    <w:bookmarkStart w:name="z672" w:id="631"/>
+    <w:bookmarkStart w:name="z674" w:id="631"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В соответствии с законодательством Республики Казахстан о недрах и недропользовании (далее – Законодательство) и условиями Контракта Недропользователь вправе проводить добычу в пределах контрактной территории (участка недр), определенной горным отводом, в том числе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="631"/>
+    <w:bookmarkStart w:name="z675" w:id="632"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      распоряжаться и использовать по своему усмотрению результаты деятельности по Контракту, включая извлеченное общераспространенное полезное ископаемое, если иное не предусмотрено Законодательством;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="632"/>
+    <w:bookmarkStart w:name="z676" w:id="633"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      возводить на контрактной территории (территории участка недр), а в случае необходимости на иных земельных участках, предоставленных Недропользователю в установленном порядке, объекты производственной и социальной сферы, необходимые для осуществления работ, а также на основании договоров пользоваться объектами и коммуникациями общего пользования как на контрактной территории (территории участка недр), так и вне ее пределов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="633"/>
+    <w:bookmarkStart w:name="z677" w:id="634"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      распоряжаться правом недропользования по Контракту или долей в праве недропользования в пользу других лиц с соблюдением условий, установленных Законодательством;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="634"/>
+    <w:bookmarkStart w:name="z678" w:id="635"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      прекратить операции по недропользованию на условиях, определенных Законодательством и Контрактом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="635"/>
+    <w:bookmarkStart w:name="z679" w:id="636"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Настоящим Контрактом Недропользователю предоставляется право недропользования на проведение операций по добыче __________________________ (указать вид общераспространенного полезного ископаемого), а также сопутствующих общераспространенных полезных ископаемых (компонентов) содержащихся горной массе, при добыче вышеуказанного (-ых) общераспространенного (-ых) полезного (-ых) ископаемого (-ых).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="636"/>
+    <w:bookmarkStart w:name="z680" w:id="637"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1. Цель Контракта</w:t>
-[...119 lines deleted...]
-      прекратить операции по недропользованию на условиях, определенных Законодательством и Контрактом.</w:t>
+        <w:t xml:space="preserve"> 2. Срок действия Контракта</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="637"/>
-    <w:bookmarkStart w:name="z679" w:id="638"/>
-[...15 lines deleted...]
-      3. Настоящим Контрактом Недропользователю предоставляется право недропользования на проведение операций по добыче __________________________ (указать вид общераспространенного полезного ископаемого), а также сопутствующих общераспространенных полезных ископаемых (компонентов) содержащихся горной массе, при добыче вышеуказанного (-ых) общераспространенного (-ых) полезного (-ых) ископаемого (-ых).</w:t>
+    <w:bookmarkStart w:name="z681" w:id="638"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Контракт заключен на ______ лет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="638"/>
-    <w:bookmarkStart w:name="z680" w:id="639"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2. Срок действия Контракта</w:t>
+    <w:bookmarkStart w:name="z682" w:id="639"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Контракт вступает в силу со дня его государственной регистрации в Местном исполнительном органе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="639"/>
-    <w:bookmarkStart w:name="z681" w:id="640"/>
-[...15 lines deleted...]
-      4. Контракт заключен на ______ лет.</w:t>
+    <w:bookmarkStart w:name="z683" w:id="640"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При условии отсутствия не устранҰнных нарушений Недропользователем контрактных обязательств, Недропользователь имеет право на продление срока действия Контракта в порядке, предусмотренном Законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="640"/>
-    <w:bookmarkStart w:name="z682" w:id="641"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z684" w:id="643"/>
+    <w:bookmarkStart w:name="z684" w:id="641"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае продления срока действия Контракта на участке недр, содержащем крупное в соответствии с Законодательством месторождение общераспространенного полезного ископаемого на срок свыше десяти лет, Местный исполнительный орган вправе потребовать включение в условия Контракта одно из следующих обязательств Недропользователя: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="641"/>
+    <w:bookmarkStart w:name="z685" w:id="642"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) по созданию им или его дочерней организацией, или совместным предприятием перерабатывающих производств на территории Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="642"/>
+    <w:bookmarkStart w:name="z686" w:id="643"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) по модернизации либо реконструкции действующих добывающих производств Недропользователя на территории Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="643"/>
-    <w:bookmarkStart w:name="z685" w:id="644"/>
-[...15 lines deleted...]
-      1) по созданию им или его дочерней организацией, или совместным предприятием перерабатывающих производств на территории Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z687" w:id="644"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) по модернизации либо реконструкции действующих перерабатывающих производств на территории Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="644"/>
-    <w:bookmarkStart w:name="z686" w:id="645"/>
-[...15 lines deleted...]
-      2) по модернизации либо реконструкции действующих добывающих производств Недропользователя на территории Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z688" w:id="645"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) по поставкам добываемого полезного ископаемого для переработки на перерабатывающие предприятия (производства), расположенные на территории Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="645"/>
-    <w:bookmarkStart w:name="z687" w:id="646"/>
-[...15 lines deleted...]
-      3) по модернизации либо реконструкции действующих перерабатывающих производств на территории Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z689" w:id="646"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) по обеспечению реализации (им или его дочерней организацией, или совместным предприятием) инвестиционного проекта в соответствии с законодательством Республики Казахстан или проекта, направленного на социально-экономическое развитие региона осуществления деятельности по Контракту.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="646"/>
-    <w:bookmarkStart w:name="z688" w:id="647"/>
-[...15 lines deleted...]
-      4) по поставкам добываемого полезного ископаемого для переработки на перерабатывающие предприятия (производства), расположенные на территории Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z690" w:id="647"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Для изменения срока действия Контракта в него вносятся соответствующие изменения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="647"/>
-    <w:bookmarkStart w:name="z689" w:id="648"/>
-[...15 lines deleted...]
-      5) по обеспечению реализации (им или его дочерней организацией, или совместным предприятием) инвестиционного проекта в соответствии с законодательством Республики Казахстан или проекта, направленного на социально-экономическое развитие региона осуществления деятельности по Контракту.</w:t>
+    <w:bookmarkStart w:name="z691" w:id="648"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок продления исчисляется с даты государственной регистрации соответствующего дополнения к Контракту, если сторонами или Законодательством не определено иное.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="648"/>
-    <w:bookmarkStart w:name="z690" w:id="649"/>
-[...15 lines deleted...]
-      6. Для изменения срока действия Контракта в него вносятся соответствующие изменения.</w:t>
+    <w:bookmarkStart w:name="z692" w:id="649"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. Контрактная территория</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="649"/>
-    <w:bookmarkStart w:name="z691" w:id="650"/>
-[...15 lines deleted...]
-      Срок продления исчисляется с даты государственной регистрации соответствующего дополнения к Контракту, если сторонами или Законодательством не определено иное.</w:t>
+    <w:bookmarkStart w:name="z693" w:id="650"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Недропользователь выполняет добычу в пределах контрактной территории (участка недр), указанной в горном отводе, являющимся приложением к Контракту.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="650"/>
-    <w:bookmarkStart w:name="z692" w:id="651"/>
+    <w:bookmarkStart w:name="z694" w:id="651"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Если при проведении добычи будет установлено, что географические границы обнаруженного проявления (обнаружения) или месторождения (независимо от расположения на суше или на море) выходят за пределы контрактной территории (участка недр), указанной в горном отводе, то вопрос о ее расширении должен решаться Местным исполнительным органом путем внесения изменения в Контракт в соответствии с Законодательством. Расширение контрактной территории допускается, если территория, на которую производится расширение контрактной территории, свободна от недропользования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="651"/>
+    <w:bookmarkStart w:name="z695" w:id="652"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Недропользователь обязуется использовать контрактную территорию (участок недр) только в целях, предусмотренных Контрактом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="652"/>
+    <w:bookmarkStart w:name="z696" w:id="653"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. К моменту возврата участка недр полностью или в части прекращение обязательств Недропользователя по ликвидации последствий добычи на них должно быть подтверждено их полным исполнением или отсутствием таких обязательств в порядке, предусмотренном Законодательством. Недропользователь осуществляет ликвидацию последствий операций по добыче и восстанавливает за свой счет земли на возвращаемых территориях и другие природные объекты, нарушенные вследствие проведения добычи, до состояния, пригодного для использования по прямому назначению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="653"/>
+    <w:bookmarkStart w:name="z697" w:id="654"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. В случае прироста запасов и их подтверждения в порядке, предусмотренном Законодательством, в Контракт письменным соглашением сторон должны быть внесены соответствующие изменения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="654"/>
+    <w:bookmarkStart w:name="z698" w:id="655"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3. Контрактная территория</w:t>
-[...79 lines deleted...]
-      10. К моменту возврата участка недр полностью или в части прекращение обязательств Недропользователя по ликвидации последствий добычи на них должно быть подтверждено их полным исполнением или отсутствием таких обязательств в порядке, предусмотренном Законодательством. Недропользователь осуществляет ликвидацию последствий операций по добыче и восстанавливает за свой счет земли на возвращаемых территориях и другие природные объекты, нарушенные вследствие проведения добычи, до состояния, пригодного для использования по прямому назначению.</w:t>
+        <w:t xml:space="preserve"> 4. Рабочая программа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="655"/>
-    <w:bookmarkStart w:name="z697" w:id="656"/>
-[...15 lines deleted...]
-      11. В случае прироста запасов и их подтверждения в порядке, предусмотренном Законодательством, в Контракт письменным соглашением сторон должны быть внесены соответствующие изменения.</w:t>
+    <w:bookmarkStart w:name="z699" w:id="656"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Рабочая программа на добычу является приложением к настоящему Контракту согласно приложению к настоящему Контракту и содержит обязательства Недропользователя, необходимые для достижения основных инвестиционных показателей, а также показателей по видам и объему работ с распределением по годам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="656"/>
-    <w:bookmarkStart w:name="z698" w:id="657"/>
+    <w:bookmarkStart w:name="z700" w:id="657"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рабочая программа составляется по форме, утвержденной в соответствии с Законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="657"/>
+    <w:bookmarkStart w:name="z701" w:id="658"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. При изменении показателей проектного документа по добыче, которые затрагивают показатели рабочей программы, в рабочую программу должны быть внесены соответствующие изменения, если иное не предусмотрено Законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="658"/>
+    <w:bookmarkStart w:name="z702" w:id="659"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4. Рабочая программа</w:t>
-[...39 lines deleted...]
-      Рабочая программа составляется по форме, утвержденной в соответствии с Законодательством.</w:t>
+        <w:t xml:space="preserve"> 5. Право собственности на имущество и информацию</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="659"/>
-    <w:bookmarkStart w:name="z701" w:id="660"/>
-[...15 lines deleted...]
-      13. При изменении показателей проектного документа по добыче, которые затрагивают показатели рабочей программы, в рабочую программу должны быть внесены соответствующие изменения, если иное не предусмотрено Законодательством.</w:t>
+    <w:bookmarkStart w:name="z703" w:id="660"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Имущество, приобретенное Недропользователем для выполнения операций по добыче в соответствии с настоящим Контрактом, является собственностью Недропользователя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="660"/>
-    <w:bookmarkStart w:name="z702" w:id="661"/>
+    <w:bookmarkStart w:name="z704" w:id="661"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Вне зависимости от перехода права собственности на оборудование и иное имущество, находящееся на контрактной территории (территории участка недр), за Недропользователем сохраняется обязанность демонтажа и удаления с контрактной территории (территории участка недр) такого оборудования и иного имущества за свой счет в течение срока действия Контракта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="661"/>
+    <w:bookmarkStart w:name="z705" w:id="662"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Демонтаж и удаление оборудования и иного имущества с контрактной территории вне зависимости от принадлежности должны осуществляться Недропользователем способом, безопасным для жизни, здоровья человека и окружающей среды, в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="662"/>
+    <w:bookmarkStart w:name="z706" w:id="663"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Геологическая информация, полученная Недропользователем за свой счет, находится в собственности Недропользователя, если иное не предусмотрено Законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="663"/>
+    <w:bookmarkStart w:name="z707" w:id="664"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порядок хранения, ограничения по распоряжению и перемещению геологической информации устанавливаются Законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="664"/>
+    <w:bookmarkStart w:name="z708" w:id="665"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 5. Право собственности на имущество и информацию</w:t>
-[...79 lines deleted...]
-      16. Геологическая информация, полученная Недропользователем за свой счет, находится в собственности Недропользователя, если иное не предусмотрено Законодательством.</w:t>
+        <w:t xml:space="preserve"> 6. Право Республики Казахстан на приобретение и реквизицию полезных ископаемых</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="665"/>
-    <w:bookmarkStart w:name="z707" w:id="666"/>
-[...15 lines deleted...]
-      Порядок хранения, ограничения по распоряжению и перемещению геологической информации устанавливаются Законодательством.</w:t>
+    <w:bookmarkStart w:name="z709" w:id="666"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Республика Казахстан имеет преимущественное перед другими лицами право на приобретение полезных ископаемых Недропользователя по ценам, не превышающим цены, применяемые Недропользователем при совершении сделок с соответствующими полезными ископаемыми, сложившиеся на дату совершения сделки, за вычетом транспортных расходов и затрат на реализацию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="666"/>
-    <w:bookmarkStart w:name="z708" w:id="667"/>
+    <w:bookmarkStart w:name="z710" w:id="667"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. В случае отсутствия информации о ценах полезных ископаемых, применяемых Недропользователем при совершении сделок, применяются цены, не превышающие сложившиеся на мировых рынках цены на дату совершения сделки по приобретению Республикой Казахстан полезных ископаемых, за вычетом транспортных расходов и затрат на реализацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="667"/>
+    <w:bookmarkStart w:name="z711" w:id="668"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Предельный объем приобретаемых полезных ископаемых не может превышать ____ % от общего объема продукции, фактически добытой в соответствующем году.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="668"/>
+    <w:bookmarkStart w:name="z712" w:id="669"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. В случае введения чрезвычайного или военного положения Правительство Республики Казахстан имеет право реквизиции части или всех полезных ископаемых, принадлежащих Недропользователю. Реквизиция может осуществляться в размерах, необходимых для нужд Республики Казахстан, в течение всего срока действия чрезвычайного или военного положения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="669"/>
+    <w:bookmarkStart w:name="z713" w:id="670"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 6. Право Республики Казахстан на приобретение и реквизицию полезных ископаемых</w:t>
-[...59 lines deleted...]
-      Предельный объем приобретаемых полезных ископаемых не может превышать ____ % от общего объема продукции, фактически добытой в соответствующем году.</w:t>
+        <w:t xml:space="preserve"> 7. Наем персонала, приобретение товаров, работ и услуг при проведении добычи</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="670"/>
-    <w:bookmarkStart w:name="z712" w:id="671"/>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z714" w:id="673"/>
+    <w:bookmarkStart w:name="z714" w:id="671"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>При проведении операций по добыче Недропользователь обязуется отдавать предпочтение казахстанским кадрам. Привлечение иностранной рабочей силы осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="673"/>
+    <w:bookmarkEnd w:id="671"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом количество руководителей, менеджеров и специалистов, осуществляющих трудовую деятельность на территории Республики Казахстан в рамках внутрикорпоративного перевода в соответствии с законодательством Республики Казахстан о занятости населения и миграции населения, должно быть не более пятидесяти процентов от общей численности руководителей, менеджеров и специалистов по каждой соответствующей категории.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -22106,70 +22063,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z717" w:id="674"/>
+    <w:bookmarkStart w:name="z717" w:id="672"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Количество казахстанских кадров в процентном отношении от общего количества привлекаемых к работам кадрам, включая персонал, занятый на подрядных и субподрядных работах должно составить _____ % по руководящему составу, 100 % по специалистам с высшим и средним профессиональным образованием, 100 % по квалифицированным рабочим, в том числе по годам:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="674"/>
+    <w:bookmarkEnd w:id="672"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -22204,126 +22161,126 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Год</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z718" w:id="675"/>
+          <w:bookmarkStart w:name="z718" w:id="673"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Руководящий</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="675"/>
+          <w:bookmarkEnd w:id="673"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 состав</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z719" w:id="676"/>
+          <w:bookmarkStart w:name="z719" w:id="674"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Специалисты с</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="676"/>
+          <w:bookmarkEnd w:id="674"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ВО и СПО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -22989,200 +22946,200 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z720" w:id="677"/>
+    <w:bookmarkStart w:name="z720" w:id="675"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Требования настоящего пункта не распространяются на руководителей, менеджеров и специалистов, являющихся иностранными гражданами, привлеченных в рамках внутрикорпоративного перевода в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Контракта.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="675"/>
+    <w:bookmarkStart w:name="z721" w:id="676"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Недропользователь обязан обеспечить равные условия оплаты труда для казахстанского персонала по отношению к привлеченному иностранному персоналу, включая персонал, занятый на подрядных работах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="676"/>
+    <w:bookmarkStart w:name="z722" w:id="677"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Недропользователь обязуется осуществлять в период проведения разведки ежегодное финансирование подготовки и переподготовки граждан Республики Казахстан в размере не менее ____ процента от расходов на добычу, предусмотренных рабочей программой, если иное не предусмотрено в протоколе прямых переговоров либо в извещении о проведении аукциона.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="677"/>
-    <w:bookmarkStart w:name="z721" w:id="678"/>
-[...15 lines deleted...]
-      22. Недропользователь обязан обеспечить равные условия оплаты труда для казахстанского персонала по отношению к привлеченному иностранному персоналу, включая персонал, занятый на подрядных работах;</w:t>
+    <w:bookmarkStart w:name="z723" w:id="678"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнением обязанности, указанной в настоящем пункте, являются фактически понесенные расходы Недропользователя по финансированию подготовки и переподготовки граждан Республики Казахстан, в том числе на приобретение по представленному Местным исполнительным органом перечню товаров, работ и услуг, необходимых для улучшения материально-технической базы организаций образования, осуществляющих на территории соответствующей области, города республиканского значения, столицы подготовку кадров по специальностям, непосредственно связанным со сферой недропользования, а также расходы по финансированию профессиональной подготовки и переподготовки кадров в собственных учебных (обучающих) центрах при юридическом лице, являющемся недропользователем.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="678"/>
-    <w:bookmarkStart w:name="z722" w:id="679"/>
-[...15 lines deleted...]
-      23. Недропользователь обязуется осуществлять в период проведения разведки ежегодное финансирование подготовки и переподготовки граждан Республики Казахстан в размере не менее ____ процента от расходов на добычу, предусмотренных рабочей программой, если иное не предусмотрено в протоколе прямых переговоров либо в извещении о проведении аукциона.</w:t>
+    <w:bookmarkStart w:name="z724" w:id="679"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Объем финансирования, осуществленного в соответствии с абзацем первым настоящего пункта, превышающий установленный минимум, учитывается в счет исполнения соответствующих обязательств Недропользователя в следующем году.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="679"/>
-    <w:bookmarkStart w:name="z723" w:id="680"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z725" w:id="682"/>
+    <w:bookmarkStart w:name="z725" w:id="680"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>При приобретении работ и услуг Недропользователь обязуется привлекать казахстанских производителей работ и услуг, включая использование воздушного, железнодорожного, водного и других видов транспорта, если эти работы (услуги) соответствуют стандартам, ценовым и качественным характеристикам однородных работ (услуг), оказываемых нерезидентами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="682"/>
+    <w:bookmarkEnd w:id="680"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом размер внутристрановой ценности по Контракту при проведении операций по добыче должен составлять не менее 50 % по отношению к работам (услугам), в том числе по годам:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -23650,668 +23607,668 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z728" w:id="683"/>
+    <w:bookmarkStart w:name="z728" w:id="681"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8. Участие в социально-экономическом развитии региона</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="683"/>
-    <w:bookmarkStart w:name="z729" w:id="684"/>
+    <w:bookmarkEnd w:id="681"/>
+    <w:bookmarkStart w:name="z729" w:id="682"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. В течение срока действия Контракта Недропользователь производит ежегодные отчисления на социально-экономическое развитие региона и развитие его инфраструктуры в размере _____________ (указать сумму в размере не менее указанного в протоколе прямых переговоров либо размер, указанный в извещении о проведении аукциона) в бюджет соответствующего местного исполнительного органа области, города республиканского значения, столицы на код бюджетной классификации 206114 "Отчисления недропользователей на социально-экономическое развитие региона и развитие его инфраструктуры", согласно Единой бюджетной классификации, предусмотренной законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="682"/>
+    <w:bookmarkStart w:name="z730" w:id="683"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9. Налогообложение</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="683"/>
+    <w:bookmarkStart w:name="z731" w:id="684"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Исчисление налоговых обязательств по налогам и другим обязательным платежам в бюджет по деятельности, осуществляемой в рамках Контракта, производится в соответствии с налоговым законодательством Республики Казахстан, действующим на момент возникновения обязательств по их уплате. Исполнение налоговых обязательств по деятельности, осуществляемой в рамках Контракта, не освобождает Недропользователя от исполнения налогового обязательства по осуществлению деятельности в Республике Казахстан, выходящей за рамки Контракта, в соответствии с налоговым законодательством Республики Казахстан, действующим на дату возникновения налогового обязательства.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="684"/>
-    <w:bookmarkStart w:name="z730" w:id="685"/>
+    <w:bookmarkStart w:name="z732" w:id="685"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Окончательный размер подписного бонуса _______ (указать сумму).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="685"/>
+    <w:bookmarkStart w:name="z733" w:id="686"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. На момент заключения Контракта Недропользователь оплатил пятьдесят процентов от установленной суммы подписного бонуса, согласно банковскому поручению за № _____ от "__" ______ 20__ года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="686"/>
+    <w:bookmarkStart w:name="z734" w:id="687"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Оставшиеся пятьдесят процентов от установленной суммы подписного бонуса в размере ___ (указать сумму) ___ Недропользователь уплачивает в порядке и сроки, установленные налоговым законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="687"/>
+    <w:bookmarkStart w:name="z735" w:id="688"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 9. Налогообложение</w:t>
-[...59 lines deleted...]
-      28. На момент заключения Контракта Недропользователь оплатил пятьдесят процентов от установленной суммы подписного бонуса, согласно банковскому поручению за № _____ от "__" ______ 20__ года.</w:t>
+        <w:t xml:space="preserve"> 10. Ликвидация и ликвидационный фонд</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="688"/>
-    <w:bookmarkStart w:name="z734" w:id="689"/>
-[...15 lines deleted...]
-      29. Оставшиеся пятьдесят процентов от установленной суммы подписного бонуса в размере ___ (указать сумму) ___ Недропользователь уплачивает в порядке и сроки, установленные налоговым законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z736" w:id="689"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Ликвидация последствий недропользования осуществляется по возвращаемым частям контрактной территории (частям участка недр) досрочно в ходе проведения добычи и при прекращении действия Контракта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="689"/>
-    <w:bookmarkStart w:name="z735" w:id="690"/>
+    <w:bookmarkStart w:name="z737" w:id="690"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Ликвидация последствий операций по добыче осуществляется в порядке, установленном Законодательством для операций по недропользованию на общераспространенные полезные ископаемые.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="690"/>
+    <w:bookmarkStart w:name="z738" w:id="691"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Недропользователь создает ликвидационный фонд для устранения последствий своих операций по Контракту.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="691"/>
+    <w:bookmarkStart w:name="z739" w:id="692"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Финансирование работ, связанных с ликвидацией или консервацией, может осуществляться за счет средств ликвидационного фонда. При этом использование средств ликвидационного фонда осуществляется Недропользователем с разрешения Местного исполнительного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="692"/>
+    <w:bookmarkStart w:name="z740" w:id="693"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отчисления в ликвидационный фонд в период добычи производятся Недропользователем ежегодно в размере не менее одного процента от ежегодных затрат на добычу, предусмотренных рабочей программой на соответствующий год, на специальный депозитный счет в любом банке на территории Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="693"/>
+    <w:bookmarkStart w:name="z741" w:id="694"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Возврат части контрактной территории не влечет соответствующее уменьшение ликвидационного фонда помимо случая использования его средств в соответствии с настоящим пунктом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="694"/>
+    <w:bookmarkStart w:name="z742" w:id="695"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Недропользователь не вправе осуществлять операции по добыче в случае невыполнения обязательств по отчислению в ликвидационный фонд за предыдущий отчетный период. Данное условие не применяется в течение первого года действия Контракта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="695"/>
+    <w:bookmarkStart w:name="z743" w:id="696"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Если фактические затраты на ликвидацию последствий операций по добыче превысят размер ликвидационного фонда, то Недропользователь осуществляет дополнительное финансирование ликвидации за свой счет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="696"/>
+    <w:bookmarkStart w:name="z744" w:id="697"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Если фактические затраты на ликвидацию окажутся меньше размера ликвидационного фонда, то излишки денежных средств с согласия Местного исполнительного органа используются Недропользователем по своему усмотрению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="697"/>
+    <w:bookmarkStart w:name="z745" w:id="698"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. В случае перехода права недропользования права на ликвидационный фонд с согласия Местного исполнительного органа должны быть переданы (переоформлены) новому недропользователю, а в случае невозможности – с согласия Местного исполнительного органа ликвидационный фонд может быть вновь создан новым недропользователем в размере суммы не менее той, которая должна быть накоплена к моменту перехода права недропользования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="698"/>
+    <w:bookmarkStart w:name="z746" w:id="699"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. В случае прекращения действия Контракта в одностороннем порядке Местным исполнительным органом, Недропользователь обязан осуществить ликвидацию последствий добычи, в том числе из средств ликвидационного фонда.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="699"/>
+    <w:bookmarkStart w:name="z747" w:id="700"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 10. Ликвидация и ликвидационный фонд</w:t>
-[...199 lines deleted...]
-      34. В случае перехода права недропользования права на ликвидационный фонд с согласия Местного исполнительного органа должны быть переданы (переоформлены) новому недропользователю, а в случае невозможности – с согласия Местного исполнительного органа ликвидационный фонд может быть вновь создан новым недропользователем в размере суммы не менее той, которая должна быть накоплена к моменту перехода права недропользования.</w:t>
+        <w:t xml:space="preserve"> 11. Учет и отчетность</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="700"/>
-    <w:bookmarkStart w:name="z746" w:id="701"/>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z748" w:id="703"/>
+    <w:bookmarkStart w:name="z748" w:id="701"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       36. Недропользователь при проведении добычи должен вести учет проводимых операций по недропользованию и предоставлять требуемую отчетность в порядке и сроки, предусмотренные Законодательством. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="703"/>
-    <w:bookmarkStart w:name="z749" w:id="704"/>
+    <w:bookmarkEnd w:id="701"/>
+    <w:bookmarkStart w:name="z749" w:id="702"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37. Недропользователь обязуется предоставлять необходимые документы, информацию и обеспечивать беспрепятственный доступ к местам работ должностным лицам контролирующих органов Республики Казахстан при выполнении ими служебных обязанностей и своевременно устранять выявленные ими нарушения. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="702"/>
+    <w:bookmarkStart w:name="z750" w:id="703"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. По результатам деятельности на контрактной территории Недропользователь обязан представить в уполномоченный орган по изучению недр геологическую отчетность.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="703"/>
+    <w:bookmarkStart w:name="z751" w:id="704"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12. Общие условия проведения операций по недропользованию</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="704"/>
-    <w:bookmarkStart w:name="z750" w:id="705"/>
-[...15 lines deleted...]
-      38. По результатам деятельности на контрактной территории Недропользователь обязан представить в уполномоченный орган по изучению недр геологическую отчетность.</w:t>
+    <w:bookmarkStart w:name="z752" w:id="705"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Недропользователь должен проводить операции по недропользованию в соответствии с Контрактом и Законодательством, соблюдать требования, установленные законодательством Республики Казахстан к операциям по недропользованию, в том числе соблюдать санитарно-эпидемиологические требования и требования в области промышленной безопасности и охраны окружающей среды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="705"/>
-    <w:bookmarkStart w:name="z751" w:id="706"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 12. Общие условия проведения операций по недропользованию</w:t>
+    <w:bookmarkStart w:name="z753" w:id="706"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. При проведении операций по недропользованию Недропользователь обязуется не препятствовать другим лицам свободно передвигаться в пределах контрактной территории, пользоваться объектами и коммуникациями общего пользования, если это не связано с особыми условиями безопасности и такая деятельность не мешает проведению операций по недропользованию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="706"/>
-    <w:bookmarkStart w:name="z752" w:id="707"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z754" w:id="709"/>
+    <w:bookmarkStart w:name="z754" w:id="707"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       41. При осуществлении добычи Недропользователь должен выбирать наиболее эффективные методы и технологии проведения операций по недропользованию, основанные на положительной практике проведения добычи. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="709"/>
-    <w:bookmarkStart w:name="z755" w:id="710"/>
+    <w:bookmarkEnd w:id="707"/>
+    <w:bookmarkStart w:name="z755" w:id="708"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       42. Недропользователь берет на себя обязательства соблюдать условия Меморандума о взаимопонимании в отношении реализации Инициативы прозрачности деятельности добывающих отраслей в Республике Казахстан и нормы Законодательства, предусматривающие раскрытие информации о контролирующих лицах Недропользователя и изменении их состава, а также предоставлении доступа к информации об основных условиях недропользования по Контракту и его исполнении. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="708"/>
+    <w:bookmarkStart w:name="z756" w:id="709"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Недропользователь принимает на себя обязательство по финансированию своей деятельности по Контракту в соответствии с проектными документами и рабочей программой.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="709"/>
+    <w:bookmarkStart w:name="z757" w:id="710"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13. Ответственность Недропользователя за нарушение условий Контракта</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="710"/>
-    <w:bookmarkStart w:name="z756" w:id="711"/>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z758" w:id="713"/>
+    <w:bookmarkStart w:name="z758" w:id="711"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       44. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Недропользователь несет ответственность в виде уплаты неустойки за неисполнение, ненадлежащее исполнение принятых им следующих обязательств:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="713"/>
+    <w:bookmarkEnd w:id="711"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) за невыполнение обязательств по внутристрановой ценности в работах (услугах) в размере тридцати процентов от суммы не исполненных за отчетный период обязательств;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -24442,1248 +24399,1248 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z763" w:id="714"/>
+    <w:bookmarkStart w:name="z763" w:id="712"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Если фактические расходы Недропользователя вследствие изменения цен, действующих на рынке, а также по другим обстоятельствам, не зависящим от воли Недропользователя, оказались меньше тех, которые учитывались при заключении Контракта, согласовании рабочей программы и проектных документов, но при этом физический объем обязательств Недропользователя, предусмотренный Контрактом, исполнен в полном объеме, такое уменьшение фактических расходов Недропользователя не является нарушением условий Контракта и основанием для досрочного прекращения действия Контракта в одностороннем порядке.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="712"/>
+    <w:bookmarkStart w:name="z764" w:id="713"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14. Переход прав и обязанностей</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="713"/>
+    <w:bookmarkStart w:name="z765" w:id="714"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Недропользователь вправе отчуждать право недропользования по Контракту или долю в праве недропользования другим лицам с соблюдением условий, установленных Законодательством.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="714"/>
-    <w:bookmarkStart w:name="z764" w:id="715"/>
+    <w:bookmarkStart w:name="z766" w:id="715"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. Переход права недропользования осуществляется внесением соответствующих изменений и (или) дополнений в Контракт и считается совершенным с момента регистрации таких изменений и (или) дополнений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="715"/>
+    <w:bookmarkStart w:name="z767" w:id="716"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 14. Переход прав и обязанностей</w:t>
-[...19 lines deleted...]
-      46. Недропользователь вправе отчуждать право недропользования по Контракту или долю в праве недропользования другим лицам с соблюдением условий, установленных Законодательством.</w:t>
+        <w:t xml:space="preserve"> 15. Непреодолимая сила</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="716"/>
-    <w:bookmarkStart w:name="z766" w:id="717"/>
-[...15 lines deleted...]
-      47. Переход права недропользования осуществляется внесением соответствующих изменений и (или) дополнений в Контракт и считается совершенным с момента регистрации таких изменений и (или) дополнений.</w:t>
+    <w:bookmarkStart w:name="z768" w:id="717"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Ни одна из сторон не будет нести ответственности за неисполнение или ненадлежащее исполнение каких-либо обязательств по Контракту, если такое неисполнение или ненадлежащее исполнение вызваны обстоятельствами непреодолимой силы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="717"/>
-    <w:bookmarkStart w:name="z767" w:id="718"/>
+    <w:bookmarkStart w:name="z769" w:id="718"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. К обстоятельствам непреодолимой силы относятся чрезвычайные и непредотвратимые при данных условиях обстоятельства, как например: военные конфликты, природные катастрофы, стихийные бедствия (пожары и т. п.). Приведенный перечень не является исчерпывающим.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="718"/>
+    <w:bookmarkStart w:name="z770" w:id="719"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. В случае возникновения обстоятельств непреодолимой силы сторона, пострадавшая от них, незамедлительно уведомляет об этом другую сторону путем вручения либо отправки по почте письменного уведомления, уточняющего дату начала и описание обстоятельств непреодолимой силы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="719"/>
+    <w:bookmarkStart w:name="z771" w:id="720"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. При полной или частичной приостановке работ по Контракту, вызванной обстоятельствами непреодолимой силы, срок действия Контракта продлевается сторонами на период действия обстоятельств непреодолимой силы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="720"/>
+    <w:bookmarkStart w:name="z772" w:id="721"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 15. Непреодолимая сила</w:t>
-[...59 lines deleted...]
-      50. В случае возникновения обстоятельств непреодолимой силы сторона, пострадавшая от них, незамедлительно уведомляет об этом другую сторону путем вручения либо отправки по почте письменного уведомления, уточняющего дату начала и описание обстоятельств непреодолимой силы.</w:t>
+        <w:t xml:space="preserve"> 16. Конфиденциальность</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="721"/>
-    <w:bookmarkStart w:name="z771" w:id="722"/>
-[...15 lines deleted...]
-      51. При полной или частичной приостановке работ по Контракту, вызванной обстоятельствами непреодолимой силы, срок действия Контракта продлевается сторонами на период действия обстоятельств непреодолимой силы.</w:t>
+    <w:bookmarkStart w:name="z773" w:id="722"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. Информация, не являющаяся общедоступной на законном основании и полученная сторонами в процессе выполнения Контракта, составляет коммерческую тайну и подлежит охране ее конфиденциальности, если иное не предусмотрено Законодательством. Стороны могут использовать конфиденциальную информацию для составления необходимых отчетов, предусмотренных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="722"/>
-    <w:bookmarkStart w:name="z772" w:id="723"/>
+    <w:bookmarkStart w:name="z774" w:id="723"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. Геологическая информация, не являющаяся общедоступной в соответствии с Законодательством, предоставляется Недропользователю в установленном порядке путем заключения соглашения о конфиденциальности № __ от "__" _______ 20__года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="723"/>
+    <w:bookmarkStart w:name="z775" w:id="724"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порядок использования и передачи данной геологической информации определяется в соответствии с условиями указанного соглашения о конфиденциальности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="724"/>
+    <w:bookmarkStart w:name="z776" w:id="725"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Стороны не имеют права передавать информацию, составляющую коммерческую тайну, третьим лицам без согласия другой стороны, за исключением случаев:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="725"/>
+    <w:bookmarkStart w:name="z777" w:id="726"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      если такая информация используется в ходе ведения судебного разбирательства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="726"/>
+    <w:bookmarkStart w:name="z778" w:id="727"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      когда информация предоставляется третьим лицам, оказывающим услуги Недропользователю, при условии, что такое третье лицо берет на себя обязательство рассматривать такую информацию как конфиденциальную и использовать ее только в установленных сторонами целях и на определенный сторонами срок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="727"/>
+    <w:bookmarkStart w:name="z779" w:id="728"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      когда информация предоставляется банку или другой финансовой организации, у которой Недропользователь получает финансовые средства, при условии, что такой банк или другая финансовая организация берет на себя обязательство рассматривать такую информацию как конфиденциальную и использовать ее только в указанных целях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="728"/>
+    <w:bookmarkStart w:name="z780" w:id="729"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      когда информация предоставляется должностным лицам контролирующих органов Республики Казахстан при выполнении ими служебных обязанностей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="729"/>
+    <w:bookmarkStart w:name="z781" w:id="730"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      если такая информация является геологической и используется уполномоченным на то государственным органом Республики Казахстан в целях обобщения и систематизации с другой геологической информацией для предоставления обобщенной геологической информации в открытый доступ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="730"/>
+    <w:bookmarkStart w:name="z782" w:id="731"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      иных случаях, требуемых законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="731"/>
+    <w:bookmarkStart w:name="z783" w:id="732"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. Содержание Контракта, информация, касающаяся исполнения контрактных и лицензионных обязательств в части внутристрановой ценности, о планировании и проведении Недропользователем закупок товаров, работ и услуг, о расходах на обучение казахстанских специалистов и об объемах расходов на научно-исследовательские, научно-технические и опытно-конструкторские работы на территории Республики Казахстан, а также на социально-экономическое развитие региона и развитие его инфраструктуры конфиденциальными не признаются.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="732"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 55 – в редакции приказа Министра индустрии и инфраструктурного развития РК от 16.06.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 347</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z784" w:id="733"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 16. Конфиденциальность</w:t>
-[...199 lines deleted...]
-      иных случаях, требуемых законодательством Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> 17. Применимое право</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="733"/>
-    <w:bookmarkStart w:name="z783" w:id="734"/>
-[...15 lines deleted...]
-      55. Содержание Контракта, информация, касающаяся исполнения контрактных и лицензионных обязательств в части внутристрановой ценности, о планировании и проведении Недропользователем закупок товаров, работ и услуг, о расходах на обучение казахстанских специалистов и об объемах расходов на научно-исследовательские, научно-технические и опытно-конструкторские работы на территории Республики Казахстан, а также на социально-экономическое развитие региона и развитие его инфраструктуры конфиденциальными не признаются.</w:t>
+    <w:bookmarkStart w:name="z785" w:id="734"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. Применимым правом к настоящему Контракту является право Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="734"/>
+    <w:bookmarkStart w:name="z786" w:id="735"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57. К сделкам по отчуждению права недропользования, применяется право Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="735"/>
+    <w:bookmarkStart w:name="z787" w:id="736"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...52 lines deleted...]
-    <w:bookmarkStart w:name="z784" w:id="735"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 18. Порядок разрешения споров</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="736"/>
+    <w:bookmarkStart w:name="z788" w:id="737"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58. Споры, связанные с исполнением, изменением или прекращением Контракта, решаются путем переговоров.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="737"/>
+    <w:bookmarkStart w:name="z789" w:id="738"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59. Споры, связанные с исполнением, изменением или прекращением Контракта, подлежат разрешению в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="738"/>
+    <w:bookmarkStart w:name="z790" w:id="739"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 17. Применимое право</w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z787" w:id="738"/>
+        <w:t xml:space="preserve"> 19. Гарантии прав Недропользователя</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="739"/>
+    <w:bookmarkStart w:name="z791" w:id="740"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. Недропользователю гарантируется защита его прав в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="740"/>
+    <w:bookmarkStart w:name="z792" w:id="741"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61. Изменение и дополнение условий Контракта допускается по соглашению сторон. Изменение условий Контракта по требованию одной из сторон допускается в случаях, прямо предусмотренных Законодательством и настоящим Контрактом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="741"/>
+    <w:bookmarkStart w:name="z793" w:id="742"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 18. Порядок разрешения споров</w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z790" w:id="741"/>
+        <w:t xml:space="preserve"> 20. Условия прекращения действия Контракта</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="742"/>
+    <w:bookmarkStart w:name="z794" w:id="743"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62. Контракт прекращается по истечении срока его действия, если сторонами не достигнуто соглашение о его продлении согласно Законодательству или иное не предусмотрено Законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="743"/>
+    <w:bookmarkStart w:name="z795" w:id="744"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63. Досрочное прекращение действия Контракта допускается по соглашению сторон. Контракт также досрочно прекращает свое действие в случае возврата всей контрактной территории в соответствии с главой 3 Контракта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="744"/>
+    <w:bookmarkStart w:name="z796" w:id="745"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64. Местный исполнительный орган вправе в одностороннем порядке досрочно прекратить действие Контракта в следующих случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="745"/>
+    <w:bookmarkStart w:name="z797" w:id="746"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) при неустранении Недропользователем в указанный в уведомлении Местного исполнительного органа срок более двух нарушений обязательств, установленных Контрактом на недропользование;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="746"/>
+    <w:bookmarkStart w:name="z798" w:id="747"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) при совершении сделки по отчуждению права недропользования по Контракту (доли в праве недропользования) без согласия Местного исполнительного органа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="747"/>
+    <w:bookmarkStart w:name="z799" w:id="748"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) при отказе в представлении либо представлении недостоверных сведений, предусмотренных в Законодательстве;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="748"/>
+    <w:bookmarkStart w:name="z800" w:id="749"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) при выполнении менее чем на тридцать процентов в течение двух лет подряд финансовых обязательств, установленных Контрактом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="749"/>
+    <w:bookmarkStart w:name="z801" w:id="750"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нарушение условий Контракта, полностью устраненное Недропользователем в срок, установленный в уведомлении Местного исполнительного органа, не является основанием для досрочного прекращения действия Контракта в одностороннем порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="750"/>
+    <w:bookmarkStart w:name="z802" w:id="751"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 19. Гарантии прав Недропользователя</w:t>
-[...197 lines deleted...]
-      4) при выполнении менее чем на тридцать процентов в течение двух лет подряд финансовых обязательств, установленных Контрактом.</w:t>
+        <w:t xml:space="preserve"> 21. Язык Контракта</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="751"/>
-    <w:bookmarkStart w:name="z801" w:id="752"/>
-[...15 lines deleted...]
-      Нарушение условий Контракта, полностью устраненное Недропользователем в срок, установленный в уведомлении Местного исполнительного органа, не является основанием для досрочного прекращения действия Контракта в одностороннем порядке.</w:t>
+    <w:bookmarkStart w:name="z803" w:id="752"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65. Контракт составлен на казахском и русском языках по одному экземпляру на казахском и русском языках для каждой из сторон, все экземпляры идентичны.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="752"/>
-    <w:bookmarkStart w:name="z802" w:id="753"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 21. Язык Контракта</w:t>
+    <w:bookmarkStart w:name="z804" w:id="753"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По соглашению сторон Контракта текст Контракта может быть также переведен на иной язык.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="753"/>
-    <w:bookmarkStart w:name="z803" w:id="754"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z805" w:id="756"/>
+    <w:bookmarkStart w:name="z805" w:id="754"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       66. В случае возникновения разногласий или споров при уяснении содержания и толковании Контракта вариант текста на _______________ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(указать казахский или русский язык)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> имеет преимущественную силу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="756"/>
-    <w:bookmarkStart w:name="z806" w:id="757"/>
+    <w:bookmarkEnd w:id="754"/>
+    <w:bookmarkStart w:name="z806" w:id="755"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67. Стороны договариваются, что казахский и (или) русский языки будут использоваться как языки общения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="757"/>
-    <w:bookmarkStart w:name="z807" w:id="758"/>
+    <w:bookmarkEnd w:id="755"/>
+    <w:bookmarkStart w:name="z807" w:id="756"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       68. С даты вступления Контракта в силу техническая документация и информация относительно проведения добычи ______________________ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(указать вид общераспространенного полезного ископаемого)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> составляется на казахском и (или) русском языке.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="756"/>
+    <w:bookmarkStart w:name="z808" w:id="757"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 22. Дополнительные положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="757"/>
+    <w:bookmarkStart w:name="z809" w:id="758"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69. Все уведомления и документы, требуемые в связи с реализацией данного Контракта, считаются предоставленными и доставленными должным образом каждой из сторон по настоящему Контракту только по факту их получения, если иное не предусмотрено Законодательством.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="758"/>
-    <w:bookmarkStart w:name="z808" w:id="759"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 22. Дополнительные положения</w:t>
+    <w:bookmarkStart w:name="z810" w:id="759"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70. При изменении почтового адреса по настоящему Контракту каждая из сторон обязана представить письменное уведомление другой стороне в течение семи календарных дней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="759"/>
-    <w:bookmarkStart w:name="z809" w:id="760"/>
-[...15 lines deleted...]
-      69. Все уведомления и документы, требуемые в связи с реализацией данного Контракта, считаются предоставленными и доставленными должным образом каждой из сторон по настоящему Контракту только по факту их получения, если иное не предусмотрено Законодательством.</w:t>
+    <w:bookmarkStart w:name="z811" w:id="760"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71. Все приложения к Контракту рассматриваются как его неотъемлемые части. В случае возникновения разногласий или споров при уяснении содержания и толковании Контракта вариант текста на _________ (указать казахский или русский язык) имеет преимущественную силу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="760"/>
-    <w:bookmarkStart w:name="z810" w:id="761"/>
-[...15 lines deleted...]
-      70. При изменении почтового адреса по настоящему Контракту каждая из сторон обязана представить письменное уведомление другой стороне в течение семи календарных дней.</w:t>
+    <w:bookmarkStart w:name="z812" w:id="761"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72. Изменения и дополнения в Контракт оформляются письменным соглашением сторон – дополнением. Такое соглашение является неотъемлемой частью Контракта. Изменения и дополнения к Контракту подлежат обязательной регистрации в Местном исполнительном органе. Изменения и дополнения к Контракту признаются вступившими в силу с момента их регистрации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="761"/>
-    <w:bookmarkStart w:name="z811" w:id="762"/>
-[...15 lines deleted...]
-      71. Все приложения к Контракту рассматриваются как его неотъемлемые части. В случае возникновения разногласий или споров при уяснении содержания и толковании Контракта вариант текста на _________ (указать казахский или русский язык) имеет преимущественную силу.</w:t>
+    <w:bookmarkStart w:name="z813" w:id="762"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73. Определения и термины, используемые в настоящем Контракте, имеют значения, определенные для них в Контракте и Законодательстве.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="762"/>
-    <w:bookmarkStart w:name="z812" w:id="763"/>
-[...15 lines deleted...]
-      72. Изменения и дополнения в Контракт оформляются письменным соглашением сторон – дополнением. Такое соглашение является неотъемлемой частью Контракта. Изменения и дополнения к Контракту подлежат обязательной регистрации в Местном исполнительном органе. Изменения и дополнения к Контракту признаются вступившими в силу с момента их регистрации.</w:t>
+    <w:bookmarkStart w:name="z814" w:id="763"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74. Настоящий Контракт заключен ________ (дня), _______ (месяца) 20 ___ года в г. _______ (Республика Казахстан), уполномоченными представителями Сторон.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="763"/>
-    <w:bookmarkStart w:name="z813" w:id="764"/>
-[...15 lines deleted...]
-      73. Определения и термины, используемые в настоящем Контракте, имеют значения, определенные для них в Контракте и Законодательстве.</w:t>
+    <w:bookmarkStart w:name="z815" w:id="764"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75. Юридические адреса и подписи Сторон:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="764"/>
-    <w:bookmarkStart w:name="z814" w:id="765"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="766"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>