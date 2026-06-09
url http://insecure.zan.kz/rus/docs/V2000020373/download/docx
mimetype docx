--- v0 (2025-11-13)
+++ v1 (2026-06-09)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4ce7840" w14:textId="4ce7840">
+    <w:p w14:paraId="a47ab55" w14:textId="a47ab55">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -289,280 +289,315 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Министр сельского хозяйства</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-          </w:tcPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Республики Казахстан </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>С. Омаров</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z12" w:id="7"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство финансов</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z13" w:id="8"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство национальной</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>экономики Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1627,110 +1662,204 @@
         <w:t>
       12. Рабочий орган после получения заявки на возмещение затрат:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z57" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осуществляет регистрацию заявки на возмещение затрат в канцелярии рабочего органа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 2) предусматривается в редакции приказа Министра сельского хозяйства РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) формирует и направляет счет к оплате на выплату возмещения, загружаемый в информационную систему "Казначейство-Клиент", для перечисления возмещения на банковский счет физического и юридического лица.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:bookmarkStart w:name="z59" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Рабочий орган в срок до 1 декабря соответствующего года представляет в уполномоченный орган отчет о прямых результатах, достигнутых за счет использования выделенных целевых текущих трансфертов областным бюджетам, бюджетам городов республиканского значения, столицы на возмещение физическим и юридическим лицам затрат на закладку и выращивание уничтоженных плодово-ягодных культур, зараженных бактериальным ожогом плодовых, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1926,307 +2055,324 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z62" w:id="54"/>
+    <w:bookmarkStart w:name="z62" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт об уничтожении плодово-ягодных культур, зараженных бактериальным ожогом плодовых</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z63" w:id="54"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место составления ____________________ дата составления _____________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Комиссией в составе ________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                             (фамилия, имя, отчество (при его наличии) должность)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z64" w:id="56"/>
+    <w:bookmarkStart w:name="z64" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       произведено уничтожение:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="632"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="1338"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="632" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z65" w:id="57"/>
+          <w:bookmarkStart w:name="z65" w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="56"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="57"/>
-[...3 lines deleted...]
-            <w:tcW w:w="866" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование плодово-ягодных культур</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2331" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество уничтоженных деревьев (кустарников) зараженных бактериальным ожогом плодовых, штук</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -2313,2406 +2459,2157 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="632" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 номер акта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="632" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 кадастровый номер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="808" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 площадь всего, гектар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="633" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 целевое назначение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1688" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 номер и дата выдачи идентификационного документа, кем выдан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сведения о собственнике земельного участка или землепользователя</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="632" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="866" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2331" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2740" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="632" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="632" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="808" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="633" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1688" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="632" w:type="dxa"/>
-[...384 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="632" w:type="dxa"/>
-[...384 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="632" w:type="dxa"/>
-[...384 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="632" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="866" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2331" w:type="dxa"/>
-[...306 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z66" w:id="58"/>
+    <w:bookmarkStart w:name="z66" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Члены Комиссии: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z67" w:id="58"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________ ______________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии) должность) (подпись)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>___________________________________________________ ______________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии) должность) (подпись)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>___________________________________________________ ______________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии) должность)                   (подпись)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z68" w:id="60"/>
+    <w:bookmarkStart w:name="z68" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___" _______________ 20 __ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z69" w:id="61"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z69" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подпись физического и юридического лица</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z70" w:id="61"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________ ______________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии) должность)                   (подпись)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z71" w:id="63"/>
+    <w:bookmarkStart w:name="z71" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___" _______________ 20 __ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4908,1080 +4805,1060 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z74" w:id="64"/>
+    <w:bookmarkStart w:name="z74" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт об установлении количества, периоде вегетации, перечне уничтоженных плодово-ягодных культур, зараженных бактериальным ожогом плодовых, и размерах возмещения затрат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="610"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="951"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="610" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z75" w:id="65"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z75" w:id="64"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="64"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="65"/>
-[...3 lines deleted...]
-            <w:tcW w:w="949" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование физического и юридического лица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="666" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Плодово-ягодные культуры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2193" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество уничтоженных плодово-ягодных культур, зараженных бактериальным ожогом плодовых, штук</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1798" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Норма возмещения затрат на 1 дерево, тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5133" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Период (количество лет) вегетации плодово-ягодных культур, предшествующей году уничтожения (но не более 4 лет вегетаций предшествующих году уничтожения), лет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="951" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z76" w:id="66"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z76" w:id="65"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Размер возмещения затрат, тенге</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="66"/>
+          <w:bookmarkEnd w:id="65"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="610" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="949" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="666" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2193" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1798" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5133" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="951" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="610" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z77" w:id="67"/>
+    <w:bookmarkStart w:name="z77" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Члены специальной комиссии:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z78" w:id="67"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________   ______________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">     (фамилия, имя, отчество (при его наличии) должность)                 (подпись)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>___________________________________________________   _____________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">     фамилия, имя, отчество (при его наличии) должность)                     (подпись)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>___________________________________________________  ______________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии) должность)                   (подпись)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z79" w:id="69"/>
+    <w:bookmarkStart w:name="z79" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Председатель специальной комиссии:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z80" w:id="69"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________ ______________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии) должность)                   (подпись)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z81" w:id="71"/>
+    <w:bookmarkStart w:name="z81" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___" _______________ 20 __ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6177,2653 +6054,2619 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Форма </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z84" w:id="72"/>
+    <w:bookmarkStart w:name="z84" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                              Заявка на возмещение стоимости затрат на закладку </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              и выращивание уничтоженных плодово-ягодных культур, зараженных</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                         бактериальным ожогом плодовых</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z85" w:id="72"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. В ______________________________________________________________________,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">            (полное наименование местного исполнительного органа области (города </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                         республиканского значения, столицы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z86" w:id="73"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       от ________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (полное наименование юридического лица, фамилия, имя, отчество   (при его </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                               наличии), физического лица)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z87" w:id="74"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу выплатить возмещение стоимости затрат на закладку и выращивание</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>уничтоженных плодово-ягодных культур, зараженных бактериальным ожогом плодовых</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z88" w:id="75"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Плодово-ягодная культура)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z89" w:id="77"/>
+    <w:bookmarkStart w:name="z89" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на площади ____________гектар, ______ штук.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z90" w:id="78"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z90" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Сведения о заявителе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z91" w:id="79"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z91" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для юридического лица:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z92" w:id="79"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование _____________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БИН* ____________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>фамилия, имя, отчество (при его наличии) руководителя _________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>адрес: ____________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>номер телефона (факса): ____________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Для физического лица:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z93" w:id="80"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       фамилия, имя, отчество (при его наличии) _____________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ИИН* ____________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>документ, удостоверяющий личность:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z94" w:id="81"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       номер ____________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кем выдано ________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>дата выдачи _______________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>адрес: ____________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>номер телефона (факса): ____________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Уведомление о начале деятельности в качестве индивидуального предпринимателя – </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>для физического лица:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z95" w:id="82"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       местонахождение __________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>дата уведомления _________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z96" w:id="84"/>
+    <w:bookmarkStart w:name="z96" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Сведения о членах сельскохозяйственного кооператива:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование члена сельскохозяйственного кооператива, которому причитается возмещение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БИН*/ИИН* члена сельскохозяйственного кооператива, которому причитается возмещение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z97" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Сведения о земельном участке:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1757"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="6479"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4064" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование члена сельскохозяйственного кооператива, которому причитается возмещение</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="6479" w:type="dxa"/>
+кадастровый номер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-БИН*/ИИН* члена сельскохозяйственного кооператива, которому причитается возмещение</w:t>
+площадь всего, гектар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в том числе, пашни</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+целевое назначение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+наименование собственника земельного участка или землепользователя</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4064" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6479" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...375 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1650" w:type="dxa"/>
-[...927 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z98" w:id="86"/>
+    <w:bookmarkStart w:name="z98" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Сведения о наличии текущего счета у сельскохозяйственного товаропроизводителя или сельскохозяйственного кооператива в банке второго уровня:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z99" w:id="86"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ИИН*/БИН* ______________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Реквизиты банка: __________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Наименование банка: _______________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БИК* ____________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ИИК* ____________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БИН* ____________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кбе* ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z100" w:id="88"/>
+    <w:bookmarkStart w:name="z100" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: * расшифровка аббревиатур:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z101" w:id="89"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z101" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ИИН – индивидуальный идентификационный номер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z102" w:id="90"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z102" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БИН – бизнес-идентификационный номер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z103" w:id="91"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z103" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БИК – банковский идентификационный код;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z104" w:id="92"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z104" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ИИК – индивидуальный идентификационный код;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z105" w:id="93"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z105" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кбе – код бенефициара.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z106" w:id="93"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Подтверждаю достоверность представленной информации, осведомлен об </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ответственности за представление недостоверных сведений в соответствии с </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">законодательством Республики Казахстан и даю согласие на использование сведений, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">составляющих охраняемую законом тайну, а также на сбор, обработку, хранение, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>использование персональных данных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z107" w:id="94"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________ __________________ ______________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя отчество (при его наличии))       (подпись)                   (дата)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9032,1184 +8875,1236 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5151"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1024"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5151" w:type="dxa"/>
-[...22 lines deleted...]
-          <w:bookmarkEnd w:id="96"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z110" w:id="95"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="95"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1612900" cy="1676400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId4"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1612900" cy="1676400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...58 lines deleted...]
-          <w:bookmarkEnd w:id="97"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z111" w:id="96"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="96"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1930400" cy="2019300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId5"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1930400" cy="2019300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...69 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5151" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z112" w:id="98"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z112" w:id="97"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 КАЗАҚСТАН РЕСПУБЛИКАСЫ</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="97"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>АУЫЛ ШАРУАШЫЛЫҒЫ МИНИСТРЛIГI</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"РЕСПУБЛИКАЛЫҚ ӨСІМДІКТЕР КАРАНТИНІ ОРТАЛЫҒЫ"</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 МЕМЛЕКЕТТIК МЕКЕМЕСІ</w:t>
             </w:r>
           </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z116" w:id="98"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+РЕСПУБЛИКА КАЗАХСТАН</w:t>
+            </w:r>
+          </w:p>
           <w:bookmarkEnd w:id="98"/>
-        </w:tc>
-[...25 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
-          </w:p>
-[...38 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>МИНИСТЕРСТВО СЕЛЬСКОГО ХОЗЯЙСТВА</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>МИНИСТЕРСТВО СЕЛЬСКОГО ХОЗЯЙСТВА</w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t>Комитета государственной инспекции в агропромышленном комплексе</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Комитета государственной инспекции в агропромышленном комплексе</w:t>
-[...22 lines deleted...]
-              </w:rPr>
               <w:t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "РЕСПУБЛИКАНСКИЙ ЦЕНТР КАРАНТИНА РАСТЕНИЙ"</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="99"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z120" w:id="100"/>
+    <w:bookmarkStart w:name="z120" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                          № ___ зертханалық сараптама қорытындысы</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                         Заключение лабораторной экспертизы № _______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6081"/>
-        <w:gridCol w:w="6219"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6081" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20__ жылғы "___"____________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6219" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "___"____________ 20 __ год</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z121" w:id="101"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z121" w:id="100"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Берілді ___________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Выдано (заңды тұлғаның атауы немесе жеке тұлғаның аты, әкесінің аты (бар болса), тегі/</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>наименование юридического или фамилия, имя отчество (при его наличии) физического лица)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жолдама құжатына ______________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>На сопроводительный документ (заттаңба, құжат атауы/этикетка, наименование документа)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z122" w:id="101"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Үлгінің нөмірі _____________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Номер образца</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z123" w:id="102"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өнімнің атауы және үлгілер саны _____________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Наименование продукции и количество образцов _______________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(тұқымдық,өткізуге және тағы сол сияқты/ семенной, для реализации и так далее)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z124" w:id="103"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өнімнің шыққан жері _______________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Происхождение продукции __________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Өнім кімнен (қайдан) түсті __________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>От кого (откуда) поступила продукция ________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(аты, әкесінің аты (бар болса), тегі, қызметі, мекемесі/фамилия, имя отчество (при его </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>наличии), должность, организация)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z125" w:id="104"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өнімнің межелі орны _______________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт назначения продукции ________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z126" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                      Сараптама нәтижесі: Результаты экспертизы:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z126" w:id="106"/>
-[...23 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z127" w:id="106"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Анықталған карантиндік нысандар: ______________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Выявленные карантинные объекты: ___________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Куәліктің берілген күні: 20 __ жылғы "___"____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z128" w:id="108"/>
+    <w:bookmarkStart w:name="z128" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата выдачи заключения "___"____________ 20__ год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z129" w:id="109"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z129" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мөр орны/Место печати:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z130" w:id="110"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z130" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Зертхана өкілі ________ ____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z131" w:id="111"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z131" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представитель лаборатории</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z132" w:id="112"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z132" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (колы/ (аты, әкесінің аты (бар болса), тегі/ подпись)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z133" w:id="113"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z133" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       фамилия, имя, отчество (при его наличии))</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="112"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10405,1578 +10300,1483 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z136" w:id="114"/>
+    <w:bookmarkStart w:name="z136" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отчет о прямых результатах, достигнутых за счет использования выделенных целевых текущих трансфертов областным бюджетам, бюджетам городов республиканского значения, столицы на возмещение физическим и юридическим лицам затрат на закладку и выращивание уничтоженных плодово-ягодных культур, зараженных бактериальным ожогом плодовых</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="519"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="664"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="519" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z137" w:id="115"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z137" w:id="114"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="114"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="115"/>
-[...3 lines deleted...]
-            <w:tcW w:w="807" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование физического и юридического лица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Показатель прямого результата, гектар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="728" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z138" w:id="116"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z138" w:id="115"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бизнес-идентификационный номер/</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="115"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Индивидуальный идентификационный номер</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="116"/>
-[...3 lines deleted...]
-            <w:tcW w:w="710" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование плодово-ягодной культуры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2171" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество деревьев/кустарников уничтоженных плодово-ягодных культур, зараженных бактериальным ожогом плодовых, штук</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1529" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Норма возмещения затрат на 1 дерево, тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4365" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Период (количество лет) вегетации плодово-ягодных культур, предшествующей году уничтожения (но не более 4 лет вегетаций предшествующих году уничтожения), лет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="664" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z139" w:id="117"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z139" w:id="116"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Размер возмещения затрат,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="116"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тенге</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="117"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="519" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="728" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="710" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2171" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1529" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4365" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="664" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="519" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z140" w:id="118"/>
+    <w:bookmarkStart w:name="z140" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель рабочего органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z141" w:id="118"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________ ______________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии))                         (подпись)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>