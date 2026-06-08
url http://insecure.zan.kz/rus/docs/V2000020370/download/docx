--- v0 (2025-12-14)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a3e4a1d" w14:textId="a3e4a1d">
+    <w:p w14:paraId="ab5c43c" w14:textId="ab5c43c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,332 +93,428 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил расчета коэффициентов и определения границ классов финансовой устойчивости</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Первого заместителя Премьер-Министра Республики Казахстан – Министра финансов Республики Казахстан от 9 апреля 2020 года № 372. Зарегистрирован в Министерстве юстиции Республики Казахстан 11 апреля 2020 года № 20370</w:t>
-[...8 lines deleted...]
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+        <w:t>Приказ Первого заместителя Премьер-Министра Республики Казахстан – Министра финансов Республики Казахстан от 9 апреля 2020 года № 372. Зарегистрирован в Министерстве юстиции Республики Казахстан 11 апреля 2020 года № 20370.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 49-1 Закона Республики Казахстан от 7 марта 2014 года "О реабилитации и банкротстве" ПРИКАЗЫВАЮ:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+        <w:t xml:space="preserve"> статьи 49-1 Закона Республики Казахстан "О реабилитации и банкротстве" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула в редакции приказа Министра финансов РК от 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 172</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить Правила расчета коэффициентов и определения границ классов финансовой устойчивости согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Комитету государственных доходов Министерства финансов Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
-[...15 lines deleted...]
-      2. Комитету государственных доходов Министерства финансов Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
-[...15 lines deleted...]
-      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) размещение настоящего приказа на интернет-ресурсе Министерства финансов Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
-[...15 lines deleted...]
-      2) размещение настоящего приказа на интернет-ресурсе Министерства финансов Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в течение десяти рабочих дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан представление в Департамент юридической службы Министерства финансов Республики Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1) и 2) настоящего пункта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
-[...15 lines deleted...]
-      3) в течение десяти рабочих дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан представление в Департамент юридической службы Министерства финансов Республики Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1) и 2) настоящего пункта.</w:t>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Первый Заместитель Премьер-Министра</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Республики Казахстан-Министр финансов </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -574,1628 +670,1807 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 9 апреля 2020 года № 372</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила расчета коэффициентов и определения границ классов финансовой устойчивости</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z14" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...10 lines deleted...]
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила расчета коэффициентов и определения границ классов финансовой устойчивости (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 49-1 Закона Республики Казахстан от 7 марта 2014 года "О реабилитации и банкротстве" (далее – Закон) и определяют порядок расчета коэффициентов и определения границ классов финансовой устойчивости.</w:t>
+        <w:t xml:space="preserve"> статьи 49-1 Закона Республики Казахстан "О реабилитации и банкротстве" (далее – Закон) и определяют порядок расчета коэффициентов и определения границ классов финансовой устойчивости.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра финансов РК от 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 172</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Настоящие Правила применяются администраторами в целях составления заключения о финансовой устойчивости должника в период рассмотрения в суде дела о реабилитации или банкротстве, а также проведения реабилитационной процедуры или процедуры банкротства в случаях, предусмотренных Законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z17" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Источники информации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
-[...15 lines deleted...]
-      2. Настоящие Правила применяются администраторами в целях составления заключения о финансовой устойчивости должника в период рассмотрения в суде дела о реабилитации или банкротстве, а также проведения реабилитационной процедуры или процедуры банкротства в случаях, предусмотренных Законом.</w:t>
+    <w:bookmarkStart w:name="z18" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Для расчета показателей коэффициентов используются данные первичных учетных документов, регистров бухгалтерского и налогового учета, финансовой и налоговой отчетности, а также материалов аудиторской проверки и отчетов оценщиков (при их наличии).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Отражение хозяйственных операций должника в регистрах бухгалтерского учета должно соответствовать плану счетов бухгалтерского учета, принятому должником и не противоречащему </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Типовому плану</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> счетов бухгалтерского учета, утвержденному приказом Министра финансов Республики Казахстан от 23 мая 2007 года № 185 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 4771).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. При осуществлении расчета показателей коэффициентов индивидуального предпринимателя-должника, не осуществляющего ведение бухгалтерского учета и составление финансовой отчетности в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан от 28 февраля 2007 года "О бухгалтерском учете и финансовой отчетности" (далее – Закон "О бухгалтерском учете и финансовой отчетности") используются первичные учетные документы, составленные в соответствии с формами, утвержденными </w:t>
+        <w:t xml:space="preserve"> Республики Казахстан "О бухгалтерском учете и финансовой отчетности" (далее – Закон "О бухгалтерском учете и финансовой отчетности") используются первичные учетные документы, составленные в соответствии с формами, утвержденными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 20 декабря 2012 года № 562 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 8265).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Налоговый учет лица, указанного в части первой настоящего пункта, ведется в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> организации и ведения налогового учета индивидуальными предпринимателями, на которых в соответствии с Законом "О бухгалтерском учете и финансовой отчетности" не возложена обязанность по ведению бухгалтерского учета и составлению финансовой отчетности, утвержденными приказом Министра финансов Республики Казахстан от 1 февраля 2018 года № 98 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 16388).</w:t>
+        <w:t xml:space="preserve"> организации и ведения налогового учета, утвержденными приказом Министра финансов Республики Казахстан от 2 октября 2025 года № 562 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 37054).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа Министра финансов РК от 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 172</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок расчета коэффициентов и определения границ классов финансовой устойчивости</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z23" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Расчет коэффициентов, характеризующих эффективность финансово-хозяйственной деятельности должника, осуществляется администратором на основании следующих показателей:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z24" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) доходы (Д) – увеличение экономических выгод в течение отчетного периода в форме притока или прироста активов или уменьшения обязательств, которые приводят к увеличению капитала, отличному от увеличения, связанного с взносами лиц, участвующих в капитале;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z25" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) прибыль (убыток) до налогообложения (НоД(У)) – доход, полученный индивидуальным предпринимателем или юридическим лицом в течение отчетного периода, с которого взимается налог;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 3. Порядок расчета коэффициентов и определения границ классов финансовой устойчивости</w:t>
+    <w:bookmarkStart w:name="z26" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) расходы по процентам (РП) – расходы индивидуального предпринимателя или юридического лица, связанные с выплатой процентов в течение отчетного периода;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
-[...15 lines deleted...]
-      5. Расчет коэффициентов, характеризующих эффективность финансово-хозяйственной деятельности должника, осуществляется администратором на основании следующих показателей:</w:t>
+    <w:bookmarkStart w:name="z27" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) активы (А) – ресурсы, контролируемые индивидуальным предпринимателем или юридическим лицом в результате прошлых событий, от которых ожидается получение будущих экономических выгод;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
-[...15 lines deleted...]
-      1) доходы (Д) – увеличение экономических выгод в течение отчетного периода в форме притока или прироста активов или уменьшения обязательств, которые приводят к увеличению капитала, отличному от увеличения, связанного с взносами лиц, участвующих в капитале;</w:t>
+    <w:bookmarkStart w:name="z28" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) краткосрочные (оборотные) активы (КА) – активы индивидуального предпринимателя или юридического лица, классифицирующиеся как краткосрочные, если:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
-[...15 lines deleted...]
-      2) прибыль (убыток) до налогообложения (НоД(У)) – доход, полученный индивидуальным предпринимателем или юридическим лицом в течение отчетного периода, с которого взимается налог;</w:t>
+    <w:bookmarkStart w:name="z29" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      предполагается реализовать или он предназначен для продажи или потребления в рамках обычного операционного цикла;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
-[...15 lines deleted...]
-      3) расходы по процентам (РП) – расходы индивидуального предпринимателя или юридического лица, связанные с выплатой процентов в течение отчетного периода;</w:t>
+    <w:bookmarkStart w:name="z30" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      предназначены, в основном, для целей торговли;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
-[...15 lines deleted...]
-      4) активы (А) – ресурсы, контролируемые индивидуальным предпринимателем или юридическим лицом в результате прошлых событий, от которых ожидается получение будущих экономических выгод;</w:t>
+    <w:bookmarkStart w:name="z31" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      предполагается реализовать в течение 12 (двенадцати) месяцев после отчетной даты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
-[...15 lines deleted...]
-      5) краткосрочные (оборотные) активы (КА) – активы индивидуального предпринимателя или юридического лица, классифицирующиеся как краткосрочные, если:</w:t>
+    <w:bookmarkStart w:name="z32" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      представляет собой денежные средства или их эквиваленты, если только не существует ограничения на его обмен или использование для погашения обязательств в течение как минимум двенадцати месяцев после отчетной даты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
-[...15 lines deleted...]
-      предполагается реализовать или он предназначен для продажи или потребления в рамках обычного операционного цикла;</w:t>
+    <w:bookmarkStart w:name="z33" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К краткосрочным (оборотным) активам относятся денежные средства, краткосрочные финансовые активы, краткосрочная дебиторская задолженность, запасы, текущие налоговые активы, долгосрочные активы, предназначенные для продажи, биологические активы, прочие краткосрочные активы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
-[...15 lines deleted...]
-      предназначены, в основном, для целей торговли;</w:t>
+    <w:bookmarkStart w:name="z34" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) обязательство (О) – существующая обязанность индивидуального предпринимателя или юридического лица, возникающая из прошлых событий, урегулирование которой приведет к выбытию ресурсов, содержащих экономические выгоды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
-[...15 lines deleted...]
-      предполагается реализовать в течение 12 (двенадцати) месяцев после отчетной даты;</w:t>
+    <w:bookmarkStart w:name="z35" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) капитал (К) – доля в активах индивидуального предпринимателя или юридического лица, остающаяся после вычета всех обязательств;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
-[...15 lines deleted...]
-      представляет собой денежные средства или их эквиваленты, если только не существует ограничения на его обмен или использование для погашения обязательств в течение как минимум двенадцати месяцев после отчетной даты.</w:t>
+    <w:bookmarkStart w:name="z36" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) рыночная стоимость акций (РСА) – рыночная стоимость акций акционерного общества;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
-[...15 lines deleted...]
-      К краткосрочным (оборотным) активам относятся денежные средства, краткосрочные финансовые активы, краткосрочная дебиторская задолженность, запасы, текущие налоговые активы, долгосрочные активы, предназначенные для продажи, биологические активы, прочие краткосрочные активы;</w:t>
+    <w:bookmarkStart w:name="z37" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) нераспределенная прибыль (непокрытый убыток) (НП (У)) – остаток чистой прибыли или сумма потерь за предыдущие отчетные периоды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
-[...15 lines deleted...]
-      6) обязательство (О) – существующая обязанность индивидуального предпринимателя или юридического лица, возникающая из прошлых событий, урегулирование которой приведет к выбытию ресурсов, содержащих экономические выгоды;</w:t>
+    <w:bookmarkStart w:name="z38" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Коэффициенты, характеризующие эффективность финансово-хозяйственной деятельности должника, рассчитываются следующим образом:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
-[...15 lines deleted...]
-      7) капитал (К) – доля в активах индивидуального предпринимателя или юридического лица, остающаяся после вычета всех обязательств;</w:t>
+    <w:bookmarkStart w:name="z39" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      коэффициент соотношения краткосрочных активов к сумме активов индивидуального предпринимателя или юридического лица (К1) – оценивает сумму оборотных активов по отношению к совокупным активам и рассчитывается по следующей формуле:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
-[...15 lines deleted...]
-      8) рыночная стоимость акций (РСА) – рыночная стоимость акций акционерного общества;</w:t>
+    <w:bookmarkStart w:name="z40" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К1=КА/А</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
-[...15 lines deleted...]
-      9) нераспределенная прибыль (непокрытый убыток) (НП (У)) – остаток чистой прибыли или сумма потерь за предыдущие отчетные периоды.</w:t>
+    <w:bookmarkStart w:name="z41" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      коэффициент соотношения нераспределенной прибыли (непокрытого убытка) к сумме активов – отражает уровень финансового рычага индивидуального предпринимателя или юридического лица (К2) и рассчитывается по следующей формуле:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
-[...15 lines deleted...]
-      6. Коэффициенты, характеризующие эффективность финансово-хозяйственной деятельности должника, рассчитываются следующим образом:</w:t>
+    <w:bookmarkStart w:name="z42" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К2= НП (У)/А</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
-[...15 lines deleted...]
-      коэффициент соотношения краткосрочных активов к сумме активов индивидуального предпринимателя или юридического лица (К1) – оценивает сумму оборотных активов по отношению к совокупным активам и рассчитывается по следующей формуле:</w:t>
+    <w:bookmarkStart w:name="z43" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      коэффициент соотношения дохода до налогообложения к сумме активов (К3) – отражает эффективность деятельности индивидуального предпринимателя или юридического лица и рассчитывается по следующей формуле:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
-[...15 lines deleted...]
-      К1=КА/А</w:t>
+    <w:bookmarkStart w:name="z44" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К3= (НоД (У)+РП)/А</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
-[...15 lines deleted...]
-      коэффициент соотношения нераспределенной прибыли (непокрытого убытка) к сумме активов – отражает уровень финансового рычага индивидуального предпринимателя или юридического лица (К2) и рассчитывается по следующей формуле:</w:t>
+    <w:bookmarkStart w:name="z45" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      коэффициент соотношения рыночной стоимости акций или стоимости капитала к стоимости всех обязательств (К4) рассчитывается по следующей формуле:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
-[...15 lines deleted...]
-      К2= НП (У)/А</w:t>
+    <w:bookmarkStart w:name="z46" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К4= (РСА или К)/О</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
-[...15 lines deleted...]
-      коэффициент соотношения дохода до налогообложения к сумме активов (К3) – отражает эффективность деятельности индивидуального предпринимателя или юридического лица и рассчитывается по следующей формуле:</w:t>
+    <w:bookmarkStart w:name="z47" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      коэффициент соотношения объема реализации товаров, работ, услуг к сумме активов индивидуального предпринимателя или юридического лица –характеризует рентабельность активов должника (К5) и рассчитывается по следующей формуле:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
-[...15 lines deleted...]
-      К3= (НоД (У)+РП)/А</w:t>
+    <w:bookmarkStart w:name="z48" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К5= Д/А</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
-[...15 lines deleted...]
-      коэффициент соотношения рыночной стоимости акций или стоимости капитала к стоимости всех обязательств (К4) рассчитывается по следующей формуле:</w:t>
+    <w:bookmarkStart w:name="z49" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. По результатам расчетов каждого коэффициента определяется их суммарное значение (Z) по следующей формуле:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
-[...15 lines deleted...]
-      К4= (РСА или К)/О</w:t>
+    <w:bookmarkStart w:name="z50" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для акционерных обществ, акции которых размещаются на рынке ценных бумаг:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
-[...15 lines deleted...]
-      коэффициент соотношения объема реализации товаров, работ, услуг к сумме активов индивидуального предпринимателя или юридического лица –характеризует рентабельность активов должника (К5) и рассчитывается по следующей формуле:</w:t>
+    <w:bookmarkStart w:name="z51" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Z1 = 1,2*К1+1,4*К2+3,3*К3+0,6*К4+0,999К5,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
-[...15 lines deleted...]
-      К5= Д/А</w:t>
+    <w:bookmarkStart w:name="z52" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      где К4=РСА/О</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
-[...15 lines deleted...]
-      7. По результатам расчетов каждого коэффициента определяется их суммарное значение (Z) по следующей формуле:</w:t>
+    <w:bookmarkStart w:name="z53" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для юридических лиц, индивидуальных предпринимателей, а также акционерных обществ, акции которых не размещаются на рынке ценных бумаг:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
-[...15 lines deleted...]
-      для акционерных обществ, акции которых размещаются на рынке ценных бумаг:</w:t>
+    <w:bookmarkStart w:name="z54" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Z2 = 0,717*К1+0,847*К2+3,107*К3+0,42*К4+0,998*К5,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
-[...15 lines deleted...]
-      Z1 = 1,2*К1+1,4*К2+3,3*К3+0,6*К4+0,999К5,</w:t>
+    <w:bookmarkStart w:name="z55" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      где К4=К/О</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
-[...15 lines deleted...]
-      где К4=РСА/О</w:t>
+    <w:bookmarkStart w:name="z56" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Границы классов финансовой устойчивости определяются согласно нижеприведенной таблице:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="50"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3394"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2476"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Границы классов финансовой устойчивости</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3394" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3956" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-II класс</w:t>
+I класс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2476" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-III класс</w:t>
+II класс</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3394" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-для акционерных обществ, акции которых размещаются на рынке ценных бумаг</w:t>
+III класс</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...154 lines deleted...]
-          <w:bookmarkEnd w:id="53"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3394" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-для юридических лиц, индивидуальных предпринимателей, а также акционерных обществ, акции которых не размещаются на рынке ценных бумаг</w:t>
+для акционерных обществ, акции которых размещаются на рынке ценных бумаг</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z60" w:id="54"/>
+          <w:bookmarkStart w:name="z57" w:id="47"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+Z1 ≥ 2,99 </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="47"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-Z2 ≥ 2,90</w:t>
-[...13 lines deleted...]
-(от 2,90 и выше)</w:t>
+(от 2,99 и выше)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="54"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3956" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z61" w:id="55"/>
+          <w:bookmarkStart w:name="z58" w:id="48"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1,23 ≤ Z2 ˂ 2,90</w:t>
-[...3 lines deleted...]
-            </w:r>
+1,81≤ Z1 ˂ 2,99</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="48"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-(от 1,23 до 2,90)</w:t>
+(от 1,81 до 2,99)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="55"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2476" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z62" w:id="56"/>
+          <w:bookmarkStart w:name="z59" w:id="49"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Z1 ˂ 1,81</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="49"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(меньше 1,81)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+для юридических лиц, индивидуальных предпринимателей, а также акционерных обществ, акции которых не размещаются на рынке ценных бумаг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z60" w:id="50"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Z2 ≥ 2,90</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="50"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(от 2,90 и выше)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z61" w:id="51"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,23 ≤ Z2 ˂ 2,90</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="51"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(от 1,23 до 2,90)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z62" w:id="52"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Z2 ˂ 1,23</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="52"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (меньше 1,23)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="56"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -2238,124 +2513,124 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z64" w:id="57"/>
+    <w:bookmarkStart w:name="z64" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где должник, отнесенный к I классу, является финансово устойчивым; II классу – сопряженным с риском банкротства, но имеющим возможность восстановления финансовой устойчивости; III классу – финансово неустойчивым.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2681,31 +2956,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>