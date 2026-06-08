--- v0 (2025-10-15)
+++ v1 (2026-06-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="203d9f6" w14:textId="203d9f6">
+    <w:p w14:paraId="7864a30" w14:textId="7864a30">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -765,86 +765,50 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 6 апреля 2020 года № 187</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
-[...34 lines deleted...]
-    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -864,177 +828,213 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Пункт 1 предусматривается в редакции приказа и.о. Министра по чрезвычайным ситуациям РК от 24.09.2025 </w:t>
+        <w:t xml:space="preserve">      Правила предусматриваются в редакции приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 417</w:t>
+        <w:t>№ 155</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с </w:t>
-[...21 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правила оказания государственной услуги "Регистрация деклараций промышленной безопасности опасного производственного объекта"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z16" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила оказания государственной услуги "Регистрация деклараций промышленной безопасности опасного производственного объекта" (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" (далее – Закон) и определяют порядок регистрации деклараций промышленной безопасности опасного производственного объекта.</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" (далее – Закон) и определяют порядок регистрации и снятия с регистрации деклараций промышленной безопасности опасного производственного объекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра по чрезвычайным ситуациям РК от 24.05.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 170</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа и.о. Министра по чрезвычайным ситуациям РК от 24.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 417</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1088,511 +1088,591 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Декларация промышленной безопасности опасного производственного объекта разрабатывается в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилами</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, определяющими критерии отнесения опасных производственных объектов к декларируемым и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилами</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> разработки декларации промышленной безопасности опасного производственного объекта, утвержденными приказом Министра по инвестициям и развитию Республики Казахстан от 30 декабря 2014 года № 341 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 10257).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Пункт 3 предусматривается в редакции приказа и.о. Министра по чрезвычайным ситуациям РК от 24.09.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа и.о. Министра по чрезвычайным ситуациям РК от 24.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 417</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 417</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>01.01.2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Декларация промышленной безопасности опасного производственного разрабатывается в соответствии с Правилами, определяющими критерии отнесения опасных производственных объектов к декларируемым, и Правилами разработки декларации промышленной безопасности опасного производственного объекта, утвержденными </w:t>
-[...22 lines deleted...]
-    <w:bookmarkStart w:name="z19" w:id="11"/>
+      4. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Для получения государственной услуги юридические или физические лица (далее – услугополучатель) направляют услугодателю посредством веб-портала "электронного правительства" www.egov.kz (далее – портал):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при регистрации декларации промышленной безопасности опасного производственного объекта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) заявление согласно приложению 4 к настоящим Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) электронная копия декларации промышленной безопасности опасного производственного объекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при снятии с регистрации декларации промышленной безопасности опасного производственного объекта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) заявление согласно приложению 5 к настоящим Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) электронная копия декларации промышленной безопасности опасного производственного объекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Перечень основных требований к оказанию государственной услуги, включающий характеристики процесса, форму, содержание и результат оказания, а также иные сведения с учетом особенностей предоставления государственной услуги приведены в Перечне основных требований к оказанию государственной услуги согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложения 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При подаче услугополучателем всех необходимых документов посредством портала – в "личном кабинете" услугополучателя отображается статус о принятии запроса для оказания государственной услуги с указанием даты получения результата государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ответственность за достоверность представленных документов и сведений, содержащихся в них, несет услугополучатель.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Общий срок оказания государственной услуги составляет 3 (три) рабочих дня.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
-      </w:pPr>
-[...15 lines deleted...]
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 в редакции – приказа и.о. Министра по чрезвычайным ситуациям РК от 24.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 417</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...49 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Для получения государственной услуги юридические или физические лица (далее – услугополучатель) направляют услугодателю посредством веб-портала "электронного правительства" www.egov.kz (далее – портал):</w:t>
-[...1 lines deleted...]
-    </w:p>
+      5. Работник канцелярии услугодателя осуществляет прием и регистрацию документов в день их поступления и направляет руководителю услугодателя либо лицу его замещающему, которым назначается ответственный исполнитель.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z29" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) заявка;</w:t>
-[...119 lines deleted...]
-    <w:bookmarkEnd w:id="15"/>
+      В случае обращения услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 4 с изменениями, внесенными приказами Министра по чрезвычайным ситуациям РК от 02.06.2021 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 15.04.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 с изменением, внесенным приказом и.о. Министра по чрезвычайным ситуациям РК от 15.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1605,1420 +1685,1142 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="16"/>
+    <w:bookmarkStart w:name="z30" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      6. Ответственный исполнитель в течение одного рабочего дня проверяет полноту представленных документов, указанных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, и в случае установления факта неполноты представленных документов готовит мотивированный отказ по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, подписанный электронно-цифровой подписью (далее – ЭЦП) руководителя услугодателя либо лица его замещающего, и направляет его через портал в форме электронного документа в "личный кабинет" услугополучателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      5. Работник канцелярии услугодателя осуществляет прием и регистрацию документов в день их поступления и направляет руководителю услугодателя либо лицу его замещающему, которым назначается ответственный исполнитель.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="17"/>
+      Сведения о государственной регистрации (перерегистрации) юридического лица, услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...3 lines deleted...]
-    <w:bookmarkEnd w:id="17"/>
+        <w:t xml:space="preserve">
+      В случае представления услугополучателем полного пакета документов, указанных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, услугодатель проверяет представленные документы и сведения, указанные в них на соответствие требованиям нормативных правовых актов в области промышленной безопасности и оформляет результат оказания государственной услуги, по формам согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложениям 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> или 5 к настоящим Правилам, подписанный ЭЦП руководителя услугодателя либо лица его замещающего, и направляет его в форме электронного документа в "личный кабинет" услугополучателя. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Основания для отказа в оказании государственной услуги установленные законодательством Республики Казахстан изложены в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При выявлении оснований для отказа в оказании государственной услуги, услугодатель осуществляет процедуру заслушивания в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 73</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 5 с изменением, внесенным приказом и.о. Министра по чрезвычайным ситуациям РК от 15.04.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 137</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 в редакции – приказа и.о. Министра по чрезвычайным ситуациям РК от 24.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 417</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...9 lines deleted...]
-        <w:t>вводится</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">6-1. Исключен приказом и.о. Министра по чрезвычайным ситуациям РК от 15.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг в порядке, установленном уполномоченным органом в сфере информатизации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z35" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При оказании государственной услуги посредством государственной информационной системы разрешений и уведомлений данные о стадии оказания государственной услуги поступают в автоматическом режиме в информационную систему мониторинга оказания государственных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z36" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В случае сбоя информационной системы, содержащей необходимые сведения для оказания государственной услуги, услугодатель в течение 1 рабочего дня уведомляет оператора информационно-коммуникационной инфраструктуры "электронного правительства" (Оператор) посредством направления запроса в единую службу поддержки по электронной почте sd@nitec.kz с обязательным предоставлением информации по наименованию государственной услуги, номера и кода административного документа заявления (НИКАД), или уникальный идентификационный номер заявления (УИНЗ), номера и кода административного документа (НИКАД РД), или уникальный идентификационный номер разрешительного документа (УИНРД), индивидуальный идентификационный номер (ИИН), или бизнес-идентификационный номер (БИН) услугополучателя, с приложением пошаговых скриншотов с момента авторизации до момента возникновения ошибки с указанием точного времени ошибки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-1. Уполномоченный орган в области промышленной безопасности в течение трех рабочих дней направляет информацию о внесенных изменениях и (или) дополнениях в настоящие Правила оператору информационно-коммуникационной инфраструктуры "электронного правительства", а также в Единый контакт-центр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...261 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 8-1 в соответствии с приказом и.о. Министра по чрезвычайным ситуациям РК от 24.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 417</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...61 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателя по вопросам оказания государственных услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z38" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба подается услугодателю, должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, вправе не направлять жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет благоприятное решение, совершит административное действие, полностью удовлетворяющие требованиям, указанным в жалобе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...65 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 - в редакции приказа Министра по чрезвычайным ситуациям РК от 24.05.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 170</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 25 Закона, подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Правила предусматривается дополнить пунктом 8-1 в соответствии с приказом и.о. Министра по чрезвычайным ситуациям РК от 24.09.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции приказа Министра по чрезвычайным ситуациям РК от 24.05.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 170</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 417</w:t>
-[...29 lines deleted...]
-        <w:t>).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="23"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z38" w:id="24"/>
+    <w:bookmarkStart w:name="z42" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      11. Срок рассмотрения жалобы услугодателем, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 25 Закона продлевается не более чем на 10 (десять) рабочих дней в случаях необходимости:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      9. Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="24"/>
+      1) проведения дополнительного изучения или проверки по жалобе либо проверки с выездом на место;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жалоба подается услугодателю, должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
-[...1 lines deleted...]
-    </w:p>
+      2) получения дополнительной информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
-[...19 lines deleted...]
-    </w:p>
+      В случае продления срока рассмотрения жалобы должностное лицо, наделенное полномочиями по рассмотрению жалоб, в течение трех рабочих дней с момента продления срока рассмотрения жалобы сообщает в письменной форме (при подаче жалобы на бумажном носителе) или электронной форме (при подаче жалобы в электронном виде) услугополучателю, подавшему жалобу, о продлении срока рассмотрения жалобы с указанием причин продления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 9 - в редакции приказа Министра по чрезвычайным ситуациям РК от 24.05.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 170</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 с изменением, внесенным приказом Министра по чрезвычайным ситуациям РК от 02.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="25"/>
+    <w:bookmarkStart w:name="z46" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      10. Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
-[...40 lines deleted...]
-    </w:p>
+      12. Если иное не предусмотрено </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, обжалование в суде допускается после обжалования в административном (досудебном) порядке в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 91 Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции приказа Министра по чрезвычайным ситуациям РК от 24.05.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 - в редакции приказа Министра по чрезвычайным ситуациям РК от 24.05.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 170</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
-      </w:r>
-[...376 lines deleted...]
-        <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -3154,91 +2956,91 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>опасного производственного объекта"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 в редакции приказа и.о. Министра по чрезвычайным ситуациям РК от 15.04.2025 </w:t>
+      Сноска. Приложение 1 в редакции - приказа и.о. Министра по чрезвычайным ситуациям РК от 24.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 137</w:t>
+        <w:t>№ 417</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>вводится</w:t>
+        <w:t>01.01.2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -3254,51 +3056,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень основных требований к оказанию государственной услуги "Регистрация деклараций промышленной безопасности опасного производственного объекта":</w:t>
+Перечень основных требований к оказанию государственной услуги "Регистрация деклараций промышленной безопасности опасного производственного объекта"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3366,52 +3168,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Комитет промышленной безопасности Министерства по чрезвычайным ситуациям Республики Казахстан (далее – Комитет) </w:t>
+              <w:t>
+Комитет промышленной безопасности Министерства по чрезвычайным ситуациям Республики Казахстан (далее – услугодатель).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3443,88 +3245,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Способы предоставления государственной услуги</w:t>
+              <w:t xml:space="preserve">
+ Способы предоставления государственной услуги </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Веб-портал "электронного правительства" www.egov.kz, (далее – портал)</w:t>
+Веб-портал "электронного правительства" www.egov.kz (далее – портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3818,52 +3620,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Регистрация деклараций промышленной безопасности опасного производственного объекта либо мотивированный отказ</w:t>
+              <w:t xml:space="preserve">
+Регистрация с присвоением регистрационного шифра или снятие с регистрации декларации промышленной безопасности либо мотивированный отказ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4045,88 +3847,89 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Услугодателя, с понедельника по пятницу, в соответствии с установленным графиком работы с 9.00 до 18.30 часов, за исключением выходных и праздничных дней, согласно </w:t>
+Услугодателя, с понедельника по пятницу, в соответствии с установленным графиком работы за исключением выходных и праздничных дней, согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Трудовому</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> кодексу Республики Казахстан (далее – Кодекс) с перерывом на обед с 13.00 часов до 14.30 часов.</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">Портала, круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно </w:t>
+              <w:t xml:space="preserve"> кодексу Республики Казахстан (далее – Кодекс) с перерывом на обед.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Портала, круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Кодексу</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -4179,121 +3982,177 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
+Перечень документов необходимых для оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) заявление;</w:t>
-[...33 lines deleted...]
-              <w:t>Сведения о документах, удостоверяющих личность, о государственной регистрации (перерегистрации) юридического лица услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
+в случае регистрации декларации промышленной безопасности опасного производственного объекта:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) заявление согласно приложению 4 к настоящим Правилам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) электронная копия декларации промышленной безопасности опасного производственного объекта.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в случае снятия с регистрации декларации промышленной безопасности опасного производственного объекта:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) заявление согласно приложению 5 к настоящим Правилам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) электронная копия декларации промышленной безопасности опасного производственного объекта.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4326,51 +4185,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
+Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4379,51 +4238,52 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2) несоответствие услугополучателя и (или) представленных документов и сведений, необходимых для оказания государственной услуги, требованиям, установленным </w:t>
+              <w:t xml:space="preserve">
+2) несоответствие услугополучателя и (или) представленных документов и сведений, необходимых для оказания государственной услуги, требованиям, установленным </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приказом</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Министра по инвестициям и развитию Республики Казахстан от 30 декабря 2014 года № 341 "Об утверждении Правил, определяющих критерии отнесения опасных производственных объектов к декларируемым, и Правил разработки декларации промышленной безопасности опасного производственного объекта" (зарегистрирован в Реестре государственной регистрации нормативных правовых актах № 10257) и </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -4436,85 +4296,88 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Министра по чрезвычайным ситуациям Республики Казахстан от 26 мая 2021 года № 240 "Об утверждении критериев отнесения опасных производственных объектов к декларируемым" (зарегистрирован в Реестре государственной регистрации нормативных правовых актах № 22883);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения государственной услуги;</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">5) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
+              <w:t>
+3) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+5) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>статьей 8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -4620,85 +4483,88 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Адреса мест оказания государственной услуги размещены на:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1) интернет-ресурсеуслугодателя;</w:t>
-[...33 lines deleted...]
-              <w:t>Телефон Единого контакт-центра по вопросам оказания государственных услуг: "1414", +7 (800) 080 7777.</w:t>
+              <w:t>
+1) интернет-ресурсеуслугодателя;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) портале www.egov.kz.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Телефон Единого контакт-центра по вопросам оказания государственных услуг: "1414", +7 (800) 080 7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4795,68 +4661,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>безопасности опасного</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>производственного объекта"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z60" w:id="29"/>
+    <w:bookmarkStart w:name="z60" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Оформление экспертного заключения о соответствии деклараций промышленной безопасности опасного производственного объекта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение исключено приказом Министра по чрезвычайным ситуациям РК от 02.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7714,144 +7580,3298 @@
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 4</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам оказания</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственной услуги</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Регистрация деклараций</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>промышленной безопасности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>опасного производственного</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>объекта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила дополнены приложениями 4 в соответствии с приказом и.о. Министра по чрезвычайным ситуациям РК от 24.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 417</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      [Реквизиты физического или юридического лица</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(адрес, индивидуальный идентификационный номер/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бизнес-идентификационный номер, телефон)]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководителю</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>[Наименование государственного органа]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Номер заявления: [Номер]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата заявления: [Дата]</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z61" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ЗАЯВЛЕНИЕ</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>на присвоение регистрационного шифра декларации промышленной безопасности</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>опасного производственного объекта</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(наименование физического или юридического лица)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z62" w:id="32"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      руководствуясь </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О гражданской защите",</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>просит Вас рассмотреть прилагаемую декларацию промышленной безопасности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>опасного производственного объекта ________________________ и присвоить ей</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>регистрационный шифр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Приложение:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) Электронная копия декларации промышленной безопасности опасного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>производственного объекта</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Согласен на использование сведений, составляющих охраняемую законом тайну,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>содержащихся в информационных системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Подтверждаю достоверность представленной информации и осведомлен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>об ответственности за предоставление недостоверных сведений в соответствии</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>[Фамилия, имя, отчество (при наличии), электронная цифровая подпись]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="3365500"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="3365500"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 5</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам оказания</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственной услуги</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Регистрация деклараций</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>промышленной безопасности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>опасного производственного</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>объекта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">
+      Сноска. Правила дополнены приложениями 5 в соответствии с приказом и.о. Министра по чрезвычайным ситуациям РК от 24.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 417</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z66" w:id="33"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      [Реквизиты физического или юридического лица</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(адрес, индивидуальный идентификационный номер/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бизнес-идентификационный номер, телефон)]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z67" w:id="34"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководителю</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>[Наименование государственного органа]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Номер заявления: [Номер]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата заявления: [Дата]</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ЗАЯВЛЕНИЕ</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>о снятии с регистрации декларации промышленной безопасности</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>опасного производственного объекта</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>__________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(наименование физического или юридического лица)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z69" w:id="36"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      руководствуясь </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О гражданской защите",</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>просит Вас снять с регистрации декларацию промышленной безопасности опасного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>производственного объекта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование декларации, шифр)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Причина _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Согласен на использование сведений, составляющих охраняемую законом тайну,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>содержащихся в информационных системах. Подтверждаю достоверность</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>представленной информации и осведомлен об ответственности за предоставление</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>недостоверных сведений в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>[Фамилия, имя, отчество (при наличии), электронная цифровая подпись]</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z70" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="3365500"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="3365500"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 6</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам оказания</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственной услуги</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Регистрация деклараций</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>промышленной безопасности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>опасного производственного</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>объекта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Правила предусматривается дополнить приложениями 4, 5 и 6 в соответствии с приказом и.о. Министра по чрезвычайным ситуациям РК от 24.09.2025 </w:t>
+        <w:t xml:space="preserve">
+      Сноска. Правила дополнены приложениями 6 в соответствии с приказом и.о. Министра по чрезвычайным ситуациям РК от 24.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 417</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>01.01.2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+[Мемлекеттік органның атауы]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="1320800" cy="1206500"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId10"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1320800" cy="1206500"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+[Наименование государственного органа]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+[Мемлекеттік органның деректемелері]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+[Реквизиты государственного органа]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Номер: [Номер документа]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+[Наименование физического или юридического лица]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Номер заявления: [Номер]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+[Реквизиты физического</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>или юридического лица</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(адрес, индивидуальный</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>идентификационный номер/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бизнес-идентификационный</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>номер, телефон)]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата выдачи: [Дата]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z74" w:id="38"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+СНЯТИЕ С РЕГИСТРАЦИИ ДЕКЛАРАЦИИ ПРОМЫШЛЕННОЙ БЕЗОПАСНОСТИ</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="38"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Наименование государственного органа], в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 76</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Республики Казахстан "О гражданской защите" и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Законом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"О разрешениях и уведомлениях" сообщает, что Декларация промышленной безопасности</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>[Наименование декларации, шифр] снята с регистрации.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblCellSpacing w:w="0" w:type="auto"/>
+              <w:tblInd w:w="115" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:insideH w:val="none"/>
+                <w:insideV w:val="none"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="6150"/>
+              <w:gridCol w:w="6150"/>
+            </w:tblGrid>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+[Должность подписывающего]</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+[Фамилия, имя, отчество (при наличии),</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>электронная цифровая подпись]</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="7810500" cy="3365500"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId11"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="7810500" cy="3365500"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -7859,55 +10879,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8229,35 +11249,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>