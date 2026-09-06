--- v1 (2026-03-13)
+++ v2 (2026-09-06)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e66e4f9" w14:textId="e66e4f9">
+    <w:p w14:paraId="23d3d04" w14:textId="23d3d04">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил оказания государственных услуг в области информации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра информации и общественного развития Республики Казахстан от 2 апреля 2020 года № 101. Зарегистрирован в Министерстве юстиции Республики Казахстан 3 апреля 2020 года № 20296</w:t>
+        <w:t>Приказ Министра информации и общественного развития Республики Казахстан от 2 апреля 2020 года № 101. Зарегистрирован в Министерстве юстиции Республики Казахстан 3 апреля 2020 года № 20296.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок - в редакции приказа Министра культуры и информации РК от 30.10.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -151,110 +151,120 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В соответствии с </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах", ПРИКАЗЫВАЮ:</w:t>
+      В соответствии с подпунктом 1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра информации и общественного развития РК от 21.01.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 16</w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 315-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -911,74 +921,136 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z543" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила разработаны в соответствии с </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" и определяют порядок оказания государственной услуги "Выдача лицензии для занятия деятельностью по распространению теле-, радиоканалов".</w:t>
+      1. Настоящие Правила разработаны в соответствии с подпунктом 1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах" и определяют порядок оказания государственной услуги "Выдача лицензии для занятия деятельностью по распространению теле-, радиоканалов".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 315-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z544" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Государственная услуга "Выдача лицензии для занятия деятельностью по распространению теле-, радиоканалов" (далее – государственная услуга) оказывается Комитетом информации Министерства культуры и информации Республики Казахстан (далее – услугодатель).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -1033,536 +1105,566 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z545" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Уполномоченный орган направляет информацию о внесенных изменениях и (или) дополнениях в настоящие Правила оператору информационно-коммуникационной инфраструктуры "электронного правительства", услугодателю и в Единый контакт-центр в течение трех рабочих дней со дня государственной регистрации в органах юстиции.</w:t>
+      3. Уполномоченный орган направляет информацию о внесенных изменениях и (или) дополнениях в настоящие Правила оператору "цифрового правительства", услугодателю и в Единый контакт-центр в течение трех рабочих дней со дня государственной регистрации в органах юстиции.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа и.о. Министра информации и общественного развития РК от 30.12.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 570</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 315-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z547" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок оказания государственных услуг</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z548" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Для получения государственной услуги физические и (или) юридические лица осуществляющие деятельность предоставления услуг в области масс-медиа на территории Республики Казахстан (далее – услугополучатель) направляют услугодателю через веб-портал "электронного правительства" www.egov.kz, www.elicense.kz (далее – Портал), заявление по форме согласно </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">, а также документы указанные в Перечне основных требований к оказанию государственной услуги согласно </w:t>
+      4. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Для получения государственной услуги физические и (или) юридические лица осуществляющие деятельность предоставления услуг в области масс-медиа на территории Республики Казахстан (далее – услугополучатель) направляют услугодателю через веб-портал "цифрового правительства" www.egov.kz, www.elicense.kz (далее – Портал), заявление по форме согласно приложениям 1 и 2, а также документы указанные в Перечне основных требований к оказанию государственной услуги согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z848" w:id="15"/>
+    <w:bookmarkStart w:name="z15" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Канцелярия услугодателя в день поступления документов осуществляет их прием, регистрацию и передает на исполнение ответственному структурному подразделению. При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z849" w:id="16"/>
+    <w:bookmarkStart w:name="z16" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сотрудник ответственного структурного подразделения услугодателя в течение 2 (двух) рабочих дней с момента регистрации документов, проверяет содержание заявления и полноту представленных документов, а также предоставленную квитанцию на правильность заполнения реквизитов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z850" w:id="17"/>
+    <w:bookmarkStart w:name="z17" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сведения о документах, удостоверяющих личность услугополучателя, о государственной регистрации (перерегистрации) юридического лица, о регистрации в качестве индивидуального предпринимателя, документ подтверждающий оплату услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
+      Сведения о документах, удостоверяющих личность услугополучателя, о государственной регистрации (перерегистрации) юридического лица, о регистрации в качестве индивидуального предпринимателя, документ подтверждающий оплату услугодатель получает из соответствующих государственных цифровых систем через шлюз "цифрового правительства".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z851" w:id="18"/>
+    <w:bookmarkStart w:name="z18" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При представлении услугополучателем неполного пакета документов и (или) документов с истекшим сроком действия сотрудник ответственного структурного подразделения в указанные сроки готовит мотивированный отказ в дальнейшем рассмотрении заявления в форме электронного документа подписанный электронной цифровой подписью (далее – ЭЦП) руководителя или его заместителей уполномоченного органа и направляет заявителю в личный кабинет Портала.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z852" w:id="19"/>
+    <w:bookmarkStart w:name="z19" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При выявлении оснований для отказа в оказании государственной услуги услугодатель уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги. Услугополучатель предоставляет или высказывает возражение к предварительному решению об отказе в оказании государственной услуги в срок не позднее 2 (двух) рабочих дней со дня получения уведомления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z853" w:id="20"/>
+    <w:bookmarkStart w:name="z20" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель уведомляет услугополучателя о заслушивании не менее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z854" w:id="21"/>
+    <w:bookmarkStart w:name="z21" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По результатам рассмотрения возражения, в случае поступления от услугополучателя, услугодатель выдает лицензию для занятия деятельностью по распространению теле-, радиоканалов либо мотивированный отказ в оказании государственной услуги.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z22" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Протокол заслушивания оформляется в соответствии со статьей 74 Административного процедурно-процессуального кодекса Республики Казахстан в случае устного выражения услугополучателем своего возражения услугодатель ведет протокол заслушивания в устной форме.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа Министра культуры и информации РК от 24.04.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 193-НҚ</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 315-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z553" w:id="22"/>
+    <w:bookmarkStart w:name="z553" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. В случае предоставления услугополучателем полного пакета документов для получения лицензии для занятия деятельностью по распространению теле-, радиоканалов сотрудник структурного подразделения услугодателя в течение 9 (девяти) рабочих дней рассматривает документы и форму сведений на соответствие квалификационным требованиям путем проведения профилактического контроля в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Предпринимательским</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> кодексом Республики Казахстан. По итогам профилактического контроля сотрудник структурного подразделения услугодателя формирует лицензию для занятия деятельностью по распространению теле-, радиоканалов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z554" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z554" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При несоответствии услугополучателя вышеуказанным требованиям услугодатель выносит решение об отказе оказании государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z555" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z555" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугополучателю направляется уведомление с приложением предварительного решения об отказе в оказании государственной услуги в срок не позднее чем за 3 (три) рабочих дня до его подписания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z556" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z556" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугополучатель предоставляет или высказывает возражение к предварительному решению об отказе в оказании государственной услуги в срок не позднее 2 (двух) рабочих дней со дня получения уведомления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z557" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z557" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По результатам рассмотрения возражения, в случае поступления от услугополучателя, услугодатель выдает лицензию для занятия деятельностью по распространению теле-, радиоканалов, либо мотивированный отказ в оказании государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1621,170 +1723,170 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z558" w:id="27"/>
+    <w:bookmarkStart w:name="z558" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Лицензии для занятия деятельностью по распространению теле-, радиоканалов подлежат переоформлению в случаях изменения наименования вида и (или) подвида деятельности, фамилии, имени, отчества (при его наличии) физического лица, индивидуального предпринимателя, изменения его наименования и адреса, юридического лица в форме слияния, присоединения, выделения или преобразования, наименования и (или) юридического адреса юридического лица лицензии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z559" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z559" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. При подаче услугополучателем заявления на переоформление лицензии сотрудник структурного подразделения услугодателя в течение 11 (одиннадцати) рабочих дней рассматривает документы на содержание заявления, а также проверяет предоставленную квитанцию на правильность заполнения реквизитов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z560" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z560" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При несоответствии услугополучателя вышеуказанным требованиям услугодатель выносит решение об отказе в оказании государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z561" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z561" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугополучателю направляется уведомление с приложением предварительного решения об отказе в оказании государственной услуги в срок не позднее чем за 3 (три) рабочих дня до его подписания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z562" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z562" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугополучатель предоставляет или высказывает возражение к предварительному решению об отказе в оказании государственной услуги в срок не позднее 2 (двух) рабочих дней со дня получения уведомления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z563" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z563" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По результатам рассмотрения возражения, в случае поступления от услугополучателя, услугодатель выдает лицензию для занятия деятельностью по распространению теле-, радиоканалов, либо мотивированный отказ в оказании государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1803,70 +1905,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z564" w:id="33"/>
+    <w:bookmarkStart w:name="z564" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Услугодатель отказывает в оказании государственной услуги по основаниям, изложенным в пункте 9 Перечня.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1885,264 +1987,284 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z570" w:id="34"/>
+    <w:bookmarkStart w:name="z570" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) центральных государственных органов, услугодателя и (или) их должностных лиц по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z571" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z571" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Рассмотрение жалобы на решение, действия (бездействия) услугодателя по вопросам оказания государственной услуги, производится должностным лицом, вышестоящим уполномоченным органом в области масс-медиа, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу) в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z841" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z841" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z842" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z842" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О государственных услугах" подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z843" w:id="38"/>
+        <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О государственных и социально ответственных услугах" подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z843" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z844" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z844" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z845" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z845" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуется, вправе не направлять жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет благоприятный административный акт, совершит административное действие, полностью удовлетворяющее требованиям, указанным в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z846" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z846" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 9 - в редакции приказа Министра культуры и информации РК от 30.10.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 502-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными приказом Заместителя Премьер-Министра - Министра культуры и информации РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 315-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -2267,51 +2389,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>деятельностью по</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">распространению теле-, </w:t>
+              <w:t>распространению теле-,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>радиоканалов"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2351,665 +2473,687 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-      <w:bookmarkStart w:name="z575" w:id="42"/>
+    <w:bookmarkStart w:name="z575" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заявление юридического лица для получения (переоформления) лицензии</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 - в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 315-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Заявление юридического лица для получения (переоформления) лицензии</w:t>
-[...597 lines deleted...]
-    </w:p>
+      В________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (полное наименование лицензиара)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z37" w:id="44"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      от _______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (полное наименование юридического лица, бизнес-идентификационный номер)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прошу выдать лицензию на осуществление деятельности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z39" w:id="46"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (указать вид деятельности и (или) подвид (ы) деятельности)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z40" w:id="47"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адрес юридического лица ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (почтовый индекс, область, город, район, населенный</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     пункт, наименование улицы, номер дома/здания</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                           (стационарного помещения)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электронная почта _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z42" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефоны _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z43" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Факс ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z44" w:id="51"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банковский счет _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (номер счета, наименование и местонахождение банка)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z45" w:id="52"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адрес (а) осуществления деятельности ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (почтовый индекс, область, город, район, населенный</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     пункт, наименование улицы, номер дома/здания</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                           (стационарного помещения)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прилагается ____________ листов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z47" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящим подтверждается, что:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      все указанные данные являются официальными контактами, и на них направлена любая информация по вопросам выдачи или отказа в выдаче лицензии; заявителю не запрещено судом заниматься лицензируемым видом и (или) подвидом деятельности; все прилагаемые документы соответствуют действительности и являются действительными.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Согласен на использования сведений, составляющих охраняемую законом тайну, содержащихся в цифровых системах</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "__" _______ 20 __ г.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z52" w:id="57"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель ______________ _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (подпись)             (фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место печати, Дата заполнения: "__" _________ 20 __ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z54" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3108,51 +3252,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>деятельностью по</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">распространению теле-, </w:t>
+              <w:t>распространению теле-,/</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>радиоканалов"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3192,699 +3336,734 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-      <w:bookmarkStart w:name="z578" w:id="43"/>
+    <w:bookmarkStart w:name="z578" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заявление физического лица для получения (переоформления) лицензии</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 - в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 315-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Заявление физического лица для получения (переоформления) лицензии</w:t>
-[...631 lines deleted...]
-    </w:p>
+      В _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (полное наименование лицензиара)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z59" w:id="61"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      от _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (фамилия, имя, отчество (при его наличии) физического лица,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   индивидуальный идентификационный номер)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прошу выдать лицензию на осуществление деятельности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z61" w:id="63"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (указать вид деятельности и (или) подвид (ы) деятельности)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адрес местожительства физического лица</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z63" w:id="65"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (почтовый индекс, область, город, район, населенный пункт,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         наименование улицы, номер дома/здания)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электронная почта _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z65" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефоны _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z66" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Факс ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z67" w:id="69"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банковский счет __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (номер счета, наименование и местонахождение банка)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адрес (а) осуществления деятельности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z69" w:id="71"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (почтовый индекс, область, город, район, населенный пункт, наименование</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         улицы, номер дома/здания (стационарного помещения)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z70" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прилагается ____________ листов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z71" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящим подтверждается, что:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z72" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      все указанные данные являются официальными контактами, и на них направлена любая информация по вопросам выдачи или отказа в выдаче лицензии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z73" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заявителю не запрещено судом заниматься лицензируемым видом и (или) подвидом деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z74" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      все прилагаемые документы соответствуют действительности и являются действительными.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z75" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Согласен на использования сведений, составляющих охраняемую законом тайну, содержащихся в цифровых системах</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z76" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________ "__" ____ 20 __ г.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z77" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z78" w:id="80"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Физическое лицо ____________ ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (подпись)       (фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z79" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место печати (при его наличии) Дата заполнения: "__" __ 20 _ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6900,93 +7079,176 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>теле-, радиоканалов"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 4 - в редакции приказа Министра культуры и информации РК от 15.10.2025 </w:t>
+      Сноска. Приложение 4 - в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 01.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 560-НҚ</w:t>
+        <w:t>№ 315-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>01.01.2026</w:t>
+        <w:t>п. 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>).</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t>.).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>радиоканалов"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -7000,51 +7262,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень основных требований к оказанию государственной услуги (наименование государственной услуги) "Выдача лицензии для занятия деятельностью по распространению теле-, радиоканалов"</w:t>
+Перечень основных требований к оказанию государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7077,87 +7339,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование услугодателя</w:t>
+Наименование государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Комитет информации Министерства культуры и информации Республики Казахстан</w:t>
+Выдача лицензии для занятия деятельностью по распространению теле-, радиоканалов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7190,87 +7452,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Способы предоставления государственной услуги</w:t>
+Наименование подвида (при наличии) государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Прием заявлений и выдача результатов осуществляется посредством веб-портала "электронного правительства": www.egov.kz, www.elicense.kz.</w:t>
+Отсутствует</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7303,105 +7565,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания государственной услуги</w:t>
+Наименование услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания – 11 (одиннадцать) рабочих дней.</w:t>
-[...17 lines deleted...]
-Срок переоформления – 11 (одиннадцать) рабочих дней.</w:t>
+Комитет информации Министерства культуры и информации Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7434,87 +7678,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания государственной услуги</w:t>
+Способы предоставления государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронная (частично автоматизированная)</w:t>
+Прием заявлений и выдача результатов осуществляется посредством веб-портала "цифрового правительства": www.​egov.​kz, www.​eli​cens​e.​kz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7547,87 +7791,107 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги</w:t>
+Срок оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z82" w:id="82"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги – лицензия для занятия деятельностью по распространению теле-, радиоканалов (далее – лицензия), либо мотивированный ответ об отказе в оказании государственной услуги, в случаях и по основаниям, предусмотренными настоящими правилами. На портале результат оказания государственной услуги либо мотивированный ответ об отказе в оказании государственной услуги направляется в "личный кабинет" в форме электронного документа, подписанного ЭЦП уполномоченного лица услугодателя.</w:t>
+Срок оказания – 11 (одиннадцать) рабочих дней.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="82"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Срок переоформления – 11 (одиннадцать) рабочих дней.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7660,143 +7924,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер платы, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+Форма оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-              </w:rPr>
               <w:t>
-1) за право занятия видом деятельности по распространению теле-, радиоканалов составляет 6 (шесть) месячных расчетных показателя;</w:t>
-[...17 lines deleted...]
-2) за переоформление лицензии – 10 % от ставки при выдаче лицензии. Оплата производится в наличной и безналичной форме через банки второго уровня и организации, осуществляющие отдельные виды банковских операций, а также через портал оплата может осуществляться через платежный шлюз "электронного правительства".</w:t>
+Цифровая (частично цифровизированная)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7829,143 +8037,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы услугодателя и объектов информации</w:t>
+Результат оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) портала – круглосуточно за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем);</w:t>
-[...55 lines deleted...]
-Адреса оказания государственной услуги размещены на интернет-ресурсе Министерства: www.mam.gov.kz, в разделе "Государственные услуги".</w:t>
+Результат оказания государственной услуги – лицензия для занятия деятельностью по распространению теле-, радиоканалов (далее – лицензия), либо мотивированный ответ об отказе в оказании государственной услуги, в случаях и по основаниям, предусмотренными настоящими правилами. На портале результат оказания государственной услуги либо мотивированный ответ об отказе в оказании государственной услуги направляется в "личный кабинет" в форме электронного документа, подписанного ЭЦП уполномоченного лица услугодателя.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7998,343 +8150,155 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
+Размер платы, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z83" w:id="83"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...2 lines deleted...]
-          </w:p>
+              <w:t xml:space="preserve">
+Государственная услуга оказывается на платной основе физическим и юридическим лицам. Ставки за оказание государственной услуги в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пунктом 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 616 Налогового Кодекса Республики Казахстан составляют:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="83"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> к настоящим Правилам; электронную копию схемы организации оповещения населения в случае чрезвычайных ситуаций (согласно приложению 5);</w:t>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) за право занятия видом деятельности по распространению теле-, радиоканалов составляет 6 (шесть) месячных расчетных показателя;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-              </w:rPr>
               <w:t>
-электронную копию трансмиссионного плана, используемого в сети приемо-передающих спутниковых станций, представленных спутниковым оператором (в случае использования каналов спутниковой связи);</w:t>
-[...161 lines deleted...]
-Сведения о документах, удостоверяющих личность услугополучателя, о государственной регистрации (перерегистрации) юридического лица, о регистрации в качестве индивидуального предпринимателя, документ подтверждающий оплату услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
+2) за переоформление лицензии – 10 % от ставки при выдаче лицензии. Оплата производится в наличной и безналичной форме через банки второго уровня и организации, осуществляющие отдельные виды банковских операций, а также через портал оплата может осуществляться через платежный шлюз "цифрового правительства".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8367,235 +8331,135 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
+График работы услугодателя и объектов информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z85" w:id="84"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
-[...1 lines deleted...]
-          </w:p>
+1) портала – круглосуточно за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем);</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="84"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) занятие видом деятельности, запрещенной законами Республики Казахстан для данной категории субъектов;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) услугодатель - с понедельника по пятницу включительно с перерывом на обед в соответствии с установленным графиком работы, кроме выходных и праздничных дней, в соответствии с трудовым законодательством Республики Казахстан.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-              </w:rPr>
               <w:t>
-4) не уплачен лицензионный сбор на право занятия деятельностью в области масс-медиа;</w:t>
-[...73 lines deleted...]
-              <w:t xml:space="preserve"> исполняющего обязанности Министра по инвестициям и развитию Республики Казахстан от 20 января 2015 года № 29 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 10357).</w:t>
+Прием заявлений и выдача результатов оказания государственной услуги с 9.00 до 17.00.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8628,128 +8492,567 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Иные требования с учетом особенностей оказания государственной услуги</w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z87" w:id="85"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Услугополучатель получает государственную услугу в электронной форме через портал при условии наличия ЭЦП.</w:t>
-[...1 lines deleted...]
-          </w:p>
+1) для получения лицензии: заявление (запрос) в форме электронного документа, удостоверенного ЭЦП услугополучателя; форму сведений, указанную в приложении 3 к настоящим Правилам; электронную копию схемы организации оповещения населения в случае чрезвычайных ситуаций (согласно приложению 5); электронную копию схемы организации сети телерадиовещания (для эфирной/кабельной/спутниковой сетей) (согласно приложению 5); электронную копию трансмиссионного плана, используемого в сети приемо-передающих спутниковых станций, представленных спутниковым оператором (в случае использования каналов спутниковой связи); электронную копию перечня применяемых средств измерений и испытательного оборудования с указанием метрологических характеристик; электронную копию сертификатов, подтверждающих поверку или метрологическую аттестацию средств измерений и испытательного оборудования (в случае предоставления услуг с использованием сети телекоммуникаций наличие средств измерений испытательного оборудования не требуется).</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="85"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Услугополучатель получает информацию о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, а также единого контакт-центра по вопросам оказания государственных услуг.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) для переоформления лицензии: заявление должно быть подано заявителем в течение 30 (тридцати) календарных дней с момента возникновения изменений. В случаях изменения: наименования вида и (или) подвида деятельности; фамилии, имени, отчества (при его наличии) физического лица; индивидуального предпринимателя, изменении его наименования и адреса; юридического лица в форме слияния, присоединения, выделения или преобразования; наименования и (или) юридического адреса юридического лица): заявление (запрос) о переоформлении лицензии в форме электронного документа, удостоверенного ЭЦП услугополучателя.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Контактные телефоны справочных служб по вопросам оказания государственной услуги указаны на Интернет-ресурсе www.mam.gov.kz, в разделе "Государственные услуги", единый контакт-центр по вопросам оказания государственных услуг: 1414, 8 800 080 7777.</w:t>
+Сведения о документах, удостоверяющих личность услугополучателя, о государственной регистрации (перерегистрации) юридического лица, о регистрации в качестве индивидуального предпринимателя, документ подтверждающий оплату услугодатель получает из соответствующих государственных цифровых систем через шлюз "цифрового правительства".</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основания для отказа в оказании государственной услуги и ее подвидов (при наличии), установленные законами Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z89" w:id="86"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) установление недостоверности документов, представленных услугополучателем для получения государственной или социально ответственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="86"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной или социально ответственной услуги, требованиям, установленным нормативными правовыми актами Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) отрицательный ответ уполномоченного государственного органа на запрос о согласовании, который требуется для оказания государственной или социально ответственной услуги, а также отрицательное заключение экспертизы, исследования либо проверки;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения определенной государственной или социально ответственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной или социально ответственной услуги.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной или социально ответственной услуги.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) не уплачен лицензионный сбор на право занятия деятельностью в области масс-медиа.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иные требования с учетом особенностей оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугополучатель получает государственную услугу в электронной форме через портал при условии наличия ЭЦП. Услугополучатель получает информацию о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, а также единого контакт-центра по вопросам оказания государственных услуг. Контактные телефоны справочных служб по вопросам оказания государственной услуги указаны на Интернет-ресурсе www.mam.gov.kz, в разделе "О государственных и социально ответственных услугах", единый контакт-центр по вопросам оказания государственных услуг: 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8854,68 +9157,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>деятельностью по распространению</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>теле-, радиоканалов"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z48" w:id="44"/>
+    <w:bookmarkStart w:name="z48" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Схема организации оповещения населения в случае чрезвычайных ситуаций</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 5 в соответствии с приказом Министра культуры и информации РК от 15.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9016,80 +9319,80 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="45"/>
+    <w:bookmarkStart w:name="z50" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Схема организации сети телерадиовещания</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(для эфирной / кабельной / спутниковой сетей)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4699000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
@@ -9217,68 +9520,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 5 к приказу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 2 апреля 2020 года № 101</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z405" w:id="46"/>
+    <w:bookmarkStart w:name="z405" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила оказания государственной услуги "Постановка на учет, переучет иностранных периодических печатных изданий, распространяемых на территории Республики Казахстан"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 5 исключено приказом Министра информации и общественного развития РК от 25.02.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9369,522 +9672,522 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 6 к приказу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 2 апреля 2020 года № 101</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z452" w:id="47"/>
+    <w:bookmarkStart w:name="z452" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утратившими силу приказов </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z453" w:id="48"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z453" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра по инвестициям и развитию Республики Казахстан от 28 апреля 2015 года № 505 "Об утверждении стандартов государственных услуг в области информации" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 11301, опубликован 2 июля 2015 года в информационно-правовой системе "Әділет").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z454" w:id="49"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z454" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра по инвестициям и развитию Республики Казахстан от 28 мая 2015 года № 655 "Об утверждении регламентов государственных услуг в области информации" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 11580, опубликован 22 июля 2015 года в информационно-правовой системе "Әділет").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z455" w:id="50"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z455" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра по инвестициям и развитию Республики Казахстан от 26 января 2016 года № 82 "О внесений изменений и дополнений в приказ Министра по инвестициям и развитию Республики Казахстан от 28 апреля 2015 года № 505 "Об утверждении стандартов государственных услуг в области информации" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 13347, опубликован от 15 марта 2016 года в информационно-правовой системе "Әділет").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z456" w:id="51"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z456" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра по инвестициям и развитию Республики Казахстан от 17 февраля 2016 года № 198 "О внесении изменений в приказ исполняющего обязанности Министра по инвестициям и развитию Республики Казахстан от 28 мая 2015 года № 655 "Об утверждении регламентов государственных услуг в области информации, оказываемых Министерством по инвестициям и развитию Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 13477, опубликован 7 апреля 2016 года в информационно-правовой системе "Әділет").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z457" w:id="52"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z457" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра информации и коммуникаций Республики Казахстан от 24 марта 2017 года № 104 "О внесении изменений в приказ Министра по инвестициям и развитию Республики Казахстан от 28 апреля 2015 года № 505 "Об утверждении стандартов государственных услуг в области информации" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 15124, опубликован от 29 мая 2017 года в Эталонном контрольном банке НПА РК в электронном виде).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z458" w:id="53"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z458" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра информации и коммуникаций Республики Казахстан от 13 июня 2017 года № 221 "О внесении изменений и дополнения в приказ исполняющего обязанности Министра по инвестициям и развитию Республики Казахстан от 28 мая 2015 года № 655 "Об утверждении регламентов государственных услуг в области информации, оказываемых Министерством по инвестициям и развитию Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 15329, опубликован от 25 июля 2017 года в Эталонном контрольном банке НПА РК в электронном виде).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z459" w:id="54"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z459" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра информации и коммуникаций Республики Казахстан от 24 декабря 2018 года № 534 "О внесении изменений в приказ Министра по инвестициям и развитию Республики Казахстан от 28 апреля 2015 года № 505 "Об утверждении стандартов государственных услуг в области информации" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 18022, опубликован от 3 января 2019 года в Эталонном контрольном банке НПА РК в электронном виде).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z460" w:id="55"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z460" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра информации и общественного развития Республики Казахстан от 17 апреля 2019 года № 67 "О внесении изменений в приказ исполняющего обязанности Министра по инвестициям и развитию Республики Казахстан от 28 мая 2015 года № 655 "Об утверждении регламентов государственных услуг в области информации" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 18563, опубликован от 17 мая 2019 года в Эталонном контрольном банке НПА РК в электронном виде).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z461" w:id="56"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z461" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра информации и общественного развития Республики Казахстан от 4 июля 2019 года № 203 "О внесении изменений в приказ Министра по инвестициям и развитию Республики Казахстан от 28 апреля 2015 года № 505 "Об утверждении стандартов государственных услуг в области информации" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 18989, опубликован от 12 июля 2019 года в Эталонном контрольном банке НПА РК в электронном виде).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z462" w:id="57"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z462" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра информации и общественного развития Республики Казахстан от 2 сентября 2019 года № 322 "О внесении изменения в приказ исполняющего обязанности Министра по инвестициям и развитию Республики Казахстан от 28 мая 2015 года № 655 "Об утверждении регламентов государственных услуг в области информации" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 19353, опубликован от 9 сентября 2019 года в Эталонном контрольном банке НПА РК в электронном виде).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>