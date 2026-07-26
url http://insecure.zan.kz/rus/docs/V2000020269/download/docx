--- v0 (2025-11-08)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d3aebf2" w14:textId="d3aebf2">
+    <w:p w14:paraId="8ba8a01" w14:textId="8ba8a01">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -122,71 +122,71 @@
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В соответствии с законами Республики Казахстан "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>О государственном регулировании, контроле и надзоре</w:t>
-[...19 lines deleted...]
-        <w:t>О государственных услугах</w:t>
+        <w:t>О государственном регулировании</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, контроле и надзоре финансового рынка и финансовых организаций", "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О государственных и социально ответственных услугах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>", "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О разрешениях и уведомлениях</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -202,90 +202,100 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О коллекторской деятельности</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">" Правление Агентства Республики Казахстан по регулированию и развитию финансового рынка </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ПОСТАНОВЛЯЕТ:</w:t>
+        <w:t>ПОСТАНОВЛЯЕТ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 20.08.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 33</w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1049,132 +1059,152 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...80 lines deleted...]
-        <w:t>" (далее – Закон) и определяют порядок учетной регистрации и ведения реестра коллекторских агентств.</w:t>
+        <w:t xml:space="preserve">
+      1. Правила прохождения учетной регистрации и ведения реестра коллекторских агентств (далее – Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 3-2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 1 статьи 9 Закона Республики Казахстан "О государственном регулировании, контроле и надзоре финансового рынка и финансовых организаций", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 12 Закона Республики Казахстан "О разрешениях и уведомлениях", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктами 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 2 статьи 17 Закона Республики Казахстан "О коллекторской деятельности" (далее – Закон) и определяют порядок учетной регистрации и ведения реестра коллекторских агентств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Информация о внесенных изменениях и (или) дополнениях в Правила размещается на официальном интернет-ресурсе уполномоченного органа, направляется оператору информационно-коммуникационной инфраструктуры "электронного правительства" и Единый контакт-центр в течение 3 (трех) рабочих дней после государственной регистрации в органах юстиции соответствующего нормативного правового акта.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1217,50 +1247,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); с изменением, внесенным постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 20.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2185,51 +2235,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О государственных услугах" подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
+        <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О государственных и социально ответственных услугах" подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес органа, рассматривающего жалобу, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2289,51 +2339,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 9 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 04.03.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); с изменением, внесенным постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z50" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2993,51 +3063,71 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 04.03.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными постановлениями Правления Агентства РК по регулированию и развитию финансового рынка от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу произвести учетную регистрацию в качестве коллекторского агентства.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3606,293 +3696,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>10) сведения о том, являлся ли ранее учредитель (акционер, участник) либо</w:t>
-[...241 lines deleted...]
-        <w:t>____________________________________________________________________;</w:t>
+        <w:t xml:space="preserve">10) сведения о том, являлся ли ранее учредитель (акционер, участник) либо руководящий работник учредителя (участника) первым руководителем или учредителем (участником) коллекторского агентства в период не более чем за один год до принятия уполномоченным органом решения об исключении из реестра данного коллекторского агентства по основаниям, предусмотренным в подпунктах 1), 4), 5), 6), 7), 9) и 10) части первой пункта 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О коллекторской деятельности"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11) сведения о руководителе учредителя (участника) заявителя</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -4636,71 +4521,71 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Сведения об учредителе (акционере, участнике) либо руководящем работнике, который ранее являлся первым руководителем или учредителем (участником) коллекторского агентства в период не более чем за один год до принятия уполномоченным органом решения об исключении из реестра данного коллекторского агентства по основаниям, предусмотренным в подпунктах 1), 2), 3), 4), 5), 6) и 7) части первой </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> статьи 9 Закона Республики Казахстан "О коллекторской деятельности"</w:t>
+Сведения об учредителе (акционере, участнике) либо руководящем работнике, который ранее являлся первым руководителем или учредителем (участником) коллекторского агентства в период не более чем за один год до принятия уполномоченным органом решения об исключении из реестра данного коллекторского агентства по основаниям, предусмотренным в подпунктах 1), 4), 5), 6), 7), 9) и 10) части первой пункта 1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О коллекторской деятельности"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11060,157 +10945,106 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>оснований привлечения к ответственности)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">пункта 1 </w:t>
+        <w:t xml:space="preserve">
+      7) сведения о том, являлся ли ранее руководящий работник руководящим работником либо лицом, владеющим десятью или более процентами долей участия в уставном капитале коллекторского агентства, в период не более чем за один год до принятия уполномоченным органом решения об исключении из реестра данного коллекторского агентства по основаниям, предусмотренным подпунктами 1), 4), 5), 6), 7), 9) и 10) части первой пункта 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О коллекторской деятельности"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_____________________________________________________________________ (да (нет),</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> наименование организации, должность, период работы)</w:t>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(да (нет), наименование организации, должность, период работы)";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) сведения о том, являлся ли ранее руководящий работник лицом, в отношении которого вступило в законную силу решение суда о применении</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -11304,190 +11138,102 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ответственности, с указанием оснований привлечения к ответственности)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) сведения о том, являлся ли ранее руководящий работник руководителем, членом органа управления, руководителем, членом исполнительного органа,</w:t>
-[...138 lines deleted...]
-        <w:t>наименование организации, должность, период работы)</w:t>
+      9) сведения о том, являлся ли ранее руководящий работник руководителем, членом органа управления, руководителем, членом исполнительного органа, главным бухгалтером финансовой организации, крупным участником - физическим лицом, руководителем крупного участника, банковского и (или) страхового холдинга - юридического лица финансовой организации в период не более чем за один год до принятия уполномоченным органом или органом финансового надзора государства, резидентом которого является финансовая организация – нерезидент Республики Казахстан, решения о применении к банку режима урегулирования, решения о лишении лицензии финансовой организации, повлекшего ее ликвидацию и (или) прекращение осуществления деятельности на финансовом рынке, либо вступления в законную силу судебного акта о принудительной ликвидации финансовой организации или признании ее банкротом в установленном законодательством Республики Казахстан порядке</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________ (да (нет))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>наименование организации, должность, период работы);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) сведения о том, являлся ли ранее руководящий работник руководителем, членом органа управления, руководителем, членом исполнительного органа,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -12425,50 +12171,88 @@
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z88" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о работниках, которые будут взаимодействовать с должниками и (или) их представителями, и (или) третьими лицами, связанными обязательствами с кредитором в рамках договора банковского займа или договора о предоставлении микрокредита</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 с изменением, внесенным постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z89" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчетный период: по состоянию на "___" __________ 20 __ года</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z90" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -14266,310 +14050,208 @@
         <w:t xml:space="preserve">
       Если да, то указать дату и номер приговора о привлечении к уголовной ответственности, статью </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Уголовного кодекса</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 3 июля 2014 года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z96" w:id="53"/>
+    <w:bookmarkStart w:name="z97" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. В графе 10 указывается информация: являлся ли ранее работник руководящим работником либо лицом, владеющим десятью или более процентами долей участия в уставном капитале коллекторского агентства, в период не более чем за один год до принятия уполномоченным органом решения об исключении из реестра данного коллекторского агентства по основаниям, предусмотренным подпунктами 1), </w:t>
-[...119 lines deleted...]
-        <w:t xml:space="preserve"> части первой пункта 1 статьи 9 Закона Республики Казахстан от 6 мая 2017 года "О коллекторской деятельности".</w:t>
+      3. В графе 10 указывается информация: являлся ли ранее работник руководящим работником либо лицом, владеющим десятью или более процентами долей участия в уставном капитале коллекторского агентства, в период не более чем за один год до принятия уполномоченным органом решения об исключении из реестра данного коллекторского агентства по основаниям, предусмотренным подпунктами 1), 4), 5), 6), 7), 9) и 10) части первой пункта 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О коллекторской деятельности".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z97" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если да, то указать наименование организации, должность, период работы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z98" w:id="55"/>
+    <w:bookmarkStart w:name="z98" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. В графе 11 если указывается да, то необходимо указать дату постановки на учет и наименование организации, в которой осуществлена постановка на учет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z99" w:id="56"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z99" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. В графе 12 если указывается да, то необходимо указать дату увольнения с государственной службы или из специальных и правоохранительных органов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z100" w:id="57"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z100" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. В графе 13 если указывается да, то необходимо указать дату прекращения государственной службы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z101" w:id="58"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z101" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В графе 14 если указывается да, то необходимо указать дату увольнения и наименование коллекторского агентства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z102" w:id="59"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z102" w:id="58"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Первый руководитель или лицо, уполномоченное на подписание _______________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                       фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -14781,68 +14463,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z105" w:id="60"/>
+    <w:bookmarkStart w:name="z105" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о филиалах и (или) представительствах</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -15374,80 +15056,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>учетной регистрации и ведения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>реестра коллекторских агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z139" w:id="61"/>
+    <w:bookmarkStart w:name="z139" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Учетная регистрация коллекторских агентств"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 4 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 26.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17158,68 +16840,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z123" w:id="62"/>
+    <w:bookmarkStart w:name="z123" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Реестр коллекторских агентств уполномоченного органа по состоянию на "___" ____________ 20 __ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -17496,51 +17178,318 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z124" w:id="63"/>
+    <w:bookmarkStart w:name="z124" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      продолжение таблицы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фамилия, имя, отчество (при его наличии) первого руководителя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Место нахождения и фактический адрес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Номер телефона, факс, адрес электронной почты, интернет - ресурс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z125" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
@@ -17572,317 +17521,50 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Фамилия, имя, отчество (при его наличии) первого руководителя</w:t>
-[...265 lines deleted...]
-              <w:t>
 Дата включения в реестр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -18100,55 +17782,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>