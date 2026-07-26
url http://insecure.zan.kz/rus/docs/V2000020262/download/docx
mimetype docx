--- v0 (2025-10-03)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="40562db" w14:textId="40562db">
+    <w:p w14:paraId="538c412" w14:textId="538c412">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -724,74 +724,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила регистрации местными исполнительными органами договоров участия в жилищно-строительном кооперативе (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 10-18)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10-2 Закона Республики Казахстан "О жилищных отношениях" (далее – Закон), в соответствии с подпунктом 1) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах" (далее – Закон о госуслугах) и определяют порядок регистрации местными исполнительными органами договоров участия в жилищно-строительном кооперативе.</w:t>
+        <w:t xml:space="preserve"> статьи 10-2 Закона Республики Казахстан "О жилищных отношениях" (далее – Закон), в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон о госуслугах) и определяют порядок регистрации местными исполнительными органами договоров участия в жилищно-строительном кооперативе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа Министра промышленности и строительства РК от 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 244</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -844,690 +906,1212 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жилищно-строительный кооператив – некоммерческое объединение физических лиц с целью строительства многоквартирного жилого дома и последующего распределения между членами жилищно-строительного кооператива квартир, нежилых помещений, парковочных мест, кладовок в соответствии с суммой внесенных паевых взносов, действующее до исполнения своих обязательств в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) единая информационная система долевого участия в жилищном строительстве (далее – Система) – информационная система, предназначенная для систематизации и учета договоров о долевом участии в жилищном строительстве и сведений о переуступке прав требований по ним;</w:t>
+      4) единая информационная система долевого участия в жилищном строительстве (далее – Система) – информационная система, предназначенная для систематизации и учета договоров о долевом участии в жилищном строительстве, договоров о долевом участии в жилищном строительстве в рамках реновации и сведений о переуступке прав требований по ним;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным приказом Министра промышленности и строительства РК от 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 244</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Государственная услуга "Регистрация местными исполнительными органами договоров участия в жилищно-строительном кооперативе" (далее – государственная услуга) оказывается местными исполнительными органами областей, городов Астана, Алматы и Шымкент, районов, городов областного значения (далее – Услугодатель).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4 предусматривается в редакции приказа Министра промышленности и строительства РК от 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 244</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. При внесении изменений и (или) дополнений в Правила, уполномоченный орган в сфере жилищных отношений и жилищно-коммунального хозяйства направляет услугодателям, Государственной корпорации, оператору информационно-коммуникационной инфраструктуры "электронного правительства", в Единый контакт-центр информацию о таких изменениях и (или) дополнениях в течение 3 (три) рабочих дней.</w:t>
+      4. Уполномоченный орган в течении 3 (трех) рабочих дней направляет информацию о внесенных изменениях и (или) дополнениях в Правила оператору Системы www.qazreestr.kz и Услугодателю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган в течение 3 (трех) рабочих дней с даты утверждения или изменения Правил актуализируют информацию о порядке оказания государственной услуги и направляют в Единый контакт-центр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При внесении изменений и (или) дополнений в Правила, уполномоченный орган направляет услугодателям, Государственной корпорации, оператору информационно-коммуникационной инфраструктуры "электронного правительства", в Единый контакт-центр информацию о таких изменениях и (или) дополнениях в течение 3 (три) рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 – в редакции приказа Министра промышленности и строительства РК от 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 244</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок оказания регистрации местными исполнительными органами договоров участия в жилищно-строительном кооперативе</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 5 предусматривается в редакции приказа Министра промышленности и строительства РК от 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 244</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Жилищно-строительный кооператив (далее – Услугополучатель), для получения государственной услуги, в течение 5 (пяти) рабочих дней со дня заключения с пайщиком договора участия в жилищно-строительном кооперативе направляет заявку для ее регистрации в электронной форме Услугодателю посредством объекта информатизации – Системы www.qazreestr.kz.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Порядок оказания регистрации местными исполнительными органами договоров участия в жилищно-строительном кооперативе</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 – в редакции приказа Министра промышленности и строительства РК от 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 244</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Заявка Услугополучателя для регистрации договора участия в жилищно-строительном кооперативе включает заключенный с пайщиком договор участия в жилищно-строительном кооперативе, персональные данные пайщика и сведения о приобретенном пае.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:bookmarkStart w:name="z27" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Жилищно-строительный кооператив (далее – Услугополучатель), для получения государственной услуги, в течение 5 (пяти) рабочих дней со дня заключения с пайщиком договора участия в жилищно-строительном кооперативе направляет заявку для ее регистрации в электронной форме Услугодателю посредством объекта информатизации – Системы www.qazreestr.kz.</w:t>
+      Услугополучатель обеспечивает получение согласия пайщика на сбор и обработку персональных данных, в том числе на передачу третьим лицам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Заявка Услугополучателя для регистрации договора участия в жилищно-строительном кооперативе включает заключенный с пайщиком договор участия в жилищно-строительном кооперативе, персональные данные пайщика и сведения о приобретенном пае.</w:t>
+      7. Система осуществляет регистрацию заявки для регистрации договора участия в жилищно-строительном кооперативе в день его отправления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Услугополучатель обеспечивает получение согласия пайщика на сбор и обработку персональных данных, в том числе на передачу третьим лицам.</w:t>
+      В случае поступления заявки в Систему после окончания рабочего времени, в выходные и праздничные дни согласно Трудовому кодексу Республики Казахстан, регистрация заявки осуществляется в Системе следующим рабочим днем.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Система осуществляет регистрацию заявки для регистрации договора участия в жилищно-строительном кооперативе в день его отправления.</w:t>
+      Статус о регистрации заявки в Системе с указанием даты и времени регистрации заявки предоставляется Услугополучателю посредством учетной записи в Системе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В случае поступления заявки в Систему после окончания рабочего времени, в выходные и праздничные дни согласно Трудовому кодексу Республики Казахстан, регистрация заявки осуществляется в Системе следующим рабочим днем.</w:t>
+      8. Оказание государственной услуги осуществляется в Системе в следующие сроки:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) при постановке на учет электронной копии договора участия в жилищно-строительном кооперативе – осуществляется Услугодателем в течение 3 (трех) рабочих дней со дня регистрации заявки в Системе. Проверка электронной копии Договора на соответствие требованиям Правил организации деятельности жилищно-строительного кооператива и оплаты паевых взносов членами жилищно-строительного кооператива и типовой формы договора участия в жилищно-строительном кооперативе, а также типового устава жилищно-строительного кооператива утвержденных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра индустрии и инфраструктурного развития Республики Казахстан от 3 апреля 2020 года № 180 (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 20346), а также на предмет наличия ранее поставленных на учет прав третьих лиц на пай в многоквартирном жилом доме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) при постановке на учет электронного договора участия в жилищно-строительном кооперативе – осуществляется Системой автоматизировано в течение 1 (одного) рабочего дня со дня регистрации заявки в Системе. Проверка электронного договора участия в жилищно-строительном кооперативе на соответствие требованиям Правил организации деятельности жилищно-строительного кооператива и оплаты паевых взносов членами жилищно-строительного кооператива и типовой формы договора участия в жилищно-строительном кооперативе, а также типового устава жилищно-строительного кооператива утвержденных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра индустрии и инфраструктурного развития Республики Казахстан от 3 апреля 2020 года № 180 (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 20346), а также на предмет наличия ранее поставленных на учет прав третьих лиц на пай в многоквартирном жилом доме.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. По результатам проверки, Услугодатель осуществляет регистрацию договора участия в жилищно-строительном кооперативе в Системе, либо направляет мотивированный ответ об отказе в регистрации договора участия в жилищно-строительном кооперативе с указанием основания для отказа в оказании государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Услугополучатель после устранения замечаний, указанных в мотивированном отказе, повторно направляет Услугодателю заявку в Системе для регистрации договора участия в жилищно-строительном кооперативе.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:bookmarkStart w:name="z37" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      9. По результатам проверки, Услугодатель осуществляет регистрацию договора участия в жилищно-строительном кооперативе в Системе, либо направляет мотивированный ответ об отказе в регистрации договора участия в жилищно-строительном кооперативе с указанием основания для отказа в оказании государственной услуги.</w:t>
+        <w:t xml:space="preserve">
+      11. При регистрации договора участия в жилищно-строительном кооперативе, Услугодатель подписывает, а Система автоматически формирует и направляет выписку о регистрации договора участия в жилищно-строительном кооперативе согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам на электронную почту пайщика, указанную в договоре участия в жилищно-строительном кооперативе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Услугополучатель после устранения замечаний, указанных в мотивированном отказе, повторно направляет Услугодателю заявку в Системе для регистрации договора участия в жилищно-строительном кооперативе.</w:t>
-[...63 lines deleted...]
-    <w:bookmarkStart w:name="z38" w:id="31"/>
+      При отсутствии у пайщика электронной почты, Услугополучатель представляет пайщику иными способами, позволяющими фиксировать (удостоверять) факт надлежащего доставления выписки о регистрации договора участия в жилищно-строительном кооперативе в течение 3 (трех) рабочих дней с момента получения выписки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 – в редакции приказа Министра промышленности и строительства РК от 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 244</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Перечень основных требований к оказанию государственной услуги изложен в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к настоящим Правилам, который содержит наименование государственной услуги, наименование Услугодателя, способы предоставления государственной услуги, срок оказания государственной услуги, форму оказания государственной услуги, результат оказания государственной услуги, размер платы, взимаемой с Услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан, график работы Услугодателя и объектов информации, перечень документов и сведений, истребуемых у Услугополучателя для оказания государственной услуги, основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z39" w:id="32"/>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 – в редакции приказа Министра промышленности и строительства РК от 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 244</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг в порядке, установленном уполномоченным органом в сфере информатизации в соответствии с подпунктом 11) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона о госуслугах.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z40" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) Услугодателя по вопросам оказания государственных услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z41" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z42" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба подается Услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) Услугодателя по вопросам оказания государственных услуг</w:t>
+    <w:bookmarkStart w:name="z43" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:bookmarkStart w:name="z44" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
+      При этом Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не направляет жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет решение либо иное административное действие, полностью удовлетворяющее требованиям, указанным в жалобе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:bookmarkStart w:name="z45" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Жалоба Услугополучателя, поступившая в адрес Услугодателя, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона о госуслугах подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z46" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба Услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z47" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Если иное не предусмотрено Законом о госуслугах, обращение в суд допускается после обжалования в досудебном порядке. В случае, если Законом о госуслугах предусмотрена возможность обращения в суд без необходимости обжалования в вышестоящем органе, административный орган, должностное лицо, административный акт, административное действие (бездействие) которых оспариваются, наряду с отзывом представляют в суд мотивированную позицию руководителя вышестоящего административного органа, должностного лица в соответствии с пунктом 5 статьи 91 Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1684,144 +2268,144 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z50" w:id="41"/>
+    <w:bookmarkStart w:name="z50" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Выписка регистрации договора участия в жилищно-строительном кооперативе</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z51" w:id="42"/>
+          <w:bookmarkStart w:name="z51" w:id="39"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Сведения о жилищно-строительном кооперативе (свидетельство государственной регистрации и юридический/фактические адреса)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="42"/>
+          <w:bookmarkEnd w:id="39"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2384,1708 +2968,1858 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам регистрации местными</w:t>
+              <w:t>к Правилам регистрации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>исполнительными органами</w:t>
+              <w:t>местными исполнительными</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>договоров участия в жилищно-</w:t>
+              <w:t>органами договоров участия</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>строительном кооперативе</w:t>
-[...64 lines deleted...]
-              <w:t>Форма</w:t>
+              <w:t>в жилищно-строительном</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кооперативе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа Министра промышленности и строительства РК от 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 244</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечень основных требований к оказанию государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Приложение 2 – в редакции приказа Министра промышленности и строительства РК от 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 244</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...52 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z73" w:id="44"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="44"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование услугодателя</w:t>
+Наименование государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Местные исполнительные органы областей, городов Астана, Алматы и Шымкент, района, города областного значения</w:t>
+Регистрация местными исполнительными органами договоров участия в жилищно-строительном кооперативе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z77" w:id="45"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="45"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Способы предоставления государственной услуги</w:t>
+Наименование услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-объект информатизации – единая информационная система долевого участия в жилищном строительстве (далее – Система) www.qazreestr.kz</w:t>
+Местные исполнительные органы областей, городов Астана, Алматы и Шымкент, района, города областного значения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z81" w:id="46"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="46"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания государственной услуги</w:t>
+Наименование подвида (при наличии) государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z83" w:id="47"/>
-[...62 lines deleted...]
-3) постановка и снятие с учета дополнительных соглашений к Договору и договоров о переуступке прав требований осуществляется аналогично процедуре учета Договора.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отсутствует</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z87" w:id="48"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="48"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания государственной услуги</w:t>
+Способы предоставления государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-электронная (частично автоматизированная)</w:t>
+объект информатизации – единая информационная система долевого участия в жилищном строительстве (далее – Система) www.qazreestr.kz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z91" w:id="49"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="49"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги</w:t>
+Срок оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-выдача регистрации Договора либо направление мотивированного ответа об отказе в постановке на учет Договора с указанием основания для отказа в оказании государственной услуги</w:t>
+1) постановка и снятие с учета электронной копии договора участия в жилищно-строительном кооперативе (далее – Договор) – в течение 3 (трех) рабочих дней со дня регистрации заявки в Системе;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) постановка и снятие с учета электронного Договора – в течение 1 (одного) рабочего дня с дня поступления заявки в Системе;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) постановка и снятие с учета дополнительных соглашений к Договору и договоров о переуступке прав требований осуществляется аналогично процедуре учета Договора.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z95" w:id="50"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="50"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+Форма оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-бесплатно</w:t>
+Электронная (частично автоматизированная)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z99" w:id="51"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="51"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы</w:t>
+Результат оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-система – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя или услугодателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, оказание государственной услуги осуществляется следующим рабочим днем).</w:t>
+Выдача регистрации Договора либо направление мотивированного ответа об отказе в постановке на учет Договора с указанием основания для отказа в оказании государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z103" w:id="52"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="52"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов необходимых для оказания государственной услуги</w:t>
+Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги и ее подвидов (при наличии), и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z105" w:id="53"/>
-[...90 lines deleted...]
-4) документ, подтверждающий государственную регистрацию прав пайщика на недвижимое имущество или документ, подтверждающий расторжение Договора.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бесплатно</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z110" w:id="54"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="54"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа в оказании государственной услуги, установленные Законами Республики Казахстан</w:t>
+График работы услугодателя и цифрового объекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z112" w:id="55"/>
-[...118 lines deleted...]
-5) отсутствие согласия услугополучателя, предоставляемого в соответствии со статьей 8 Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) услугодатель – с понедельника по пятницу с 9.00 до 18.30 часов, с перерывом на обед с 13.00 до 14.30 часов, кроме выходных и праздничных дней, согласно трудовому законодательству Республики Казахстан и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О праздниках в Республике Казахстан".</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) система – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя или услугодателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, оказание государственной услуги осуществляется следующим рабочим днем).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z118" w:id="56"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="56"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Иные требования с учетом особенностей оказания государственной услуги</w:t>
+Перечень документов и сведений, истребуемых у Услугополучателя для оказания государственной услуги ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-услугополучатель имеет возможность получения результата государственной услуги – выписку регистрации Договора в электронной форме через Систему.</w:t>
+1) при постановке на учет Договора или электронной копии Договора – электронная копия или электронный Договор;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) при постановке на учет дополнительных соглашений к Договору или договоров о переуступке прав требований – дополнительное соглашение к Договору или договор о переуступке прав требований;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) при расторжении или снятии с учета – документ, подтверждающий государственную регистрацию прав пайщика на недвижимое имущество или документ, подтверждающий расторжение Договора.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основания для отказа в оказании государственной услуги и ее подвидов (при наличии), установленные законами Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Законом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан "О жилищных отношениях";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения определенной государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+5) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугополучатель имеет возможность получения результата государственной услуги – выписку регистрации Договора в электронной форме через Систему.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -4117,55 +4851,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>