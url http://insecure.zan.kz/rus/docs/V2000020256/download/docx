--- v0 (2025-10-16)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ba5ff3c" w14:textId="ba5ff3c">
+    <w:p w14:paraId="87d7a18" w14:textId="87d7a18">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -112,130 +112,130 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра информации и общественного развития Республики Казахстан от 31 марта 2020 года № 97. Зарегистрирован в Министерстве юстиции Республики Казахстан 1 апреля 2020 года № 20256.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В соответствии с подпунктом 1) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах" </w:t>
+      В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра информации и общественного развития РК от 14.02.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 36</w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа и.о. Министра культуры и информации РК от 17.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 116-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1192,1272 +1192,1221 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила оказания государственной услуги "Проведение регистрации и перерегистрации лиц, осуществляющих миссионерскую деятельность"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Правила - в редакции приказа Министра информации и общественного развития РК от 14.02.2022 </w:t>
+      Сноска. Правила - в редакции приказа и.о. Министра культуры и информации РК от 17.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 36</w:t>
+        <w:t>№ 116-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="16"/>
+    <w:bookmarkStart w:name="z558" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z26" w:id="17"/>
+    <w:bookmarkStart w:name="z559" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила оказания государственной услуги "Проведение регистрации и перерегистрации лиц, осуществляющих миссионерскую деятельность" (далее – Правила) разработаны в соответствии с подпунктом 1) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах" и определяют порядок оказания государственной услуги "Проведение регистрации и перерегистрации лиц, осуществляющих миссионерскую деятельность" (далее – государственная услуга).</w:t>
+      1. Настоящие Правила оказания государственной услуги "Проведение регистрации и перерегистрации лиц, осуществляющих миссионерскую деятельность" (далее – Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" и определяют порядок оказания государственной услуги "Проведение регистрации и перерегистрации лиц, осуществляющих миссионерскую деятельность" (далее – государственная услуга).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:bookmarkStart w:name="z560" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Государственная услуга оказывается местными исполнительными органами областей, городов Астана, Алматы и Шымкент (далее – услугодатель) физическим лицам (далее – услугополучатель) в соответствии с настоящими Правилами.</w:t>
+      2. Государственная услуга оказывается местными исполнительными органами области, города республиканского значения и столицы (далее – услугодатель) физическим лицам (далее – услугополучатель) в соответствии с настоящими Правилами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z615" w:id="19"/>
+    <w:bookmarkStart w:name="z561" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В настоящих Правилах используются следующие понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z616" w:id="20"/>
+    <w:bookmarkStart w:name="z562" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) религиозное объединение – добровольное объединение граждан Республики Казахстан, иностранцев и лиц без гражданства, в установленном законодательными актами Республики Казахстан порядке объединившихся на основе общности их интересов для удовлетворения духовных потребностей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z617" w:id="21"/>
+    <w:bookmarkStart w:name="z563" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) религиозная деятельность – деятельность, направленная на удовлетворение религиозных потребностей верующих;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z618" w:id="22"/>
+    <w:bookmarkStart w:name="z564" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) миссионерская деятельность – деятельность граждан Республики Казахстан, иностранцев, лиц без гражданства, направленная на распространение вероучения на территории Республики Казахстан с целью обращения в религию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z619" w:id="23"/>
+    <w:bookmarkStart w:name="z565" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) уполномоченный орган – государственный орган, осуществляющий государственное регулирование в сфере религиозной деятельности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z566" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Уполномоченный орган в течение трех рабочих дней направляет информацию о внесенных изменениях и (или) дополнениях в настоящие Правила, в организации, осуществляющие прием заявлений и выдачу результатов оказания государственной услуги, услугодателям, и в Единый контакт-центр.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z567" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции приказа и.о. Министра культуры и информации РК от 14.03.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 95-НҚ</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования). </w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z558" w:id="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4 предусматривается в редакции приказа и.о. Министра культуры и информации РК от 17.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 116-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действия с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2-1. Уполномоченный орган в течение трех рабочих дней направляет информацию о внесенных изменениях и (или) дополнениях в настоящие Правила, в организации, осуществляющие прием заявлений и выдачу результатов оказания государственной услуги, услугодателям, и в Единый контакт-центр.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="24"/>
+      4. Для получения государственной услуги услугополучатель или лицо, уполномоченного по доверенности, оформленной в соответствии с Гражданским кодексом Республики Казахстан обращается с заявлением на регистрацию (перерегистрацию) миссионера по форме согласно приложению 1 к настоящим Правилам и с приложением документов согласно перечню основных требований к оказанию государственной услуги в приложении 2 к настоящим Правилам в канцелярию услугодателя либо через Некоммерческое акционерное общество "Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация), веб-портал "электронного правительства", "Государственная база данных "Е-лицензирование" (далее – Портал).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z569" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При обращении услугополучателя через Портал, заявление с приложением электронных копий документов обрабатываются услугодателем на Портале.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z570" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о документах, удостоверяющих личность и государственной регистрации (перерегистрации) религиозного объединения работник Государственной корпорации и (или) услугодатель получают из соответствующих государственных электронных систем через шлюз "электронного правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z1103" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. В случае представления услугополучателем неполного пакета документов, а также документов с истекшим сроком действия работник Государственной корпорации отказывает в приеме заявления и выдает расписку об отказе в приеме документов по форме согласно приложению 3 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z572" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При приеме документов через Государственную корпорацию услугополучателю выдается расписка о приеме соответствующих документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Глава 1 дополнена пунктом 2-1 в соответствии с приказом Министра информации и общественного развития РК от 01.12.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 530</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...103 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть третья пункт 5 предусматривается в редакции приказа и.о. Министра культуры и информации РК от 17.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 116-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действия с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сформированное заявление с пакетом документов направляются услугодателю через курьерскую, и (или) почтовую связь, и (или) посредством электронной системы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z574" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При обращении в Государственную корпорацию, день приема документов не входит в срок оказания государственной услуги, при этом результат оказания государственной услуги услугодателем предоставляется в Государственную корпорацию за день до окончания срока оказания государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z575" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Канцелярия услугодателя осуществляет прием и регистрацию документов в день их поступления (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z576" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подтверждением принятия канцелярией услугодателя пакета документов является копия заявления услугополучателя со штампом услугодателя, содержащая дату, время приема и номер входящих документов, с указанием фамилии, имени, отчества (при его наличии) лица, принявшего документы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z577" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае представления услугополучателем неполного пакета документов и (или) документов с истекшим сроком действия услугодатель отказывает в приеме заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z578" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае обращения через Портал услугополучателю в "личный кабинет" направляется информация о статусе рассмотрения запроса на оказание государственной услуги, а также уведомление с указанием даты и времени получения результата государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z579" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае обращения через Портал услугодатель в течение 2 (двух) рабочих дней с момента регистрации представленных документов, проверяет их полноту, и в случае представления заявителем неполного пакета документов готовит мотивированный отказ в дальнейшем рассмотрении заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z580" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. При представлении полного пакета документов руководитель услугодателя в течение 1 (одного) рабочего дня определяет ответственного исполнителя услугодателя (далее – ответственный исполнитель).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z581" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ответственный исполнитель в течение 1 (одного) рабочего дня ознакамливается с документами услугополучателя и изучает на достоверность указанные сведения в представленных документах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z582" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При необходимости проведения религиоведческой экспертизы ответственный исполнитель в течение 1 (одного) рабочего дня с момента получения документов услугополучателя посредством почтовой связи либо нарочно направляет объекты экспертизы в уполномоченный орган.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z583" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок регистрации приостанавливается при проведении религиоведческой экспертизы для получения заключения по материалам, представленным услугополучателем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z584" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган после проведения религиоведческой экспертизы направляет услугодателю экспертное заключение.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z585" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      После получения письма о заключении экспертизы от уполномоченного органа ответственный исполнитель в течение 4 (четырех) рабочих дней формирует на бумажном носителе свидетельство о регистрации (перерегистрации) миссионера по форме согласно приложению 4 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z586" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При несоответствии услугополучателя требованиям, предусмотренным перечнем основных требований к оказанию государственной услуги согласно приложению 2 к настоящим Правилам, услугодатель выносит решение об отказе в оказании государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z587" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугополучателю направляется уведомление с приложением предварительного решения об отказе в оказании государственной услуги в срок не позднее чем за 3 (три) рабочих дня до его подписания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z588" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугополучатель предоставляет или высказывает возражение к предварительному решению об отказе в оказании государственной услуги в срок не позднее 2 (двух) рабочих дней со дня получения уведомления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z589" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае устного выражения услугополучателем своего возражения услугодатель ведет протокол заслушивания в устной форме в соответствии со статьей 74 Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z590" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По результатам рассмотрения возражения, при поступлении от услугополучателя, услугодатель выдает свидетельство о регистрации (перерегистрации) миссионера по форме согласно приложению 4 к настоящим Правилам либо мотивированный отказ в оказании государственной услуги, которое направляется услугополучателю либо в Государственную корпорацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z591" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На Портале результат оказания государственной услуги направляется в "личный кабинет" услугополучателя в форме электронного документа, подписанного электронной цифровой подписью уполномоченного лица услугодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z592" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействий) услугодателя и (или) его должностных лиц, по вопросам оказания государственных услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z593" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Рассмотрение жалобы на решение, действий (бездействия) услугодателя по вопросам оказания государственной услуги производится должностным лицом, вышестоящим уполномоченным органом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу) в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z594" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба подается услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z595" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О государственных и социально ответственных услугах" подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z596" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z597" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее 3 (трех) рабочих дней со дня поступления жалобы направляет ее и административное дело в орган, рассматривающий жалобу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z598" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не направляет жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет решение либо иное административное действие, полностью удовлетворяющие требованиям, указанным в жалобе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z599" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если иное не предусмотрено законом, обращение с жалобой в суд допускается после обжалования в досудебном порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...453 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 5 – в редакции приказа Министра информации и общественного развития РК от 01.12.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 530</w:t>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа и.о. Министра культуры и информации РК от 17.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом и.о. Министра культуры и информации РК от 20.08.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 404-НҚ</w:t>
+        <w:t>№ 116-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действия с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="48"/>
-[...185 lines deleted...]
-    <w:bookmarkEnd w:id="55"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2634,51 +2583,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>форма</w:t>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -2699,89 +2648,102 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>услугодателю</w:t>
+              <w:t>Услугодателю</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(должность, фамилия, отчество</w:t>
+              <w:t>(должность, фамилия, имя,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>отчество (далее – ФИО)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>(при его наличии)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>должностного лица,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -2816,339 +2778,369 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(фамилия, имя, отчество</w:t>
+              <w:t>ФИО (при его наличии), адрес,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(при его наличии), адрес,</w:t>
+              <w:t>телефон и индивидуальный</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>телефон и ИИН физического лица)</w:t>
+              <w:t>идентификационный номер</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>физического лица)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z67" w:id="56"/>
+    <w:bookmarkStart w:name="z603" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на регистрацию (перерегистрацию) миссионера</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z68" w:id="57"/>
+      <w:bookmarkStart w:name="z604" w:id="57"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу Вас зарегистрировать (перерегистрировать) меня в качестве миссионера.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Адрес местонахождения (проживания): ___________________________________</w:t>
-[...67 lines deleted...]
-        <w:t>Принадлежность к вероисповеданию: ____________________________________</w:t>
+        <w:t>Адрес местонахождения (проживания): _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Паспорт или удостоверение личности (дата выдачи, номер, орган, выдавший</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>документ) ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Гражданство: _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Принадлежность к вероисповеданию: ________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Наименование религиозного объединения от имени, которого осуществляет</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>миссионерскую деятельность: ___________________________________________</w:t>
-[...50 lines deleted...]
-        <w:t>Территория осуществления деятельности: _________________________________</w:t>
+        <w:t>миссионерскую деятельность: ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Срок миссионерской деятельности: _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Срок действия визы: ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Территория осуществления деятельности: ____________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(область, город республиканского значения или столица)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Подтверждаю, что с законодательством Республики Казахстан в части, касающейся</w:t>
-[...16 lines deleted...]
-        <w:t>регулирования деятельности миссионеров ознакомлен(-а) _________ (подпись)</w:t>
+        <w:t>Подтверждаю, что с законодательством Республики Казахстан в части,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>касающейся регулирования деятельности миссионеров ознакомлен(-а)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________ (подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Перечень прилагаемых документов:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -3206,85 +3198,181 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подтверждаю достоверность представленной информации и даю согласие</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>на использование сведений, содержащихся в информационных системах,</w:t>
+        <w:t>на использование сведений, содержащихся в электронных системах,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>составляющих охраняемую законом тайну.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подпись ____________ Дата подачи заявления _________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа и.о. Министра культуры и информации РК от 17.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 116-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действия с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3399,15761 +3487,2793 @@
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>осуществляющих</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>миссионерскую деятельность"</w:t>
-            </w:r>
-[...14044 lines deleted...]
-              <w:t>предметов религиозного назначения"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z606" w:id="58"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Перечень основных требований к оказанию государственной услуги</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="58"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z608" w:id="59"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="59"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование услугодателя</w:t>
+Наименование государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Местные исполнительные органы областей, городов Астана, Алматы и Шымкент</w:t>
+Проведение регистрации и перерегистрации лиц, осуществляющих миссионерскую деятельность.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z612" w:id="60"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="60"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Способы предоставления государственной услуги</w:t>
+Наименование подвида (при наличии) государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Местные исполнительные органы областей, городов Астана, Алматы и Шымкент, Государственная корпорация "Правительство для граждан", веб-портал "электронного правительства" www.egov.kz</w:t>
+Отсутствует.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z616" w:id="61"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="61"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания государственной услуги</w:t>
+Наименование услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15 (пятнадцать) рабочих дней</w:t>
+Местные исполнительные органы области, города республиканского значения и столицы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z620" w:id="62"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="62"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания государственной услуги</w:t>
+Способы предоставления государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронная (частично автоматизированная)/бумажная</w:t>
+Местные исполнительные органы области, города республиканского значения и столицы, Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация), веб-портал "электронного правительства" www.egov.kz, "Государственная база данных "Е-лицензирование" www.elicense.kz (далее – Портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z624" w:id="63"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="63"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги</w:t>
+Срок оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Письмо согласование расположения специальных стационарных помещений для распространения религиозной литературы и иных информационных материалов религиозного содержания, предметов религиозного назначения, либо мотивированный ответ об отказе в оказании государственной услуги.</w:t>
+10 (десять) рабочих дней. Срок регистрации приостанавливается при проведении религиоведческой экспертизы для получения заключения по материалам, представленным услугополучателем.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z628" w:id="64"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="64"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+Форма оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бесплатно</w:t>
+Электронная (частично автоматизированная)/бумажная.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z632" w:id="65"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="65"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы услугодателя, Государственной корпорации и объектов информации</w:t>
+Результат оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Услугодателя - с понедельника по пятницу, в соответствии с установленным графиком работы с 9.00 до 18.30 часов, за исключением выходных и праздничных дней, согласно трудовому законодательству Республики Казахстан с перерывом на обед с 13.00 часов до 14.30 часов;</w:t>
-[...109 lines deleted...]
-Портале: www.elicense.kz.</w:t>
+Свидетельство о регистрации (перерегистрации) миссионера либо мотивированный ответ об отказе в оказании государственной услуги.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z636" w:id="66"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="66"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
+Размер платы, взимаемой с услугополучателя при оказании государственной услуги и ее подвидов (при наличии), и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-При обращении услугополучателя (либо его представителя по доверенности) к услугодателю и в Государственную корпорацию (при предъявлении документа, удостоверяющего личность для идентификации личности) представляется:</w:t>
-[...197 lines deleted...]
-4) сведения о документах, удостоверяющих личность, о государственной регистрации (перерегистрации) юридического лица услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
+Бесплатно.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z641" w:id="67"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="67"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
+График работы услугодателя, Государственной корпорации и объектов информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...88 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z642" w:id="68"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-6) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+1) услугодателя – с понедельника по пятницу, в соответствии с установленным графиком работы с 9.00 до 17.00 часов с перерывом на обед, за исключением выходных и праздничных дней, согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудовому</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кодексу Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="68"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2) Государственной корпорации – прием заявлений и выдача готовых результатов государственных услуг осуществляется с понедельника по пятницу включительно с 9.00 до 18.00 часов без перерыва, дежурные отделы обслуживания населения Государственной корпорации с понедельника по пятницу включительно с 9.00 до 20.00 часов и в субботу с 9.00 до 13.00 часов кроме праздничных и выходных дней согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудовому</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кодексу Республики Казахстан; Государственная услуга оказывается по месту нахождения услугодателя в порядке электронной очереди, без ускоренного обслуживания, возможно бронирование электронной очереди посредством Портала;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) Портала – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно Трудовому кодексу Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Адреса мест оказания государственной услуги размещены на: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>интернет-ресурсе услугодателя: www.gov.kz;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>интернет-ресурсе Государственной корпорации: www.gov.kz;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Портале: www.elicense.kz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z650" w:id="69"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="69"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z652" w:id="70"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+При обращении услугополучателя или лица, уполномоченного по доверенности, оформленной в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Гражданским</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кодексом Республики Казахстан к услугодателю и в Государственную корпорацию (при предъявлении документа, удостоверяющего личность либо электронный документ из сервиса цифровых документов для идентификации личности) представляется:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="70"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) заявление на регистрацию (перерегистрацию) миссионера по форме согласно 1 к настоящим Правилам оказания государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) копия паспорта (для иностранцев и лиц без гражданства в Республике Казахстан);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) документ, выданный религиозным объединением на право осуществления миссионерской деятельности от имени религиозного объединения (заверенный подписью и печатью (при наличии) руководителя религиозного объединения с указанием даты выдачи);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) копию устава религиозного объединения (подписанный и заверенный печатью (при наличии) руководителя религиозного объединения);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) религиозная литература, иные информационные материалы религиозного содержания, предметы религиозного назначения, предназначенные для миссионерской деятельности;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6) копия письма о положительном заключении религиоведческой экспертизы (при наличии);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7) сведения о документах, удостоверяющих личность, о государственной регистрации (перерегистрации) юридического лица услугодатель/сотрудник Государственной корпорации получает из соответствующих государственных электронных систем через шлюз "электронного правительства".</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Иностранцы и лица без гражданства в Республике Казахстан дополнительно представляют следующие документы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) легализованный или апостилированный документ, удостоверяющий, что религиозное объединение является официально зарегистрированным по законодательству иностранного государства;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) приглашение религиозного объединения, зарегистрированного в Республике Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>При обращении на Портал:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) заявление в форме электронного документа, подписанный электронной цифровой подписью услугополучателя;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) электронная копия паспорта (для иностранцев и лиц без гражданства в Республике Казахстан);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) электронная копия документа, выданного религиозным объединением на право осуществления миссионерской деятельности от имени религиозного объединения (подписанный и заверенный печатью (при наличии) руководителя религиозного объединения с указанием даты выдачи бумажного варианта);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) электронная копия устава религиозного объединения (подписанный и заверенный печатью (при наличии) руководителя религиозного объединения);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) электронная копия религиозной литературы, иных информационных материалов религиозного содержания, предметы религиозного назначения, предназначенные для миссионерской деятельности;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6) электронная копия письма о положительном заключении религиоведческой экспертизы (при наличии);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7) сведения о документах, удостоверяющих личность, о государственной регистрации (перерегистрации) юридического лица услугодатель получает из соответствующих государственных электронных систем через шлюз "электронного правительства".</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Иностранцы и лица без гражданства в Республике Казахстан дополнительно представляют следующие документы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) электронная копия легализованного или апостилированного документа, удостоверяющего, что религиозное объединение является официально зарегистрированным по законодательству иностранного государства;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) электронная копия приглашения религиозного объединения, зарегистрированного в Республике Казахстан. Документы, выданные иностранными государствами, представляются с нотариально засвидетельствованной в Республике Казахстан верностью перевода на казахский и русский языки и нотариально засвидетельствованной в Республике Казахстан подлинностью подписи переводчика, осуществлявшего перевод.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z675" w:id="71"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="71"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основания для отказа в оказании государственной услуги и ее подвидов (при наличии), установленные законами Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z677" w:id="72"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="72"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным нормативными правовыми актами Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) отрицательный ответ уполномоченного государственного органа на запрос о согласовании, который требуется для оказания государственной услуги, а также отрицательное заключение экспертизы, исследования либо проверки;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7) объект религиоведческой экспертизы не рекомендован к использованию и распространению на территории Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) миссионерская деятельность, представляющая угрозу конституционному строю, общественному порядку, правам и свободам человека, здоровью и нравственности населения.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z686" w:id="73"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12. </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="73"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z688" w:id="74"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Особенности оказания государственной услуги услугополучателям с ограниченными возможностями при обращении к услугодателю: здание оборудовано пандусами, предназначенными для доступа людей с ограниченными возможностями.</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...50 lines deleted...]
-Для получения государственной услуги в электронной форме услугополучатель обращается через Портал при условии наличия ЭЦП. Единый контакт-центр:1414, 8-800-080-7777</w:t>
+          <w:bookmarkEnd w:id="74"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Услугополучателям, имеющим нарушение здоровья со стойким расстройством функций организма ограничивающее его жизнедеятельность, в случае необходимости прием документов, для оказания государственной услуги, производится работником Государственной корпорации с выездом по месту жительства посредством обращения через Единый контакт-центр.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Для получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа услугополучатель обращается посредством контактных телефонов, размещенных на официальном интернет-ресурсе услугодателя и Единого контакт-центра.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Для получения государственной услуги в электронной форме услугополучатель обращается через Портал при условии наличия электронной цифровой подписи.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Единый контакт-центр: 1414.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сервис цифровых документов доступен для пользователей, авторизованных в мобильном приложении.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для использования цифрового документа необходимо пройти авторизацию в мобильном приложении с использованием электронно-цифровой подписи или одноразового пароля, далее перейти в раздел "Цифровые документы" и выбрать необходимый документ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -19231,142 +6351,90 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственной услуги</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Согласование расположения специальных стационарных</w:t>
+              <w:t>"Проведение регистрации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>помещений для распространения</w:t>
+              <w:t>и перерегистрации лиц,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>религиозной литературы и иных</w:t>
+              <w:t>осуществляющих</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>информационных материалов</w:t>
-[...51 lines deleted...]
-              <w:t>исполнительными органами"</w:t>
+              <w:t>миссионерскую деятельность"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -19387,51 +6455,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>форма</w:t>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -19478,466 +6546,410 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(фамилия, имя, отчество</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(при его наличии)</w:t>
+              <w:t>(далее – ФИО) (при его наличии)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(далее - ФИО),</w:t>
-[...38 lines deleted...]
-              <w:t>____________________________</w:t>
+              <w:t>___________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(адрес услугополучателя)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z660" w:id="145"/>
+    <w:bookmarkStart w:name="z699" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Расписка об отказе в приеме заявления</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z661" w:id="146"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z700" w:id="76"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Руководствуясь </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 20 Закона Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-[...116 lines deleted...]
-        <w:t>отказывает в приеме заявления, а именно:</w:t>
+    <w:bookmarkEnd w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"О государственных и социально ответственных услугах", отдел №____ филиала</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Государственной корпорации "Правительство для граждан" (далее – Государственная</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>корпорация) ___________________ (указать адрес) отказывает в приеме заявления</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>на оказание государственной услуги ввиду представления Вами неполного пакета</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>документов согласно перечню основных требований к оказанию государственной</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>услуги "Проведение регистрации и перерегистрации лиц, осуществляющих</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>миссионерскую деятельность", а именно:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Наименование отсутствующих документов:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1. ___________________________________________________________</w:t>
-[...33 lines deleted...]
-        <w:t>3. ___________________________________________________________</w:t>
+        <w:t>1. _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. _____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Настоящая расписка составлена в 2 экземплярах, по одному для каждой стороны.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>___________________________________________________ __________</w:t>
-[...33 lines deleted...]
-        <w:t>Получил: ___________________________________________ _________</w:t>
+        <w:t>_______________________________________________________ ________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ФИО (при его наличии) работник Государственной корпорации (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Получил: ___________________________________________ ____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ФИО (при его наличии) услугополучателя (подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Дата: "____" ______________ 20___ год</w:t>
+        <w:t>Дата: "___" _____________ 20__ год</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -19986,1261 +6998,685 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 4</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к приказу</w:t>
+              <w:t>к Правилам оказания</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Министра информации</w:t>
+              <w:t>государственной услуги</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и общественного развития</w:t>
+              <w:t>"Проведение регистрации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики Казахстан</w:t>
+              <w:t>и перерегистрации лиц,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от 31 марта 2020 года № 97</w:t>
+              <w:t>осуществляющих</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>миссионерскую деятельность"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...171 lines deleted...]
-      </w:pPr>
+      <w:bookmarkStart w:name="z703" w:id="77"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Государственная услуга оказывается местными исполнительными органами областей, городов Астана, Алматы и Шымкент (далее – услугодатель) физическим и юридическим лицам (далее – услугополучатель) в соответствии с настоящими Правилами.</w:t>
-[...963 lines deleted...]
-    <w:bookmarkEnd w:id="178"/>
+      Акимат _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(области, города республиканского значения и столицы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Свидетельство о регистрации (перерегистрации) миссионера</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(регистрационный номер)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>город ______________ "__" ______ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Настоящее свидетельство выдано в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"О религиозной деятельности и религиозных объединениях" __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии) лица, которому выдается свидетельство)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подтверждает регистрацию (перерегистрацию) в качестве миссионера</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>с "_____" __________ 20__ года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Территория, в пределах которой осуществляет свою деятельность</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата первичной регистрации (указывается при перерегистрации) "__" _____ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Паспорт или удостоверение личности: _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(дата выдачи, номер, орган выдавший документ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Гражданство: ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Принадлежность к вероисповеданию: _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Наименование религиозного объединения от имени, которого осуществляет</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>миссионерскую деятельность: _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Данное свидетельство действительно до "__" ______20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Должностное лицо, уполномоченное услугодателем __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>с указанием должности, фамилии, имени, отчества (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Подпись _______</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Место печати</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Серия бланка</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ ____бланка</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -21274,818 +7710,1199 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1</w:t>
+              <w:t>Приложение 2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам оказания</w:t>
+              <w:t>к приказу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>государственной услуги</w:t>
+              <w:t>Министра информации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Выдача решения</w:t>
+              <w:t>и общественного развития</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>о строительстве культовых</w:t>
+              <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>зданий (сооружений) и</w:t>
-[...337 lines deleted...]
-              <w:t>БИН юридического лица)</w:t>
+              <w:t>от 31 марта 2020 года № 97</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z444" w:id="179"/>
+    <w:bookmarkStart w:name="z128" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заявление</w:t>
-[...9 lines deleted...]
-      <w:bookmarkStart w:name="z445" w:id="180"/>
+        <w:t xml:space="preserve"> Правила оказания государственной услуги "Согласование деятельности иностранных религиозных объединений на территории Республики Казахстан, назначения иностранными религиозными центрами руководителей религиозных объединений в Республике Казахстан"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила - в редакции приказа и.о. Министра культуры и информации РК от 17.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 116-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z704" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z705" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Настоящие Правила оказания государственной услуги "Согласование деятельности иностранных религиозных объединений на территории Республики Казахстан, назначения иностранными религиозными центрами руководителей религиозных объединений в Республике Казахстан" (далее – Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" и определяют порядок оказания государственной услуги "Согласование деятельности иностранных религиозных объединений на территории Республики Казахстан, назначения иностранными религиозными центрами руководителей религиозных объединений в Республике Казахстан" (далее – государственная услуга).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z706" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Прошу Вас выдать решение о строительстве культового здания (сооружения)</w:t>
-[...323 lines deleted...]
-        <w:t>Место печати (для юридического лица)</w:t>
+      2. Государственная услуга оказывается Комитетом по делам религий Министерства культуры и информации Республики Казахстан (далее – услугодатель) юридическим лицам (далее – услугополучатель) в соответствии c настоящими Правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z707" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В настоящих Правилах используются следующие понятия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z708" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) религиозное объединение – добровольное объединение граждан Республики Казахстан, иностранцев и лиц без гражданства, в установленном законодательными актами Республики Казахстан порядке объединившихся на основе общности их интересов для удовлетворения духовных потребностей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z709" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) религиозная деятельность – деятельность, направленная на удовлетворение религиозных потребностей верующих;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z710" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) уполномоченный орган – государственный орган, осуществляющий государственное регулирование в сфере религиозной деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z711" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Уполномоченный орган в течение трех рабочих дней направляет информацию о внесенных изменениях и (или) дополнениях в настоящие Правила, в организации, осуществляющие прием заявлений и выдачу результатов оказания государственной услуги, услугодателям, и в Единый контакт-центр.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z712" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Согласования проводятся с целью определения на соответствие требованиям, установленным законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z713" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z714" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Для получения согласования деятельности иностранных религиозных объединений на территории Республики Казахстан услугополучатель или лицо, уполномоченного по доверенности, оформленной в соответствии с Гражданским кодексом Республики Казахстан обращается с заявлением по форме согласно приложению 1 к настоящим Правилам и с приложением документов согласно перечню основных требований к оказанию государственной услуги в приложении 3 к настоящим Правилам в канцелярию услугодателя либо через Некоммерческое акционерное общество "Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z715" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Для получения согласования назначения иностранными религиозными центрами руководителей религиозных объединений в Республике Казахстан услугополучатель или лицо, уполномоченного по доверенности, оформленной в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Гражданским</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кодексом Республики Казахстан обращается с ходатайством по форме согласно приложению 2 к настоящим Правилам и с приложением документов согласно перечню основных требований к оказанию государственной услуги в приложении 3 к настоящим Правилам в канцелярию услугодателя либо через Государственную корпорацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z716" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Канцелярия услугодателя осуществляет прием и регистрацию документов в день их поступления (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием документов осуществляется следующим рабочим днем).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z717" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подтверждением принятия канцелярией услугодателя пакета документов от услугополучателя, является копия заявления либо ходатайства услугополучателя со штампом услугодателя, содержащая дату, время приема и номер входящих документов, с указанием фамилии, имени, отчества (при его наличии) лица, принявшего документы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z718" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Канцелярия услугодателя в день поступления документов проверяет полноту представленных документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z719" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При представлении услугополучателем неполного пакета документов канцелярия услугодателя отказывает в приеме заявления/ходатайства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z720" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. При приеме документов через Государственную корпорацию услугополучателю выдается расписка о приеме соответствующих документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z721" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Работник Государственной корпорации проверяет полноту заполнения заявления/ходатайства, пакета документов и осуществляет их прием.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z722" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае предоставления услугополучателем неполного пакета документов работник Государственной корпорации выдает расписку об отказе в приеме заявления по форме согласно приложению 4 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть четвертая пункта 7 предусматривается в редакции приказа и.о. Министра культуры и информации РК от 17.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 116-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действия с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сформированное заявление/ходатайство с пакетом документов направляются услугодателю через курьерскую, и (или) почтовую связь, и (или) посредством электронной системы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z724" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При обращении в Государственную корпорацию, день приема документов не входит в срок оказания государственной услуги, при этом результат оказания государственной услуги услугодателем предоставляется в Государственную корпорацию за день до окончания срока оказания государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z725" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. При представлении услугополучателем полного пакета документов руководитель услугодателя в течение 1 (одного) рабочего дня с момента их регистрации ознакамливается с представленными документами и определяет ответственного исполнителя услугодателя (далее – ответственный исполнитель).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z726" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ответственный исполнитель в течение 8 (восьми) рабочих дней рассматривает документы на соответствие требованиям, установленным законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z727" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По результатам рассмотрения представленных документов ответственный исполнитель в течение 1 (одного) рабочего дня готовит письмо-согласование по форме согласно приложению 6 либо 7 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z728" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При несоответствии услугополучателя требованиям, предусмотренным перечнем основных требований к оказанию государственной услуги в приложения 3 к настоящим Правилам, услугодатель выносит решение об отказе в оказании государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z729" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугополучателю направляется уведомление с приложением предварительного решения об отказе в оказании государственной услуги в срок не позднее чем за 3 (три) рабочих дня до его подписания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z730" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугополучатель предоставляет или высказывает возражение к предварительному решению об отказе в оказании государственной услуги в срок не позднее 2 (двух) рабочих дней со дня получения уведомления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z731" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае устного выражения услугополучателем своего возражения услугодатель ведет протокол заслушивания в устной форме в соответствии со статьей 74 Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z732" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По результатам рассмотрения возражения, при поступлении от услугополучателя, услугодатель выдает письмо-согласование согласно приложению 6 или 7 к настоящим Правилам либо мотивированный отказ в оказании государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z733" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Канцелярия услугодателя в течение 1 (одного) рабочего дня регистрирует результат оказания государственной услуги с присвоением регистрационного номера и даты, после чего отправляет услугополучателю либо в Государственную корпорацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z734" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. На основании письма-согласования услугополучатель обращается в уполномоченный орган в сфере государственной регистрации юридических лиц и учетной регистрации филиалов и представительств Республики Казахстан для прохождения регистрации иностранного религиозного объединения на территории Республики Казахстан либо для прохождения регистрации (перерегистрации) религиозных объединений, учетной регистрация филиалов и представительств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z735" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействий) услугодателя и (или) его должностных лиц, по вопросам оказания государственных услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z736" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Рассмотрение жалобы на решение, действий (бездействия) услугодателя по вопросам оказания государственной услуги, производится должностным лицом, вышестоящим уполномоченным органом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу) в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z737" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба подается услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z738" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О государственных и социально ответственных услугах" подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z739" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z740" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z741" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не направляет жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет решение либо иное административное действие, полностью удовлетворяющие требованиям, указанным в жалобе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z742" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если иное не предусмотрено законом, обращение с жалобой в суд допускается после обжалования в досудебном порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа и.о. Министра культуры и информации РК от 17.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 116-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действия с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -22121,1737 +8938,5006 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2</w:t>
+              <w:t>Приложение 1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам оказания</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственной услуги</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Выдача решения</w:t>
+              <w:t>"Согласование деятельности</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>о строительстве культовых</w:t>
+              <w:t>иностранных религиозных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>зданий (сооружений),</w:t>
+              <w:t>объединений на территории</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>определении</w:t>
+              <w:t>Республики Казахстан,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>их месторасположения"</w:t>
+              <w:t>назначения иностранными</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>религиозными центрами</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>руководителей религиозных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>объединений</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в Республике Казахстан"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Руководителю услугодателя</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(фамилия, имя, отчество</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(далее – ФИО) (при его наличии)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от услугополучателя</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ФИО (при его наличии),</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>наименование, почтовый адрес,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>телефон и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бизнес-идентификационный</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>номер юридического лица)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...4 lines deleted...]
-      </w:pPr>
+    <w:bookmarkStart w:name="z746" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заявление на выдачу письма-согласования деятельности иностранного</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>религиозного объединения на территории Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z747" w:id="118"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Я, ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(ФИО (при его наличии) руководителя иностранного религиозного объединения)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(паспорт или иной документ, удостоверяющий личность (дата, номер, выдавший</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>документ орган)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>прошу согласовать деятельность ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(полное наименование иностранного религиозного объединения)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>на территории Республики Казахстан ___________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вероисповедная принадлежность иностранного религиозного объединения)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Перечень прилагаемых документов:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Подтверждаю достоверность представленной информации и даю согласие</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>на использование сведений, содержащихся в электронных системах,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>составляющих охраняемую законом тайну.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Подпись _______________ Дата подачи заявления _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Место печати (для юридического лица)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Приложение 2 – в редакции приказа и.о. Министра культуры и информации РК от 14.03.2025 </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 95-НҚ</w:t>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа и.о. Министра культуры и информации РК от 17.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 116-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действия с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 2</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам оказания</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственной услуги</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Согласование деятельности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>иностранных религиозных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>объединений на территории</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>назначения иностранными</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>религиозными центрами</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>руководителей религиозных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>объединений</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в Республике Казахстан"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Руководителю услугодателя</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(фамилия, имя, отчество</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(далее – ФИО) (при его наличии)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от услугополучателя</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_______________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ФИО (при его наличии),</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>наименование, почтовый</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>адрес, телефон и бизнес-</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>идентификационный номер</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>юридического лица)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z751" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ходатайство на выдачу письма-согласования назначения иностранным</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>религиозным центром руководителя религиозного объединения в Республике Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z752" w:id="120"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящим прошу согласовать назначение в Республике Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(ФИО (при его наличии) руководителя религиозного объединения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в Республике Казахстан)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>руководителем ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(полное наименование религиозного объединения в Республике Казахстан)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(указать сведения о предыдущей деятельности кандидата в иностранном</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>религиозном центре)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(сведения о местонахождении иностранного религиозного центра)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(данные документа (номер регистрации, дата, выдавший документ орган, срок</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действия), удостоверяющего, что учредитель – иностранный религиозный центр</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>является юридическим лицом по законодательству иностранного государства)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вероисповедная принадлежность иностранного религиозного объединения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и его местонахождение)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Перечень прилагаемых документов:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Подтверждаю достоверность представленной информации и даю согласие</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>на использование сведений, содержащихся в электронных системах,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>составляющих охраняемую законом тайну.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Подпись услугополучателя ________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата подачи ходатайства ________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Место печати (для юридического лица)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 3 предусматривается в редакции приказа и.о. Министра культуры и информации РК от 17.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 116-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действия с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 3</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам оказания</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственной услуги</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Согласование деятельности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>иностранных религиозных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>объединений на территории</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>назначения иностранными</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>религиозными центрами</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>руководителей религиозных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>объединений</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в Республике Казахстан"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z754" w:id="121"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Перечень основных требований к оказанию государственной услуги</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="121"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z756" w:id="122"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="122"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование услугодателя</w:t>
+Наименование государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Местные исполнительные органы областей, городов Астана, Алматы и Шымкент.</w:t>
+Согласование деятельности иностранных религиозных объединений на территории Республики Казахстан, назначения иностранными религиозными центрами руководителей религиозных объединений в Республике Казахстан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z760" w:id="123"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="123"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Способы предоставления государственной услуги</w:t>
+Наименование подвида (при наличии) государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-веб-портал "электронного правительства" www.egov.kz.</w:t>
+Отсутствует.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z764" w:id="124"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="124"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Срок оказания государственной услуги</w:t>
+              <w:t xml:space="preserve">
+Наименование услугодателя </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22 (двадцать два) рабочих дня.</w:t>
+Комитет по делам религий Министерства культуры и информации Республики Казахстан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z768" w:id="125"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="125"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания государственной услуги</w:t>
+Способы предоставления государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронная (частично автоматизированная).</w:t>
+Комитет по делам религий Министерства культуры и информации Республики Казахстан, Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z772" w:id="126"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="126"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги</w:t>
+Срок оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Решение о строительстве культовых зданий (сооружений), определении их месторасположения либо мотивированный ответ об отказе в оказании государственной услуги.</w:t>
+15 (пятнадцать) рабочих дней.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z776" w:id="127"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="127"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+Форма оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бесплатно.</w:t>
+Бумажная.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z780" w:id="128"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="128"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы услугодателя, Государственной корпорации и объектов информации</w:t>
+Результат оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Портала - круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
-[...53 lines deleted...]
-Портале: www.elicense.kz.</w:t>
+Письмо-согласование деятельности иностранного религиозного объединения на территории Республики Казахстан, назначения иностранными религиозными центрами руководителей религиозных объединений в Республике Казахстан либо мотивированный ответ об отказе в оказании государственной услуги.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z784" w:id="129"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="129"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
+Размер платы, взимаемой с услугополучателя при оказании государственной услуги и ее подвидов (при наличии), и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...54 lines deleted...]
-4) сведения о документах, удостоверяющих личность, о государственной регистрации (перерегистрации) юридического лица услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
+              <w:t xml:space="preserve">
+Бесплатно. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z788" w:id="130"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9..</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="130"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
+График работы услугодателя, Государственной корпорации и объектов информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...34 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z790" w:id="131"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
- 3) если деятельность религиозных объединений направлена на насилие над гражданами Республики Казахстан, иностранцами и лицами без гражданства или иное причинение вреда их здоровью либо на расторжение брака между супругами (распад семьи) или прекращение родственных отношений, нанесение ущерба нравственности, нарушение прав и свобод человека и гражданина, побуждение граждан к отказу от исполнения обязанностей, предусмотренных </w:t>
-[...201 lines deleted...]
-              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+1) услугодателя – с понедельника по пятницу, в соответствии с установленным графиком работы с 9.00 до 18.30 часов, за исключением выходных и праздничных дней, согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудовому</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кодексу Республики Казахстан с перерывом на обед с 13.00 часов до 14.30 часов.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="131"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2) Государственной корпорации – прием заявлений и выдача готовых результатов государственных услуг осуществляется с понедельника по пятницу включительно с 9.00 до 18.00 часов без перерыва, дежурные отделы обслуживания населения Государственной корпорации с понедельника по пятницу включительно с 9.00 до 20.00 часов и в субботу с 9.00 до 13.00 часов кроме праздничных и выходных дней согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудовому</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кодексу Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Государственная услуга оказывается по месту нахождения услугодателя в порядке электронной очереди, без ускоренного обслуживания, возможно бронирование электронной очереди посредством веб-портала "электронного правительства";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Адреса мест оказания государственной услуги размещены на: интернет-ресурсе услугодателя: www.gov.kz; интернет-ресурсе Государственной корпорации: www.gov.kz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z795" w:id="132"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="132"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...32 lines deleted...]
-Единый контакт-центр: 1414, 8-800-080-7777.</w:t>
+          <w:bookmarkStart w:name="z797" w:id="133"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Перечень документов, необходимых для согласования деятельности иностранного религиозного объединения на территории Республики Казахстан при обращении услугополучателя или лица, уполномоченного по доверенности, оформленной в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Гражданским</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кодексом Республики Казахстан к услугодателю либо через Государственную корпорацию (при предъявлении документа, удостоверяющего личность для идентификации личности) либо электронный документ из сервиса цифровых документов:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="133"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) заявление по форме согласно приложению 1 к настоящим Правилам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) документ, подтверждающий местонахождение иностранного религиозного объединения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) легализованный или апостилированный документ, удостоверяющий, что учредитель – иностранное религиозное объединение является юридическим лицом по законодательству иностранного государства;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) список граждан-инициаторов, создаваемого религиозного объединения, по форме согласно приложению 5 к настоящим Правилам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) печатные религиозные материалы, раскрывающие историю возникновения и основы вероучения иностранного религиозного объединения и содержащие сведения о соответствующей ему религиозной деятельности;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6) копию устава (положения) иностранного религиозного объединения, утвержденного органом юридического лица.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>В случае предоставления документов на иностранном языке, предоставляется их нотариально засвидетельствованный перевод на казахский и русский языки с нотариально засвидетельствованной в Республике Казахстан подлинностью подписи переводчика, осуществлявшего перевод.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Перечень документов, необходимых для согласования назначения иностранными религиозными центрами руководителей религиозных объединений в Республике Казахстан, при обращении услугополучателя или лица, уполномоченного по доверенности, оформленной в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Гражданским</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кодексом Республики Казахстан к услугодателю либо через Государственную корпорацию (при предъявлении документа, удостоверяющего личность для идентификации личности) либо электронный документ из сервиса цифровых документов:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) ходатайство по форме согласно приложению 2 к настоящим Правилам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) решение иностранного религиозного центра о назначении кандидата руководителем религиозного объединения, действующего на территории Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) копия паспорта или удостоверения личности кандидата на должность руководителя религиозного объединения.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В случае предоставления документов на иностранном языке, предоставляется их нотариально засвидетельствованный перевод на казахский и русский языки с нотариально засвидетельствованной в Республике Казахстан подлинностью подписи переводчика, осуществлявшего перевод.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z811" w:id="134"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="134"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основания для отказа в оказании государственной услуги и ее подвидов (при наличии), установленные законами Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z813" w:id="135"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При отказе в оказании согласования деятельности иностранного религиозного объединения на территории Республики Казахстан услугодатель направляет услугополучателю ответ с указанием причин отказа:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="135"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) если деятельность религиозных объединений направлена на утверждение в государстве верховенства одной религии, разжигание религиозной вражды или розни, в том числе связанных с насилием или призывами к насилию и иными противоправными действиями;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) если деятельность религиозных объединений направлена на принуждение граждан Республики Казахстан, иностранцев и лиц без гражданства в определении отношения к религии, к участию или неучастию в деятельности религиозного объединения, в религиозных обрядах и (или) в обучении религии;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) если деятельность религиозных объединений направлена на насилие над гражданами Республики Казахстан, иностранцами и лицами без гражданства или иное причинение вреда их здоровью либо на расторжение брака между супругами (распад семьи) или прекращение родственных отношений, нанесение ущерба нравственности, нарушение прав и свобод человека и гражданина, побуждение граждан к отказу от исполнения обязанностей, предусмотренных Конституцией и законами Республики Казахстан, и иное нарушение законодательства Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) если деятельность религиозных объединений направлена на принудительное вовлечение в свою деятельность граждан Республики Казахстан, иностранцев и лиц без гражданства, в том числе посредством благотворительности, и (или) препятствование выходу из религиозного объединения, в том числе путем применения шантажа, насилия или угрозы его применения, с использованием материальной или иной зависимости граждан Республики Казахстан, иностранцев и лиц без гражданства либо путем обмана;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) если деятельность религиозных объединений направлена на принуждение участников (членов) религиозного объединения и религиозных последователей к отчуждению принадлежащего им имущества в пользу религиозного объединения, его руководителей и других участников (членов);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6) если деятельность религиозных объединений направлена на побуждение к принятию решений и совершению действий с использованием религии и религиозных воззрений, заведомо способных дезорганизовать деятельность государственных органов, нарушить их бесперебойное функционирование, снизить степень управляемости в стране;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8) несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным нормативными правовыми актами Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9) отрицательный ответ уполномоченного государственного органа на запрос о согласовании, который требуется для оказания государственной услуги, а также отрицательное заключение экспертизы, исследования либо проверки;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>При отказе в оказании согласования назначения иностранными религиозными центрами руководителей религиозных объединений в Республике Казахстан услугодатель направляет услугополучателю ответ с указанием причин отказа:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) если деятельность руководителя религиозного объединения в Республике Казахстан может создать угрозу конституционному строю, общественному порядку, правам и свободам человека, здоровью и нравственности населения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным нормативными правовыми актами Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) отрицательный ответ уполномоченного государственного органа на запрос о согласовании, который требуется для оказания государственной услуги, а также отрицательное заключение экспертизы, исследования либо проверки;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+7) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z835" w:id="136"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="136"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z837" w:id="137"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иные требования с учетом особенностей оказания государственной услуги:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="137"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Услугополучателям, имеющим в установленном законодательством порядке полную или частичную утрату способности или возможности осуществлять самообслуживание, самостоятельно передвигаться, ориентироваться, прием документов для оказания государственной услуги производится работником</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Государственной корпорации с выездом по месту жительства посредством обращения через Единый контакт-центр.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Для получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа услугополучатель обращается посредством контактных телефонов, размещенных на официальном интернет-ресурсе услугодателя и Единого контакт-центра. Единый контакт-центр: 1414.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сервис цифровых документов доступен для пользователей, авторизованных в мобильном приложении.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для использования цифрового документа необходимо пройти авторизацию в мобильном приложении с использованием электронно-цифровой подписи или одноразового пароля, далее перейти в раздел "Цифровые документы" и выбрать необходимый документ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -23890,183 +13976,777 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 3</w:t>
+              <w:t>Приложение 4</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам оказания</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственной услуги</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Выдача решения</w:t>
+              <w:t>"Согласование деятельности</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>о строительстве культовых</w:t>
+              <w:t>иностранных религиозных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>зданий (сооружений)</w:t>
+              <w:t>объединений на территории</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и об определении их</w:t>
+              <w:t>Республики Казахстан,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>месторасположения"</w:t>
+              <w:t>назначения иностранными</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>религиозными центрами</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>руководителей религиозных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>объединений</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в Республике Казахстан"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(фамилия, имя, отчество</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(далее – ФИО) (при его наличии)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(адрес услугополучателя)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...10 lines deleted...]
-          <w:color w:val="ff0000"/>
+    <w:bookmarkStart w:name="z847" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Расписка об отказе в приеме заявления/ходатайства</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z848" w:id="139"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 3 – в редакции приказа Министра информации и общественного развития РК от 01.12.2022 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      Руководствуясь </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 20 Закона Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"О государственных и социально ответственных услугах", отдел №____ филиала</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Государственной корпорации "Правительство для граждан"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(далее – Государственная корпорация)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________ (указать адрес)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>отказывает в приеме заявления/ходатайства на оказание государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ввиду представления Вами неполного пакета документов согласно перечню основных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>требований к оказанию государственной услуги "Согласование деятельности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>иностранных религиозных объединений на территории Республики Казахстан,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>назначения иностранными религиозными центрами руководителей религиозных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>объединений в Республике Казахстан", а именно:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>наименование отсутствующих документов:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Настоящая расписка составлена в 2 экземплярах, по одному для каждой стороны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________ ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ФИО (при его наличии) (работник Государственной корпорации) (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Получил: ________________________________ ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ФИО (при его наличии) услугополучателя (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата: "____" ____________ 20__ год.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -24102,559 +14782,778 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>форма</w:t>
+              <w:t>Приложение 5</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам оказания</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственной услуги</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Согласование деятельности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>иностранных религиозных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>объединений на территории</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>назначения иностранными</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>религиозными центрами</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>руководителей религиозных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>объединений</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в Республике Казахстан"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z850" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Список граждан-инициаторов создаваемого религиозного объединения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z851" w:id="141"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование религиозного объединения)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(область, город республиканского значения, столица)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z852" w:id="142"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ п/п</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="142"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фамилия, имя отчество (при его наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Число, месяц и год рождения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о документе, удостоверяющего личность гражданина Республики Казахстан, индивидуальный идентификационный номер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Адрес местожительства, номер домашнего и служебного телефонов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Личная подпись</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7780" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z859" w:id="143"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="143"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4600" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...102 lines deleted...]
-              <w:t>(адрес услугополучателя)</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z288" w:id="181"/>
-[...345 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -24688,1274 +15587,366 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 5</w:t>
+              <w:t>Приложение 6</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к приказу</w:t>
+              <w:t>к Правилам оказания</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Министра информации</w:t>
+              <w:t>государственной услуги</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и общественного развития</w:t>
+              <w:t>"Согласование деятельности</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики Казахстан</w:t>
+              <w:t>иностранных религиозных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от 31 марта 2020 года № 97</w:t>
+              <w:t>объединений на территории</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>назначения иностранными</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>религиозными центрами</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>руководителей религиозных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>объединений</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в Республике Казахстан"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...57 lines deleted...]
-    <w:bookmarkStart w:name="z470" w:id="183"/>
+    <w:bookmarkStart w:name="z867" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правила оказания государственной услуги "Выдача решения о перепрофилировании (изменении функционального назначения) зданий (сооружений) в культовые здания (сооружения)"</w:t>
-[...105 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> Согласование деятельности иностранного религиозного объединения на территории Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z868" w:id="145"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Государственная услуга оказывается местными исполнительными органами областей, городов Астана, Алматы и Шымкент (далее – услугодатель) физическим и юридическим лицам (далее – услугополучатель) в соответствии с настоящими Правилами.</w:t>
-[...963 lines deleted...]
-    <w:bookmarkEnd w:id="214"/>
+      №______ дата "___" ___________20___года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Выдано ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии) руководителя иностранного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>религиозного объединения)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и согласовывает деятельность _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(полное наименование иностранного религиозного объединения)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на территории Республики Казахстан в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан "О религиозной деятельности и религиозных объединениях".</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -25989,801 +15980,437 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1</w:t>
+              <w:t>Приложение 7</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам оказания</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственной услуги</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Выдача решения</w:t>
+              <w:t>"Согласование деятельности</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>о перепрофилировании</w:t>
+              <w:t>иностранных религиозных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(изменении функционального</w:t>
+              <w:t>объединений на территории</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>назначения) зданий</w:t>
+              <w:t>Республики Казахстан,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(сооружений) в культовые</w:t>
+              <w:t>назначения иностранными</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>здания (сооружения)"</w:t>
-[...129 lines deleted...]
-              <w:t>услугодателю</w:t>
+              <w:t>религиозными центрами</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>____________________________</w:t>
+              <w:t>руководителей религиозных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(должность, фамилия, имя,</w:t>
+              <w:t>объединений</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>отчество (при его наличии)</w:t>
-[...129 lines deleted...]
-              <w:t>телефон и БИН юридического лица)</w:t>
+              <w:t>в Республике Казахстан"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z504" w:id="215"/>
+    <w:bookmarkStart w:name="z870" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заявление</w:t>
-[...9 lines deleted...]
-      <w:bookmarkStart w:name="z505" w:id="216"/>
+        <w:t xml:space="preserve"> Согласование назначения иностранными религиозными центрами</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>руководителей религиозных объединений в Республике Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z871" w:id="147"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Прошу Вас выдать решение о перепрофилировании (изменении функционального</w:t>
-[...306 lines deleted...]
-        <w:t>Место печати (для юридического лица)</w:t>
+      №______ дата "___" ___________20___года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Выдано _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(полное наименование иностранного религиозного центра)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и согласовывает назначение _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>руководителя религиозного объединения в Республике Казахстан)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>руководителем __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(полное наименование религиозного объединения в Республике Казахстан)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О религиозной деятельности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и религиозных объединениях".</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -26819,1786 +16446,4741 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2</w:t>
+              <w:t>Приложение 3 к приказу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам оказания</w:t>
+              <w:t>Министра информации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>государственной услуги</w:t>
+              <w:t>и общественного развития</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Выдача решения</w:t>
+              <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>о перепрофилировании</w:t>
-[...51 lines deleted...]
-              <w:t>здания (сооружения)"</w:t>
+              <w:t>от 31 марта 2020 года № 97</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z264" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правила оказания государственной услуги "Согласование расположения специальных стационарных помещений для распространения религиозной литературы и иных информационных материалов религиозного содержания, предметов религиозного назначения"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 2 – в редакции приказа и.о. Министра культуры и информации РК от 14.03.2025 </w:t>
+      Сноска. Правила - в редакции приказа и.о. Министра культуры и информации РК от 17.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 95-НҚ</w:t>
+        <w:t>№ 116-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z872" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z873" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Настоящие Правила оказания государственной услуги "Согласование расположения специальных стационарных помещений для распространения религиозной литературы и иных информационных материалов религиозного содержания, предметов религиозного назначения" (далее – Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" и определяют порядок оказания государственной услуги "Согласование расположения специальных стационарных помещений для распространения религиозной литературы и иных информационных материалов религиозного содержания, предметов религиозного назначения" (далее – государственная услуга).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z874" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Государственная услуга оказывается местными исполнительными органами области, города республиканского значения и столицы (далее – услугодатель) физическим и юридическим лицам (далее – услугополучатель) в соответствии с настоящими Правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z875" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В настоящих Правилах используются следующие понятия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z876" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) специальное стационарное помещение для распространения религиозной литературы и иных информационных материалов религиозного содержания, предметов религиозного назначения (далее – стационарное помещение) – капитальное стационарное строение или отдельная его часть, находящееся вне культовых зданий (сооружений), обеспеченное торговыми, подсобными, административно-бытовыми помещениями, а также помещениями для приема, хранения и подготовки к продаже религиозной литературы, информационных материалов религиозного содержания, предметов религиозного назначения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z877" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) религиозное объединение – добровольное объединение граждан Республики Казахстан, иностранцев и лиц без гражданства, в установленном законодательными актами Республики Казахстан порядке объединившихся на основе общности их интересов для удовлетворения духовных потребностей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z878" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) религиозная деятельность – деятельность, направленная на удовлетворение религиозных потребностей верующих;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z879" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уполномоченный орган – государственный орган, осуществляющий государственное регулирование в сфере религиозной деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z880" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Уполномоченный орган в течение трех рабочих дней направляет информацию о внесенных изменениях и (или) дополнениях в настоящие Правила, в организации, осуществляющие прием заявлений и выдачу результатов оказания государственной услуги, услугодателям, и в Единый контакт-центр.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z881" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4 предусматривается в редакции приказа и.о. Министра культуры и информации РК от 17.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 116-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действия с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Для получения государственной услуги услугополучатель или лицо, уполномоченного по доверенности, оформленной в соответствии с Гражданским кодексом Республики Казахстан обращается с заявлением по форме согласно приложению 1 к настоящим Правилам и с приложением документов согласно перечню основных требований к оказанию государственной услуги в приложении 2 к настоящим Правилам в канцелярию услугодателя либо через Некоммерческое акционерное общество "Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация), веб-портал "электронного правительства", "Государственная база данных "Е-лицензирование" (далее – Портал).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z883" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При обращении услугополучателя через Портал, заявление с приложением электронных копий документов обрабатываются услугодателем на Портале.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z884" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о документах, удостоверяющих личность и государственной регистрации (перерегистрации) религиозного объединения работник Государственной корпорации и (или) услугодатель получают из соответствующих государственных электронных систем через шлюз "электронного правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z885" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. В случае представления услугополучателем неполного пакета документов, а также документов с истекшим сроком действия работник Государственной корпорации отказывает в приеме заявления и выдает расписку об отказе в приеме документов по форме, согласно приложению 3 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z886" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При приеме документов через Государственную корпорацию услугополучателю выдается расписка о приеме соответствующих документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть третья пункта 5 предусматривается в редакции приказа и.о. Министра культуры и информации РК от 17.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 116-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действия с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сформированное заявление с пакетом документов направляются услугодателю через курьерскую, и (или) почтовую связь, и (или) посредством электронной системы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z888" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При обращении в Государственную корпорацию, день приема документов не входит в срок оказания государственной услуги, при этом результат оказания государственной услуги услугодателем предоставляется в Государственную корпорацию за день до окончания срока оказания государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z889" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Канцелярия услугодателя осуществляет прием и регистрацию документов в день их поступления (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z890" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подтверждением принятия канцелярией услугодателя пакета документов является копия заявления услугополучателя со штампом услугодателя, содержащая дату, время приема и номер входящих документов, с указанием фамилии, имени, отчества (при его наличии) лица, принявшего документы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z891" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае представления услугополучателем неполного пакета документов и (или) документов с истекшим сроком действия услугодатель отказывает в приеме заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z892" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае обращения через Портал услугополучателю в "личный кабинет" направляется информация о статусе рассмотрения запроса на оказание государственной услуги, а также уведомление с указанием даты и времени получения результата государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z893" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае обращения через Портал услугодатель в течение 2 (двух) рабочих дней с момента регистрации представленных документов, проверяет их полноту, и в случае представления заявителем неполного пакета документов готовит мотивированный отказ в дальнейшем рассмотрении заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z894" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. При представлении полного пакета документов руководитель услугодателя в течение 1 (одного) рабочего дня определяет ответственного исполнителя услугодателя (далее – ответственный исполнитель).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z895" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ответственный исполнитель в течение 1 (одного) рабочего дня ознакамливается с документами услугополучателя и изучает на достоверность указанные сведения в представленных документах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z896" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ответственный исполнитель в течение 3 (три) рабочих дней согласовывает со структурными подразделениями услугодателя проект письма согласования расположения специальных стационарных помещений для распространения религиозной литературы и иных информационных материалов религиозного содержания, предметов религиозного назначения, при необходимости направляет запрос в государственные органы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z897" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ответственный исполнитель в течение 5 (пять) рабочих дней готовит письмо-согласование расположения специальных стационарных помещений для распространения религиозной литературы и иных информационных материалов религиозного содержания, предметов религиозного назначения на бумажном носителе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z898" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При несоответствии услугополучателя требованиям, предусмотренным перечнем основных требований к оказанию государственной услуги согласно приложению 2 к настоящим Правилам, услугодатель выносит решение об отказе в оказании государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z899" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугополучателю направляется уведомление с приложением предварительного решения об отказе в оказании государственной услуги в срок не позднее чем за 3 (три) рабочих дня до его подписания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z900" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугополучатель предоставляет или высказывает возражение к предварительному решению об отказе в оказании государственной услуги в срок не позднее 2 (двух) рабочих дней со дня получения уведомления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z901" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В случае устного выражения услугополучателем своего возражения услугодатель ведет протокол заслушивания в устной форме в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 74</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z902" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По результатам рассмотрения возражения, при поступлении от услугополучателя, услугодатель выдает письмо-согласование расположения специальных стационарных помещений для распространения религиозной литературы и иных информационных материалов религиозного содержания, предметов религиозного назначения либо мотивированный отказ в оказании государственной услуги, которое направляется услугополучателю либо в Государственную корпорацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z903" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На Портале результат оказания государственной услуги – электронная копия письма-согласования расположения специальных стационарных помещений для распространения религиозной литературы и иных информационных материалов религиозного содержания, предметов религиозного назначения направляется в "личный кабинет" услугополучателя в форме электронного документа, подписанного электронной цифровой подписью уполномоченного лица услугодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z904" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При обращении услугополучателя за получением на бумажном носителе результата оказания государственной услуги выдается копия письма согласования, заверенная печатью и подписью уполномоченного лица услугодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z905" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействий) услугодателя</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>и (или) его должностных лиц, по вопросам оказания государственных услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z906" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Рассмотрение жалобы на решение, действий (бездействия) услугодателя по вопросам оказания государственной услуги производится должностным лицом, вышестоящим уполномоченным органом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу) в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z907" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба подается услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z908" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О государственных и социально ответственных услугах" подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z909" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z910" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z911" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не направляет жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет решение либо иное административное действие, полностью удовлетворяющие требованиям, указанным в жалобе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z912" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если иное не предусмотрено законом, обращение с жалобой в суд допускается после обжалования в досудебном порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа и.о. Министра культуры и информации РК от 17.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 116-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действия с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 1</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам оказания</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственной услуги</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Согласование расположения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>специальных стационарных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>помещений для распространения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>религиозной литературы и иных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>информационных материалов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>религиозного содержания,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>предметов религиозного</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>назначения"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Услугодателю</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>__________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(должность, фамилия, имя,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>отчество (далее – ФИО)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(при его наличии)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>должностного лица,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>уполномоченного</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>услугодателем)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от услугополучателя</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ФИО (при его наличии), адрес,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>телефон и индивидуальный</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>идентификационный</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>номер физического</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>лица и (или) наименование,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>почтовый адрес, телефон</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и бизнес-идентификационный</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>номер юридического лица)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z916" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заявление</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z917" w:id="189"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прошу Вас согласовать расположение специального стационарного помещения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>для распространения религиозной литературы и иных информационных материалов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>религиозного содержания, предметов религиозного назначения, расположенного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по адресу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Перечень прилагаемых документов:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Подтверждаю достоверность представленной информации и даю согласие</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>на использование сведений, содержащихся в электронных системах,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>составляющих охраняемую законом тайну.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Подпись ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата подачи заявления ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Место печати (для юридического лица)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа и.о. Министра культуры и информации РК от 17.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 116-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действия с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 2</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам оказания</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственной услуги</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Согласование расположения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>специальных стационарных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>помещений для распространения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>религиозной литературы и иных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>информационных материалов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>религиозного содержания,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>предметов религиозного</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>назначения"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z919" w:id="190"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Перечень основных требований к оказанию государственной услуги </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="190"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z921" w:id="191"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="191"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование услугодателя</w:t>
+Наименование государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Местные исполнительные органы областей, городов Астана, Алматы и Шымкент.</w:t>
+Согласование расположения специальных стационарных помещений для распространения религиозной литературы и иных информационных материалов религиозного содержания, предметов религиозного назначения.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z925" w:id="192"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="192"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Способы предоставления государственной услуги</w:t>
+Наименование подвида (при наличии) государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-веб-портал "электронного правительства" www.egov.kz.</w:t>
+Отсутствует.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z929" w:id="193"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="193"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания государственной услуги</w:t>
+Наименование услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22 (двадцать два) рабочих дня.</w:t>
+Местные исполнительные органы области, города республиканского значения и столицы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z933" w:id="194"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="194"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания государственной услуги</w:t>
+Способы предоставления государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронная (частично автоматизированная).</w:t>
+Местные исполнительные органы области, города республиканского значения и столицы, Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация), веб-портал "электронного правительства" www.egov.kz, "Государственная база данных "Е-лицензирование" www.elicense.kz (далее – Портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z937" w:id="195"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="195"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги</w:t>
+Срок оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Решение о перепрофилировании (изменении функционального назначения) зданий (сооружений) в культовые здания (сооружения) либо мотивированный ответ об отказе в оказании государственной услуги.</w:t>
+15 (пятнадцать) рабочих дней</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z941" w:id="196"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="196"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+Форма оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бесплатно.</w:t>
+Электронная (частично автоматизированная)/бумажная</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z945" w:id="197"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="197"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы услугодателя, Государственной корпорации и объектов информации</w:t>
+Результат оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Портала - круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
-[...53 lines deleted...]
-Портале: www.elicense.kz.</w:t>
+Письмо согласование расположения специальных стационарных помещений для распространения религиозной литературы и иных информационных материалов религиозного содержания, предметов религиозного назначения, либо мотивированный ответ об отказе в оказании государственной услуги.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z949" w:id="198"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="198"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
+Размер платы, взимаемой с услугополучателя при оказании государственной услуги и ее подвидов (при наличии), и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) заявление в форме электронного документа, подписанный ЭЦП услугополучателя;</w:t>
-[...89 lines deleted...]
-5) сведения о документах, удостоверяющих личность, о государственной регистрации (перерегистрации) юридического лица услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
+Бесплатно</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z953" w:id="199"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="199"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
+График работы услугодателя, Государственной корпорации и объектов информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...34 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z955" w:id="200"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
- 3) если деятельность религиозных объединений направлена на насилие над гражданами Республики Казахстан, иностранцами и лицами без гражданства или иное причинение вреда их здоровью либо на расторжение брака между супругами (распад семьи) или прекращение родственных отношений, нанесение ущерба нравственности, нарушение прав и свобод человека и гражданина, побуждение граждан к отказу от исполнения обязанностей, предусмотренных </w:t>
-[...201 lines deleted...]
-              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+1) услугодателя – с понедельника по пятницу, в соответствии с установленным графиком работы с 9.00 до 17.00 часов с перерывом на обед, за исключением выходных и праздничных дней, согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудовому</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кодексу Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="200"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) Государственной корпорации – прием заявлений и выдача готовых результатов государственных услуг осуществляется с понедельника по пятницу включительно с 9.00 до 18.00 часов без перерыва, дежурные отделы обслуживания населения Государственной корпорации с понедельника по пятницу включительно с 9.00 до 20.00 часов и в субботу с 9.00 до 13.00 часов кроме праздничных и выходных дней согласно Трудовому кодексу Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Государственная услуга оказывается по месту нахождения услугодателя в порядке электронной очереди, без ускоренного обслуживания, возможно бронирование электронной очереди посредством Портала;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3) Портала - круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудовому</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кодексу Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Адреса мест оказания государственной услуги размещены на: интернет-ресурсе услугодателя: www.gov.kz; интернет-ресурсе Государственной корпорации: www.gov.kz; Портале: www.elicense.kz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z961" w:id="201"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="201"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...32 lines deleted...]
-Единый контакт-центр:1414, 8-800-080-7777.</w:t>
+          <w:bookmarkStart w:name="z963" w:id="202"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+При обращении услугополучателя или лица, уполномоченного по доверенности, оформленной в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Гражданским</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кодексом Республики Казахстан к услугодателю и в Государственную корпорацию (при предъявлении документа, удостоверяющего личность для идентификации личности) представляется:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="202"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) заявление по форме согласно приложению 1 к настоящим Правилам оказания государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) справка-обоснование о расположении специальных стационарных помещений для распространения религиозной литературы и иных информационных материалов религиозного содержания, предметов религиозного назначения в произвольной форме, подписанную услугополучателем (с указанием наличия количества торговых, подсобных, административно-бытовых помещений, а также помещений целевое назначение которых предназначено для приема, хранения и подготовки к продаже религиозной литературы и иных информационных материалов религиозного содержания, предметов религиозного назначения; цели создания помещения; отсутствия зданий организаций образования (в случае отсутствия прилегающей к ним территории), за исключением духовных (религиозных) организаций образования, в пределах трехсот метров от здания (сооружения), где находится помещение);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) письмо о согласии собственника на использование помещения для распространения религиозной литературы и иных информационных материалов религиозного содержания, предметов религиозного назначения (предоставляется в случае арендованного помещения). Документы, предусмотренные в подпунктах 2) и 3) настоящего пункта, предоставляются с датой, указанной не ранее чем за три месяца до подачи заявления;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4) сведения о документах, удостоверяющих личность, о государственной регистрации (перерегистрации) юридического лица услугодатель/сотрудник Государственной корпорации получает из соответствующих государственных электронных систем через шлюз "цифрового правительства". </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>При обращении на Портал:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) заявление в форме электронного документа, подписанный электронной цифровой подписью услугополучателя;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) электронная копия справки-обоснования о расположении специальных стационарных помещений для распространения религиозной литературы и иных информационных материалов религиозного содержания, предметов религиозного назначения в произвольной форме, подписанную услугополучателем (с указанием наличия количества торговых, подсобных, административно-бытовых помещений, а также помещений целевое назначение которых предназначено для приема, хранения и подготовки к продаже религиозной литературы и иных информационных материалов религиозного содержания, предметов религиозного назначения; цели создания помещения; отсутствия зданий организаций образования (в случае отсутствия прилегающей к ним территории), за исключением духовных (религиозных) организаций образования, в пределах трехсот метров от здания (сооружения), где находится помещение);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) электронная копия письма о согласии собственника на использование помещения для распространения религиозной литературы и иных информационных материалов религиозного содержания, предметов религиозного назначения (предоставляется в случае арендованного помещения). Электронные копии документов, предусмотренные в подпунктах 2) и 3) настоящего пункта, предоставляются с датой, указанной не ранее чем за три месяца до подачи заявления;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) сведения о документах, удостоверяющих личность, о государственной регистрации (перерегистрации) юридического лица услугодатель получает из соответствующих государственных электронных систем через шлюз "электронного правительства".</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z974" w:id="203"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="203"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основания для отказа в оказании государственной услуги и ее подвидов (при наличии), установленные законами Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z976" w:id="204"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="204"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным нормативными правовыми актами Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) отрицательный ответ уполномоченного государственного органа на запрос о согласовании, который требуется для оказания государственной услуги, а также отрицательное заключение экспертизы, исследования либо проверки;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+6) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z983" w:id="205"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="205"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z985" w:id="206"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Особенности оказания государственной услуги услугополучателям с ограниченными возможностями при обращении к услугодателю: здание оборудовано пандусами, предназначенными для доступа людей с ограниченными возможностями.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="206"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Услугополучателям, имеющим нарушение здоровья со стойким расстройством функций организма ограничивающее его жизнедеятельность, в случае необходимости прием документов, для оказания государственной услуги, производится работником Государственной корпорации с выездом по месту жительства посредством обращения через Единый контакт-центр.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Для получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа услугополучатель обращается посредством контактных телефонов, размещенных на официальном интернет-ресурсе услугодателя и Единого контакт-центра.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Для получения государственной услуги в электронной форме услугополучатель обращается через Портал при условии наличия электронной цифровой подписи.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Единый контакт-центр: 1414.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -28676,170 +21258,743 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственной услуги</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Выдача решения</w:t>
+              <w:t>"Согласование расположения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>о перепрофилировании</w:t>
+              <w:t>специальных стационарных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(изменении функционального</w:t>
+              <w:t>помещений для распространения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>назначения) зданий</w:t>
+              <w:t>религиозной литературы и иных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(сооружений)</w:t>
+              <w:t>информационных материалов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>в культовые здания</w:t>
+              <w:t>религиозного содержания,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(сооружения)"</w:t>
+              <w:t>предметов религиозного</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>назначения местными</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>исполнительными органами"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(фамилия, имя, отчество</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(далее - ФИО)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(при его наличии),</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>либо наименование</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организации услугополучателя)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(адрес услугополучателя)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...10 lines deleted...]
-          <w:color w:val="ff0000"/>
+    <w:bookmarkStart w:name="z994" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Расписка об отказе в приеме заявления</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z995" w:id="208"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 3 – в редакции приказа Министра информации и общественного развития РК от 01.12.2022 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      Руководствуясь </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 20 Закона Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"О государственных и социально ответственных услугах", отдел № _____ филиала</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Государственной корпорации "Правительство для граждан" (далее – Государственная</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>корпорация) ___________________(указать адрес) ввиду представления Вами</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>неполного пакета документов согласно перечню основных требований к оказанию</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>государственной услуги "Согласование расположения специальных стационарных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>помещений для распространения религиозной литературы и иных информационных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>материалов религиозного содержания, предметов религиозного назначения"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>отказывает в приеме заявления, а именно:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>наименование отсутствующих документов:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Настоящая расписка составлена в 2 экземплярах, по одному для каждой стороны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________ __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ФИО (при его наличии) (работник Государственной корпорации) (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Получил: ___________________________________________ _________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ФИО (при его наличии) услугополучателя (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата: "____" ______________ 20___ год</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -28875,575 +22030,1087 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>форма</w:t>
-[...64 lines deleted...]
-              <w:t>____________________________</w:t>
+              <w:t xml:space="preserve">Приложение4 </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(Фамилия, имя, отчество</w:t>
+              <w:t>к приказу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(при его наличии)</w:t>
+              <w:t>Министра информации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(далее - ФИО),</w:t>
+              <w:t>и общественного развития</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>либо наименование</w:t>
+              <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>организации услугополучателя)</w:t>
-[...25 lines deleted...]
-              <w:t>(адрес услугополучателя)</w:t>
+              <w:t>от 31 марта 2020 года № 97</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z314" w:id="217"/>
+    <w:bookmarkStart w:name="z409" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Расписка об отказе в приеме заявления</w:t>
+        <w:t xml:space="preserve"> Правила оказания государственной услуги "Выдача решения о строительстве культовых зданий (сооружений), определении их месторасположения"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила - в редакции приказа и.о. Министра культуры и информации РК от 17.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 116-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z996" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z997" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Настоящие Правила оказания государственной услуги "Выдача решения о строительстве культовых зданий (сооружений), определении их месторасположения" (далее – Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" и определяют порядок оказания государственной услуги "Выдача решения о строительстве культовых зданий (сооружений), определении их месторасположения" (далее – государственная услуга).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z998" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Государственная услуга оказывается местными исполнительными органами области, города республиканского значения и столицы (далее – услугодатель) физическим и юридическим лицам (далее – услугополучатель) в соответствии с настоящими Правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z999" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В настоящих Правилах используются следующие понятия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z1000" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) культовое здание (сооружение) – место, предназначенное для богослужений, молитвенных и религиозных собраний, религиозного почитания (паломничества);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z1001" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) религиозное объединение – добровольное объединение граждан Республики Казахстан, иностранцев и лиц без гражданства, в установленном законодательными актами Республики Казахстан порядке объединившихся на основе общности их интересов для удовлетворения духовных потребностей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z1002" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) религиозная деятельность – деятельность, направленная на удовлетворение религиозных потребностей верующих;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z1003" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уполномоченный орган – государственный орган, осуществляющий государственное регулирование в сфере религиозной деятельности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="217"/>
-    <w:p>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> статьи 20 Закона Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z1004" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Уполномоченный орган в течение трех рабочих дней направляет информацию о внесенных изменениях и (или) дополнениях в настоящие Правила, в организации, осуществляющие прием заявлений и выдачу результатов оказания государственной услуги, услугодателям, и в Единый контакт-центр.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="218"/>
-    <w:p>
-[...287 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z1005" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4 предусматривается в редакции приказа и.о. Министра культуры и информации РК от 17.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 116-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действия с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Для получения государственной услуги услугополучатель обращается с заявлением по форме согласно приложению 1 к настоящим Правилам и с приложением документов согласно перечню основных требований к оказанию государственной услуги согласно приложению 2 к настоящим Правилам через веб-портал "электронного правительства", "Государственная база данных "Е-лицензирование" (далее – Портал).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1007" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заявление с приложением электронных копий документов обрабатываются услугодателем на Портале.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z1008" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о документах, удостоверяющих личность и государственной регистрации (перерегистрации) религиозного объединения работник Государственной корпорации и (или) услугодатель получают из соответствующих государственных электронных систем через шлюз "электронного правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z1009" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Канцелярия услугодателя осуществляет прием и регистрацию документов в день их поступления (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z1010" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугополучателю в "личный кабинет" направляется информация о статусе рассмотрения запроса на оказание государственной услуги, а также уведомление с указанием даты и времени получения результата государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z1011" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель в течение 2 (двух) рабочих дней с момента регистрации представленных документов, проверяет их полноту, и в случае представления заявителем неполного пакета документов готовит мотивированный отказ в дальнейшем рассмотрении заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z1012" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. При представлении полного пакета документов руководитель услугодателя в течение 1 (одного) рабочего дня определяет ответственного исполнителя услугодателя (далее – ответственный исполнитель).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z1013" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ответственный исполнитель в течение 1 (одного) рабочего дня ознакамливается с документами услугополучателя и изучает на достоверность указанные сведения в представленных документах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z1014" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ответственный исполнитель в течение 10 (десяти) рабочих дней согласовывает со структурными подразделениями услугодателя проект решения о строительстве культовых зданий (сооружений), определении их месторасположения решение о строительстве культовых зданий (сооружений), определении их месторасположения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z1015" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ответственный исполнитель в течение 4 (четырех) рабочих дней готовит решение о строительстве культовых зданий (сооружений), определении их месторасположения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z1016" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При несоответствии услугополучателя требованиям, предусмотренным перечнем основных требований к оказанию государственной услуги согласно приложению 2 к настоящим Правилам, услугодатель выносит решение об отказе в оказании государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z1017" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугополучателю направляется уведомление с приложением предварительного решения об отказе в оказании государственной услуги в срок не позднее чем за 3 (три) рабочих дня до его подписания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z1018" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугополучатель предоставляет или высказывает возражение к предварительному решению об отказе в оказании государственной услуги в срок не позднее 2 (двух) рабочих дней со дня получения уведомления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z1019" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В случае устного выражения услугополучателем своего возражения услугодатель ведет протокол заслушивания в устной форме в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 74</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z1020" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По результатам рассмотрения возражения, при поступлении от услугополучателя, услугодатель выдает решение о строительстве культовых зданий (сооружений), определении их месторасположения либо мотивированный отказ в оказании государственной услуги, которое направляется услугополучателю.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z1021" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На Портале результат оказания государственной услуги – электронная копия решения о строительстве культовых зданий (сооружений), определении их месторасположения направляется в "личный кабинет" услугополучателя в форме электронного документа, подписанного электронной цифровой подписью уполномоченного лица услугодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z1022" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействий) услугодателя</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>и (или) его должностных лиц, по вопросам оказания государственных услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z1023" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Рассмотрение жалобы на решение, действий (бездействия) услугодателя по вопросам оказания государственной услуги производится должностным лицом, вышестоящим уполномоченным органом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу) в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z1024" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба подается услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z1025" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О государственных и социально ответственных услугах" подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z1026" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z1027" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z1028" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не направляет жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет решение либо иное административное действие, полностью удовлетворяющие требованиям, указанным в жалобе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z1029" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если иное не предусмотрено законом, обращение с жалобой в суд допускается после обжалования в досудебном порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа и.о. Министра культуры и информации РК от 17.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 116-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действия с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -29479,51 +23146,158 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 1</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам оказания</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственной услуги</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Выдача решения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>о строительстве культовых</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>зданий (сооружений)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и об определении их</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>месторасположения"</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -29542,541 +23316,7609 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 7</w:t>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Услугодателю</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">к приказу </w:t>
+              <w:t>__________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(должность, фамилия, имя,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>отчество (далее – ФИО)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(при его наличии)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>должностного лица</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>услугодателя)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от услугополучателя</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ФИО (при его наличии), адрес,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>телефон и индивидуальный</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>идентификационный номер</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>физического лица</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и (или) наименование,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>почтовый адрес, телефон</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и бизнес-идентификационный</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>номер юридического лица)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z529" w:id="219"/>
+    <w:bookmarkStart w:name="z1033" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Заявление</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1034" w:id="244"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прошу Вас выдать решение о строительстве культового здания (сооружения)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по расположенному адресу: _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Культовое здание (сооружение) ____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(конфессиональная принадлежность)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Источник финансирования строительства культового здания (сооружения)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Вместимость культового здания (сооружения) _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(указывается количество прихожан)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Перечень необходимых документов:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Подтверждаю достоверность представленной информации и даю согласие</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>на использование сведений, содержащихся в электронных системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>составляющих охраняемую законом тайну.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Подпись услугополучателя __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата подачи заявления _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Место печати (для юридического лица)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа и.о. Министра культуры и информации РК от 17.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 116-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действия с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 2</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам оказания</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственной услуги</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Выдача решения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>о строительстве культовых</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>зданий (сооружений),</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>определении</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>их месторасположения"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1036" w:id="245"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Перечень основных требований к оказанию государственной услуги </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="245"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1038" w:id="246"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="246"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Выдача решения о строительстве культовых зданий (сооружений), определении их месторасположения.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1042" w:id="247"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="247"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование подвида (при наличии) государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отсутствует.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1046" w:id="248"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="248"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование услугодателя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Местные исполнительные органы области, города республиканского значения и столицы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1050" w:id="249"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="249"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Способы предоставления государственной услуги и ее подвидов (при наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+веб-портал "электронного правительства" www.egov.kz, "Государственная база данных "Е-лицензирование" www.elicense.kz (далее – Портал).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1054" w:id="250"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="250"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Срок оказания государственной услуги и ее подвидов (при наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22 (двадцать два) рабочих дня.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1058" w:id="251"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="251"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Форма оказания государственной услуги и ее подвидов (при наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электронная (частично автоматизированная).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1062" w:id="252"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="252"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Результат оказания государственной услуги и ее подвидов (при наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Решение о строительстве культовых зданий (сооружений), определении их месторасположения либо мотивированный ответ об отказе в оказании государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1066" w:id="253"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="253"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Размер платы, взимаемой с услугополучателя при оказании государственной услуги и ее подвидов (при наличии), и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бесплатно.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1070" w:id="254"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="254"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+График работы услугодателя, Государственной корпорации и объектов информации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1072" w:id="255"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Портал – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="255"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Адреса мест оказания государственной услуги размещены на: интернет-ресурсе услугодателя: www.gov.kz; Портале: www.elicense.kz.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1075" w:id="256"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="256"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги и ее подвидов (при наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1077" w:id="257"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) заявление в форме электронного документа, подписанный электронной цифровой подписью услугополучателя;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="257"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) электронная копия справки – обоснования о строительстве культового здания (сооружения) в произвольной форме, подписанная руководителем зарегистрированного религиозного объединения (с указанием наименования культового здания (сооружения) и религиозного объединения, которому оно будет принадлежать, цели строительства, количества прихожан, нуждающихся в удовлетворении духовных потребностей на административно-территориальной единице (село, поселок, сельский округ, район в городе, город, район, область) кандидатуры священнослужителя культового здания (сооружения);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) электронная копия решения собрания (схода) местного сообщества или решения собрания собственников помещений (квартир), действующего на территории, где планируется строительство культового здания (сооружения), о согласии на строительство культового здания (сооружения) (предоставляется при наличии жилых домов, граничащих (в том числе, если между границами проходит сервитут, автомобильная дорога) с территорией культового здания (сооружения);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) сведения о документах, удостоверяющих личность, о государственной регистрации (перерегистрации) юридического лица услугодатель получает из соответствующих государственных электронных систем через шлюз "электронного правительства".</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1082" w:id="258"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="258"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основания для отказа в оказании государственной услуги и ее подвидов (при наличии), установленные законами Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1084" w:id="259"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) если деятельность религиозных объединений направлена на утверждение в государстве верховенства одной религии, разжигание религиозной вражды или розни, в том числе связанных с насилием или призывами к насилию и иными противоправными действиями;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="259"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) если деятельность религиозных объединений направлена на принуждение граждан Республики Казахстан, иностранцев и лиц без гражданства в определении отношения к религии, к участию или неучастию в деятельности религиозного объединения, в религиозных обрядах и (или) в обучении религии;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3) если деятельность религиозных объединений направлена на насилие над гражданами Республики Казахстан, иностранцами и лицами без гражданства или иное причинение вреда их здоровью либо на расторжение брака между супругами (распад семьи) или прекращение родственных отношений, нанесение ущерба нравственности, нарушение прав и свобод человека и гражданина, побуждение граждан к отказу от исполнения обязанностей, предусмотренных </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Конституцией</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и законами Республики Казахстан, и иное нарушение законодательства Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) если деятельность религиозных объединений направлена на принудительное вовлечение в свою деятельность граждан Республики Казахстан, иностранцев и лиц без гражданства, в том числе посредством благотворительности, и (или) препятствующих выходу из религиозного объединения, в том числе путем применения шантажа, насилия или угрозы его применения, с использованием материальной или иной зависимости граждан Республики Казахстан, иностранцев и лиц без гражданства либо путем обмана;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) если деятельность религиозных объединений направлена на склонение участников (членов) религиозного объединения и религиозных последователей к отчуждению принадлежащего им имущества в пользу религиозного объединения, его руководителей и других участников (членов);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6) если деятельность религиозных объединений направлена на побуждение к принятию решений и совершению действий с использованием религии и религиозных воззрений, заведомо способных дезорганизовать деятельность государственных органов, нарушить их бесперебойное функционирование, снизить степень управляемости в стране;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8) несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным нормативными правовыми актами Республики Казахстан; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9) отрицательный ответ уполномоченного государственного органа на запрос о согласовании, который требуется для оказания государственной услуги, а также отрицательное заключение экспертизы, исследования либо проверки;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+12) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1097" w:id="260"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="260"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1099" w:id="261"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для получения государственной услуги в электронной форме услугополучатель обращается через Портал при условии наличия электронной цифровой подписи.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="261"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Единый контакт-центр: 1414.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 5</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к приказу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министра информации</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и общественного развития</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 31 марта 2020 года № 97</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z470" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правила оказания государственной услуги "Выдача решения о перепрофилировании (изменении функционального назначения) зданий (сооружений) в культовые здания (сооружения)"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила - в редакции приказа и.о. Министра культуры и информации РК от 17.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 116-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z394" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Настоящие Правила оказания государственной услуги "Выдача решения о перепрофилировании (изменении функционального назначения) зданий (сооружений) в культовые здания (сооружения)" (далее – Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон) и определяют порядок оказания государственной услуги "Выдача решения о перепрофилировании (изменении функционального назначения) зданий (сооружений) в культовые здания (сооружения)" (далее – государственная услуга).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z395" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Государственная услуга оказывается местными исполнительными органами области, города республиканского значения и столицы (далее – услугодатель) физическим и юридическим лицам (далее – услугополучатель) в соответствии с настоящими Правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z396" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В настоящих Правилах используются следующие понятия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z397" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) культовое здание (сооружение) – место, предназначенное для богослужений, молитвенных и религиозных собраний, религиозного почитания (паломничества);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z398" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) религиозное объединение – добровольное объединение граждан Республики Казахстан, иностранцев и лиц без гражданства, в установленном законодательными актами Республики Казахстан порядке объединившихся на основе общности их интересов для удовлетворения духовных потребностей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z399" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) религиозная деятельность – деятельность, направленная на удовлетворение религиозных потребностей верующих;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z400" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уполномоченный орган – государственный орган, осуществляющий государственное регулирование в сфере религиозной деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z401" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Уполномоченный орган в течение трех рабочих дней направляет информацию о внесенных изменениях и (или) дополнениях в настоящие Правила, в организации, осуществляющие прием заявлений и выдачу результатов оказания государственной услуги, услугодателям, и в Единый контакт-центр.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z402" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4 предусматривается в редакции приказа и.о. Министра культуры и информации РК от 17.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 116-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действия с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Для получения государственной услуги услугополучатель обращается с заявлением по форме согласно приложению 1 к настоящим Правилам и с приложением документов согласно перечню основных требований к оказанию государственной услуги согласно приложению 2 к настоящим Правилам через веб-портал "электронного правительства" и "Государственная база данных "Е-лицензирование" (далее – Портал).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z404" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заявление с приложением электронных копий документов обрабатываются услугодателем на Портале.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z405" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о документах удостоверяющих личность, государственной регистрации (перерегистрации) религиозного объединения, правоустанавливающем документе, техническом паспорте недвижимости и (или) идентификационного документа на земельный участок услугодатель получает из соответствующих государственных электронных систем через шлюз "электронного правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z406" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Канцелярия услугодателя осуществляет прием и регистрацию документов в день их поступления (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z407" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугополучателю в "личный кабинет" направляется информация о статусе рассмотрения запроса на оказание государственной услуги, а также уведомление с указанием даты и времени получения результата государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z408" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель в течение 2 (двух) рабочих дней с момента регистрации представленных документов, проверяет их полноту, и в случае представления заявителем неполного пакета документов готовит мотивированный отказ в дальнейшем рассмотрении заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. При представлении полного пакета документов руководитель услугодателя в течение 1 (одного) рабочего дня определяет ответственного исполнителя услугодателя (далее – ответственный исполнитель).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z410" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ответственный исполнитель в течение 1 (одного) рабочего дня ознакамливается с документами услугополучателя и изучает на достоверность указанные сведения в представленных документах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z411" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ответственный исполнитель в течение 10 (десяти) рабочих дней согласовывает со структурными подразделениями услугодателя проект решения о перепрофилировании (изменении функционального назначения) зданий (сооружений) в культовые здания (сооружения).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z412" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ответственный исполнитель в течение 4 (четырех) рабочих дней готовит решение о перепрофилировании (изменении функционального назначения) зданий (сооружений) в культовые здания (сооружения).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z413" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При несоответствии услугополучателя требованиям, предусмотренным перечнем основных требований к оказанию государственной услуги согласно приложению 2 к настоящим Правилам, услугодатель выносит решение об отказе в оказании государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z414" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугополучателю направляется уведомление с приложением предварительного решения об отказе в оказании государственной услуги в срок не позднее чем за 3 (три) рабочих дня до его подписания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z415" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугополучатель предоставляет или высказывает возражение к предварительному решению об отказе в оказании государственной услуги в срок не позднее 2 (двух) рабочих дней со дня получения уведомления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z416" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В случае устного выражения услугополучателем своего возражения услугодатель ведет протокол заслушивания в устной форме в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 74</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z417" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По результатам рассмотрения возражения, при поступлении от услугополучателя, услугодатель выдает решение о перепрофилировании (изменении функционального назначения) зданий (сооружений) в культовые здания (сооружения) либо мотивированный отказ в оказании государственной услуги, которое направляется услугополучателю.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z418" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На Портале результат оказания государственной услуги – электронная копия решения о перепрофилировании (изменении функционального назначения) зданий (сооружений) в культовые здания (сооружения) направляется в "личный кабинет" услугополучателя в форме электронного документа, подписанного электронной цифровой подписью уполномоченного лица услугодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z419" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействий) услугодателя и (или) его должностных лиц, по вопросам оказания государственных услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Рассмотрение жалобы на решение, действий (бездействия) услугодателя по вопросам оказания государственной услуги производится должностным лицом, вышестоящим уполномоченным органом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу) в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z421" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба подается услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z422" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О государственных и социально ответственных услугах" подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z423" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z424" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z425" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не направляет жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет решение либо иное административное действие, полностью удовлетворяющие требованиям, указанным в жалобе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z426" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если иное не предусмотрено законом, обращение с жалобой в суд допускается после обжалования в досудебном порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа и.о. Министра культуры и информации РК от 17.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 116-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действия с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 1</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам оказания</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственной услуги</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Выдача решения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>о перепрофилировании</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(изменении функционального</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>назначения) зданий</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(сооружений) в культовые</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>здания (сооружения)"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Услугодателю</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(должность, фамилия, имя,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>отчество (далее – ФИО)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(при его наличии)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>должностного лица</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>услугодателя)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от услугополучателя</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ФИО (при его наличии),</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>адрес, телефон</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и индивидуальный</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>идентификационный номер</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>физического лица и (или)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>наименование, почтовый адрес,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>телефон и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бизнес-идентификационный</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>номер юридического лица)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z430" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заявление</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z431" w:id="294"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прошу Вас выдать решение о перепрофилировании (изменении функционального</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>назначения) здания (сооружения) с _______________________ в культовое здание</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(сооружение), расположенного по адресу</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Культовое здание (сооружение) ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(конфессиональная принадлежность)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Вместимость культового здания (сооружения) ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(указывается количество прихожан)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Перечень прилагаемых документов:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Подтверждаю достоверность представленной информации и даю согласие</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>на использование сведений, содержащихся в цифровых системах, составляющих</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>охраняемую законом тайну.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Подпись услугополучателя ______</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата подачи заявления __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Место печати (для юридического лица)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа и.о. Министра культуры и информации РК от 17.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 116-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действия с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 2</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам оказания</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственной услуги</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Выдача решения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>о перепрофилировании</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(изменении функционального</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>назначения) зданий</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(сооружений) в культовые</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>здания (сооружения)"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Перечень основных требований к оказанию государственной услуги </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Выдача решения о перепрофилировании (изменении функционального назначения) зданий (сооружений) в культовые здания (сооружения).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование подвида (при наличии) государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отсутствует.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование услугодателя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Местные исполнительные органы области, города республиканского значения и столицы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Способы предоставления государственной услуги и ее подвидов (при наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+веб-портал "электронного правительства" www.egov.kz, "Государственная база данных "Е-лицензирование" www.elicense.kz (далее – Портал).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Срок оказания государственной услуги и ее подвидов (при наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22 (двадцать два) рабочих дня.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Форма оказания государственной услуги и ее подвидов (при наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электронная (частично автоматизированная).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Результат оказания государственной услуги и ее подвидов (при наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Решение о перепрофилировании (изменении функционального назначения) зданий (сооружений) в культовые здания (сооружения) либо мотивированный ответ об отказе в оказании государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Размер платы, взимаемой с услугополучателя при оказании государственной услуги и ее подвидов (при наличии), и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бесплатно.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+График работы услугодателя, Государственной корпорации и объектов информации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Портал – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудовому</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кодексу Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Адреса мест оказания государственной услуги размещены на: интернет-ресурсе услугодателя: www.gov.kz; Портале: www.elicense.kz.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги и ее подвидов (при наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) заявление в форме электронного документа, подписанный электронной цифровой подписью услугополучателя;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) электронная копия справки - обоснования о перепрофилировании здания (сооружения) в культовое здание (сооружение) в произвольной форме, подписанная руководителем зарегистрированного религиозного объединения (с указанием наименования культового здания (сооружения) и религиозного объединения, которому оно будет принадлежать, цели перепрофилирования, количества прихожан, нуждающихся в удовлетворении духовных потребностей на данной территории, кандидатуры священнослужителя культового здания (сооружения);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) электронная копия письма о согласии собственника на перепрофилирование здания (сооружения) в культовое здание (сооружение) (предоставляется в случае арендованного помещения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) электронная копия решения собрания (схода) местного сообщества или решения собрания собственников помещений (квартир), действующего на территории, где планируется перепрофилирование здания (сооружения), о согласии на перепрофилирование в культовое здание или сооружение (предоставляется при наличии жилых домов, граничащих (в том числе, если между границами проходит сервитут, автомобильная дорога) с территорией перепрофилируемого культового здания (сооружения).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В случае отсутствия собрания (схода) местного сообщества или органа объекта кондоминиума предоставляется электронная копия письма физического лица или юридического лица о согласии на перепрофилирование в культовое здание или сооружение (предоставляется при нахождении жилого дома физического лица, помещений юридического лица, граничащих (в том числе, если между границами проходит сервитут, автомобильная дорога) с территорией здания, где находится помещение);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) сведения о документах, удостоверяющих личность, о государственной регистрации (перерегистрации) юридического лица услугодатель получает из соответствующих государственных электронных систем через шлюз "электронного правительства".</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основания для отказа в оказании государственной услуги и ее подвидов (при наличии), установленные законами Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) если деятельность религиозных объединений направлена на утверждение в государстве верховенства одной религии, разжигание религиозной вражды или розни, в том числе связанных с насилием или призывами к насилию и иными противоправными действиями;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) если деятельность религиозных объединений направлена на принуждение граждан Республики Казахстан, иностранцев и лиц без гражданства в определении отношения к религии, к участию или неучастию в деятельности религиозного объединения, в религиозных обрядах и (или) в обучении религии;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) если деятельность религиозных объединений направлена на насилие над гражданами Республики Казахстан, иностранцами и лицами без гражданства или иное причинение вреда их здоровью либо на расторжение брака между супругами (распад семьи) или прекращение родственных отношений, нанесение ущерба нравственности, нарушение прав и свобод человека и гражданина, побуждение граждан к отказу от исполнения обязанностей, предусмотренных Конституцией и законами Республики Казахстан, и иное нарушение законодательства Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) если деятельность религиозных объединений направлена на принудительное вовлечение в свою деятельность граждан Республики Казахстан, иностранцев и лиц без гражданства, в том числе посредством благотворительной деятельности, и (или) препятствующих выходу из религиозного объединения, в том числе путем применения шантажа, насилия или угрозы его применения, с использованием материальной или иной зависимости граждан Республики Казахстан, иностранцев и лиц без гражданства либо путем обмана;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) если деятельность религиозных объединений направлена на принуждение участников (членов) религиозного объединения и религиозных последователей к отчуждению принадлежащего им имущества в пользу религиозного объединения, его руководителей и других участников (членов);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) если деятельность религиозных объединений направлена на побуждение к принятию решений и совершению действий с использованием религии и религиозных воззрений, заведомо способных дезорганизовать деятельность государственных органов, нарушить их бесперебойное функционирование, снизить степень управляемости в стране;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным нормативными правовыми актами Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9) отрицательный ответ уполномоченного государственного органа на запрос о согласовании, который требуется для оказания государственной услуги, а также отрицательное заключение экспертизы, исследования либо проверки;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+12) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для получения государственной услуги в электронной форме услугополучатель обращается через Портал при условии наличия электронной цифровой подписи. Единый контакт-центр: 1414.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 7</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">к приказу </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z529" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Перечень некоторых приказов утративших силу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z530" w:id="220"/>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z530" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра культуры и спорта Республики Казахстан от 23 апреля 2015 года № 147 "Об утверждении стандартов государственных услуг в сфере религиозной деятельности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 11183, опубликован 19 июня 2015 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z531" w:id="221"/>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z531" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и.о. Министра культуры и спорта Республики Казахстан от 22 мая 2015 года № 190 "Об утверждении регламентов государственных услуг в сфере религиозной деятельности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 11290, опубликован 14 июля 2015 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z532" w:id="222"/>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z532" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра культуры и спорта Республики Казахстан от 13 июня 2016 года № 159 "О внесении изменения в приказ Министра культуры и спорта Республики Казахстан от 23 апреля 2015 года № 147 "Об утверждении стандартов государственных услуг в сфере религиозной деятельности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 13953, опубликован 29 июля 2016 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z533" w:id="223"/>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z533" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра по делам религий и гражданского общества Республики Казахстан от 26 июля 2017 года № 113 "О внесении изменений в приказ Министра культуры и спорта Республики Казахстан от 23 апреля 2015 года № 147 "Об утверждении стандартов государственных услуг в сфере религиозной деятельности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 15650, опубликован 15 сентября 2017 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z534" w:id="224"/>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z534" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра по делам религий и гражданского общества Республики Казахстан от 17 октября 2017 года № 144 "О внесении изменений в приказ исполняющего обязанности Министра культуры и спорта Республики Казахстан от 22 мая 2015 года № 190 "Об утверждении регламентов государственных услуг в сфере религиозной деятельности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 15970, опубликован 16 ноября 2017 года в Эталонном контрольном банке нормативных-правовых актов Республики Казахстан).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z535" w:id="225"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z535" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра по делам религий и гражданского общества Республики Казахстан от 16 апреля 2018 года № 41 "О внесении изменений в приказ Министра культуры и спорта Республики Казахстан от 23 апреля 2015 года № 147 "Об утверждении стандартов государственных услуг в сфере религиозной деятельности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 16871, опубликован 17 мая 2018 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z536" w:id="226"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z536" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра общественного развития Республики Казахстан от 29 ноября 2018 года № 01-01/82 "О внесении изменений в приказ исполняющего обязанности Министра культуры и спорта Республики Казахстан от 22 мая 2015 года № 190 "Об утверждении регламентов государственных услуг в сфере религиозной деятельности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 17851, опубликован 6 декабря 2018 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z537" w:id="227"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z537" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра общественного развития Республики Казахстан от 28 декабря 2018 года № 01-01/117 "О внесении изменений в приказ Министра культуры и спорта Республики Казахстан от 23 апреля 2015 года № 147 "Об утверждении стандартов государственных услуг в сфере религиозной деятельности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 18133, опубликован 15 января 2019 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z538" w:id="228"/>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z538" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра информации и общественного развития Республики Казахстан от 23 июля 2019 года № 245 "О внесении изменений в приказ Министра культуры и спорта Республики Казахстан от 23 апреля 2015 года № 147 "Об утверждении стандартов государственных услуг в сфере религиозной деятельности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 19075, опубликован 29 июля 2019 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z539" w:id="229"/>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z539" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра информации и общественного развития Республики Казахстан от 26 августа 2019 года № 304 "О внесении изменений в приказ исполняющего обязанности Министра культуры и спорта Республики Казахстан от 22 мая 2015 года № 190 "Об утверждении регламентов государственных услуг в сфере религиозной деятельности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 19296, опубликован 2 сентября 2019 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkEnd w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -30402,31 +31244,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>