--- v0 (2026-03-12)
+++ v1 (2026-06-08)
@@ -1,46 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2d9109d" w14:textId="2d9109d">
+    <w:p w14:paraId="b5700ed" w14:textId="b5700ed">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -84,257 +86,323 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил выдачи согласия уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций на назначение (избрание) руководящего работника страховой (перестраховочной) организации, филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан, страхового холдинга, страхового брокера, филиала страхового брокера-нерезидента Республики Казахстан и акционерного общества "Фонд гарантирования страховых выплат", включая критерии отсутствия безупречной деловой репутации, документов, необходимых для получения согласия</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 30 марта 2020 года № 43. Зарегистрировано в Министерстве юстиции Республики Казахстан 1 апреля 2020 года № 20248.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 30 марта 2020 года № 43. Зарегистрировано в Министерстве юстиции Республики Казахстан 1 апреля 2020 года № 20248. Утратило силу постановлением Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 3 апреля 2026 года № 42.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратило силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 28.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 80</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В соответствии с пунктом 7 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 34</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О страховой деятельности", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 8)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 1 статьи 4, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 4-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О Фонде гарантирования страховых выплат", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 1 статьи 9 Закона Республики Казахстан "О государственном регулировании, контроле и надзоре финансового рынка и финансовых организаций" Правление Агентства Республики Казахстан по регулированию и развитию финансового рынка </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПОСТАНОВЛЯЕТ:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 80</w:t>
-[...167 lines deleted...]
-        <w:t>№ 80</w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 12.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -2374,175 +2442,175 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z283" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7. Для целей </w:t>
+      7. Для целей подпункта 3) пункта 3 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 34</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона о страховой деятельности и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункта 3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> пункта 3 статьи 34 Закона о страховой деятельности и </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> пункта 2 статьи 4-1 Закона о Фонде гарантирования критериями отсутствия безупречной деловой репутации являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z739" w:id="41"/>
+    <w:bookmarkStart w:name="z798" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) наличие неснятой или непогашенной судимости, наличие вступившего в законную силу решения суда о применении уголовного наказания в виде лишения права занимать должность руководящего работника финансовой организации, банковского или страхового холдинга и являться крупным участником (крупным акционером) финансовой организации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z740" w:id="42"/>
+    <w:bookmarkStart w:name="z799" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) наличие сведений о том, что кандидат являлся (является) крупным участником финансовой организации (прямо или косвенно), не исполнившим принятые обязательства либо требования уполномоченного органа по обеспечению финансовой устойчивости финансовой организации, банковского конгломерата, страховой группы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z741" w:id="43"/>
+    <w:bookmarkStart w:name="z800" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) наличие сведений о том, что кандидат, являясь руководящим работником финансовой организации или актуарием, неоднократно (два и более раза в течение последних двенадцати последовательных месяцев) не выполнял требования мер надзорного реагирования, примененных уполномоченным органом в отношении финансовой организации или актуария;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z742" w:id="44"/>
+    <w:bookmarkStart w:name="z801" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) наличие сведений о том, что кандидат являлся акционером (участником), должностным лицом, лицом, выполняющим управленческие функции, в финансовой организации, финансовой организации-нерезиденте Республики Казахстан, признанных неплатежеспособными;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z743" w:id="45"/>
+    <w:bookmarkStart w:name="z802" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) нахождение лица в списке лиц, причастных к террористической деятельности, перечне организаций и лиц, связанных с финансированием терроризма и экстремизма и (или) в перечне организаций и лиц, связанных с финансированием распространения оружия массового уничтожения, составляемых в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2554,235 +2622,235 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О противодействии легализации (отмыванию) доходов, полученных преступным путем, и финансированию терроризма";</w:t>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О противодействии легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z744" w:id="46"/>
+    <w:bookmarkStart w:name="z803" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) наличие сведений о том, что кандидат являлся руководящим работником финансовой организации, банковского или страхового холдинга, действия (бездействие) которого привели (привело) к нарушению (нарушениям) требований законодательства, явившемуся (явившимся) основанием для принятия уполномоченным органом или органом финансового надзора государства, резидентом которого является финансовая организация-нерезидент Республики Казахстан, решения об отнесении банка (филиала банка-нерезидента Республики Казахстан) к категории неплатежеспособных банков (филиалов банков-нерезидентов Республики Казахстан), лишении лицензии финансовой организации, повлекших их ликвидацию и (или) прекращение осуществления деятельности на финансовом рынке, либо вступления в законную силу решения суда о принудительной ликвидации финансовой организации или признании ее банкротом, либо вступления в законную силу решения суда о принудительном прекращении деятельности филиала банка-нерезидента Республики Казахстан, филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z745" w:id="47"/>
+    <w:bookmarkStart w:name="z804" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) наличие сведений о том, что кандидат был отстранен от выполнения служебных обязанностей руководящего работника финансовой организации на основании меры надзорного реагирования, примененной уполномоченным органом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z746" w:id="48"/>
+    <w:bookmarkStart w:name="z805" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) наличие сведений о том, что кандидат осуществлял контроль (кураторство) подразделений финансовой организации, в деятельности которых уполномоченным органом были выявлены следующие нарушения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z747" w:id="49"/>
+    <w:bookmarkStart w:name="z806" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       систематическое (два и более раза) в течение последних двенадцати последовательных месяцев нарушение финансовой организацией пруденциальных нормативов и (или) иных обязательных к соблюдению норм и лимитов, установленных уполномоченным органом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z748" w:id="50"/>
+    <w:bookmarkStart w:name="z807" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       составление финансовой организацией отчетности, приведшей к искажению сведений о соблюдении пруденциальных нормативов и (или) иных обязательных к соблюдению норм и лимитов, установленных уполномоченным органом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z749" w:id="51"/>
+    <w:bookmarkStart w:name="z808" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       заключение страховой (перестраховочной) организацией договоров перестрахования на условиях, не соответствующих требованиям, установленным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановлением</w:t>
+        <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 27 августа 2018 года № 203 "Об утверждении Правил и особенностей осуществления деятельности по перестрахованию, а также страхового (перестраховочного) пула", зарегистрированным в реестре государственной регистрации нормативно правовых актов под № 17460 (далее – постановление № 203);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z750" w:id="52"/>
+    <w:bookmarkStart w:name="z809" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       применение необоснованных размеров страховой премии, неисполнении или ненадлежащем исполнении обязанностей, вытекающих из условий и порядка проведения обязательных видов страхования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z751" w:id="53"/>
+    <w:bookmarkStart w:name="z810" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       систематическое (два и более раза) в течение последних двенадцати последовательных месяцев неосуществление, несвоевременное осуществление страховой выплаты либо осуществление страховой выплаты не в полном объеме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z752" w:id="54"/>
+    <w:bookmarkStart w:name="z811" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       нарушение процедуры передачи страховых премий в перестрахование, предусмотренной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2798,393 +2866,433 @@
         </w:rPr>
         <w:t xml:space="preserve">, в том числе в части отсутствия подтверждения от перестраховщика, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 26 декабря 2016 года № 304 "Об установлении нормативных значений и методик расчетов пруденциальных нормативов страховой (перестраховочной) организации и страховой группы и иных обязательных к соблюдению норм и лимитов, требований к приобретаемым страховыми (перестраховочными) организациями, дочерними организациями страховых (перестраховочных) организаций или страховых холдингов акциям (долям участия в уставном капитале) юридических лиц, перечня облигаций международных финансовых организаций, приобретаемых страховыми холдингами, минимального требуемого рейтинга для облигаций, приобретаемых страховыми холдингами, и перечня рейтинговых агентств, а также перечня финансовых инструментов (за исключением акций и долей участия в уставном капитале), приобретаемых страховыми (перестраховочными) организациями", зарегистрированным в реестре государственной регистрации нормативно правовых актов под № 14794;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z753" w:id="55"/>
+    <w:bookmarkStart w:name="z812" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) наличие факта подписания кандидатом аудиторского заключения, признанного решением суда заведомо ложным;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z754" w:id="56"/>
+    <w:bookmarkStart w:name="z813" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) наличие сведений о том, что кандидат, являясь актуарием, систематически (два и более раза в течение последних двенадцати последовательных месяцев) не извещал уполномоченный орган об установленных им фактах несоблюдения страховой (перестраховочной) организацией требований по формированию страховых резервов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z755" w:id="57"/>
+    <w:bookmarkStart w:name="z814" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) наличие сведений о том, что кандидат незаконно разглашал или передавал третьим лицам сведения, составляющие тайну страхования или иную охраняемую законами Республики Казахстан тайну, сведения, полученные в ходе проведения актуарных расчетов и (или) осуществления деятельности в качестве независимого актуария;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z756" w:id="58"/>
+    <w:bookmarkStart w:name="z815" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) наличие информации от финансовых организаций, финансовых организаций-нерезидентов Республики Казахстан, органа надзора иностранного государства либо юридического лица, осуществляющего регулирование финансовых услуг и связанной с ними деятельности в Международном финансовом центре "Астана", об отсутствии у кандидата безупречной деловой репутации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z757" w:id="59"/>
+    <w:bookmarkStart w:name="z816" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) наличие факта предоставления кандидатом заведомо недостоверных сведений о его соответствии квалификационным требованиям и (или) требованиям к деловой репутации, которые повлияют на решение уполномоченного органа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z758" w:id="60"/>
+    <w:bookmarkStart w:name="z817" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14) наличие факта расторжения с кандидатом трудового договора по инициативе работодателя по основаниям, предусмотренным подпунктами 9), 12), 13), 14), 15), 16), 17), 18), 19), 20), 21) и 25) пункта 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Трудового кодекса Республики Казахстан (далее – Кодекс);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z759" w:id="61"/>
+    <w:bookmarkStart w:name="z818" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15) нахождение кандидата в Едином реестре должников, который ведется в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "Об исполнительном производстве и статусе судебных исполнителей" (в случае если задолженность превышает 1000 (одну тысячу) месячных расчетных показателей, установленных законом о республиканском бюджете);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z760" w:id="62"/>
-[...15 lines deleted...]
-      16) отсутствие у кандидата безупречной деловой репутации, выявленное на основании мотивированного суждения, сформированного в соответствии со статьей 13-5 Закона о государственном регулировании.</w:t>
+    <w:bookmarkStart w:name="z819" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16) отсутствие у кандидата безупречной деловой репутации, выявленное на основании мотивированного суждения, сформированного в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 13-5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона о государственном регулировании;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z761" w:id="63"/>
+    <w:bookmarkStart w:name="z820" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) наличие отношений с третьими лицами (контроль и влияния третьих лиц), действия которых способствовали легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения, на основании сведений уполномоченного органа по финансовому мониторингу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z821" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сроки, в течение которых применяются критерии отсутствия безупречной деловой репутации, указанные в настоящем пункте Правил, устанавливаются комиссией по определению соответствия кандидатов на должности руководящих работников финансовых организаций, банковских, страховых холдингов, акционерного общества "Фонд гарантирования страховых выплат" (далее – Комиссия) и составляют не менее одного года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 05.05.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 23</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 12.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z307" w:id="64"/>
+    <w:bookmarkStart w:name="z307" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Уполномоченный орган ведет реестр действующих согласий по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z308" w:id="65"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z308" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Реестр действующих согласий публикуется на официальном интернет-ресурсе уполномоченного органа и обновляется не позднее трех рабочих дней с даты изменения содержащихся в нем сведений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z309" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z309" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Необходимый в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3199,632 +3307,632 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона о страховой деятельности, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 4-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона о Фонде гарантирования для назначения (избрания) кандидата трудовой стаж в международных финансовых организациях включает работу кандидата в следующих международных финансовых организациях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z310" w:id="67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z310" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азиатский Банк Развития;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z311" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z311" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азиатский Банк Инфраструктурных Инвестиций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z312" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z312" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Межамериканский Банк Развития;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z313" w:id="70"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z313" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Африканский Банк Развития;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z314" w:id="71"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z314" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Всемирный Банк;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z315" w:id="72"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z315" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Всемирная торговая организация;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z316" w:id="73"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z316" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Евразийский банк развития;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z317" w:id="74"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z317" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Европейский Инвестиционный Банк;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z318" w:id="75"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z318" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Европейский Банк Реконструкции и Развития;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z319" w:id="76"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z319" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Европейская организация по ценным бумагам и рынкам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z320" w:id="77"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z320" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Европейская банковская организация;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z321" w:id="78"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z321" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Европейская банковская федерация;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z322" w:id="79"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z322" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банк развития Европейского Совета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z323" w:id="80"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z323" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Европейская организация страхования и пенсионного обеспечения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z324" w:id="81"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z324" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Многостороннее Агентство Гарантии Инвестиций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z325" w:id="82"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z325" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Международный Центр по Урегулированию Инвестиционных Споров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z326" w:id="83"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z326" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исламский Банк Развития;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z327" w:id="84"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z327" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Совет по исламским финансовым услугам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z328" w:id="85"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z328" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Международная ассоциация страховых надзоров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z329" w:id="86"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z329" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Северный инвестиционный банк;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z330" w:id="87"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z330" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Международная комиссия по ценным бумагам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z331" w:id="88"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z331" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Международный Валютный Фонд;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z332" w:id="89"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z332" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Международная Ассоциация Развития;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z333" w:id="90"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z333" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Международная ассоциация систем страхования депозитов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z334" w:id="91"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z334" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банк международных расчетов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z335" w:id="92"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z335" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Международная организация органов пенсионного надзора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z336" w:id="93"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z336" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Международный Банк Реконструкции и Развития;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z337" w:id="94"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z337" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Международная Финансовая Корпорация;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z338" w:id="95"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z338" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Организация экономического сотрудничества и развития.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z339" w:id="96"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z339" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Страховая (перестраховочная) организация, страховой брокер, филиал страховой (перестраховочной) организации-нерезидента Республики Казахстан, филиал страхового брокера-нерезидента Республики Казахстан, страховой холдинг, акционерное общество "Фонд гарантирования страховых выплат" при назначении (избрании) кандидата проверяют его на соответствие требованиям </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3839,132 +3947,132 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона о страховой деятельности, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 4-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона о Фонде гарантирования и Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z340" w:id="97"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z340" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Страховая (перестраховочная) организация, страховой брокер, филиал страховой (перестраховочной) организации-нерезидента Республики Казахстан, филиал страхового брокера-нерезидента Республики Казахстан, страховой холдинг, акционерное общество "Фонд гарантирования страховых выплат" уведомляют уполномоченный орган обо всех изменениях, произошедших в составе руководящих работников, включая их назначение (избрание), перевод на другую должность, расторжение трудового договора и (или) прекращение полномочий, о привлечении руководящего работника к административной ответственности за совершение коррупционного правонарушения, а также об изменениях в фамилии, имени, отчестве (если оно указано в документе, удостоверяющем личность) руководящего работника с приложением копий подтверждающих документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z341" w:id="98"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z341" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При привлечении руководящего работника к уголовной ответственности страховая (перестраховочная) организация, страховой брокер, филиал страховой (перестраховочной) организации-нерезидента Республики Казахстан, филиал страхового брокера-нерезидента Республики Казахстан, страховой холдинг, акционерное общество "Фонд гарантирования страховых выплат" уведомляют уполномоченный орган в течение пяти рабочих дней со дня, когда данная информация стала известна страховой (перестраховочной) организации, страховому брокеру, филиалу страховой (перестраховочной) организации-нерезидента Республики Казахстан, филиалу страхового брокера-нерезидента Республики Казахстан, страховому холдингу, акционерному обществу "Фонд гарантирования страховых выплат".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z342" w:id="99"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z342" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Информация об изменениях, произошедших в составе руководящих работников, включая их назначение (избрание), перевод на другую должность, расторжение трудового договора и (или) прекращение полномочий, направляется по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам с приложением копий подтверждающих документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z343" w:id="100"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z343" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       К информации о назначенных (избранных) руководящих работниках прилагаются результаты проверки кандидата на соответствие требованиям </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3979,710 +4087,710 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона о страховой деятельности, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 4-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона о Фонде гарантирования и Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z344" w:id="101"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z344" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При отсутствии в копиях подтверждающих документов, предоставляемых в соответствии с частью первой настоящего пункта, даты назначения (избрания), перевода на другую должность, увольнения (прекращения полномочий), датой назначения (избрания), перевода на другую должность или увольнения (прекращения полномочий) руководящих работников считается дата принятия решения (приказа) уполномоченного органа страховой (перестраховочной) организации, страхового брокера, филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан, филиала страхового брокера-нерезидента Республики Казахстан, страхового холдинга, акционерного общества "Фонд гарантирования страховых выплат", либо дата наступления события, указанного в решении (приказе).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z345" w:id="102"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z345" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выписка из решения уполномоченного органа страховой (перестраховочной) организации, страхового брокера, филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан, филиала страхового брокера-нерезидента Республики Казахстан, страхового холдинга, акционерного общества "Фонд гарантирования страховых выплат" содержит следующие сведения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z346" w:id="103"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z346" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       полное наименование страховой (перестраховочной) организации, страхового брокера, филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан, филиала страхового брокера-нерезидента Республики Казахстан, страхового холдинга, акционерного общества "Фонд гарантирования страховых выплат" и место нахождения исполнительного органа страховой (перестраховочной) организации, страхового брокера, филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан, филиала страхового брокера-нерезидента Республики Казахстан, страхового холдинга, акционерного общества "Фонд гарантирования страховых выплат";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z347" w:id="104"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z347" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дата, время и место проведения общего собрания акционеров (заседания органа управления);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z348" w:id="105"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z348" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сведения о лицах, участвовавших в заседании (для заседания органа управления);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z349" w:id="106"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z349" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кворум общего собрания акционеров (заседания органа управления);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z350" w:id="107"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z350" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       повестка дня заседания общего собрания акционеров (заседания органа управления) в части вопроса о (об) назначении (избрании), переводе на другую должность или увольнении (прекращении полномочий) руководящего работника;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z351" w:id="108"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z351" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       вопросы, поставленные на голосование, итоги голосования по ним в части назначения (избрания), перевода на другую должность или увольнения (прекращения полномочий) руководящего работника;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z352" w:id="109"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z352" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       принятые решения в части назначения (избрания), перевода на другую должность или увольнения (прекращения полномочий) руководящего работника.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z353" w:id="110"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z353" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выписка из решения уполномоченного органа страховой (перестраховочной) организации, страхового брокера, филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан, филиала страхового брокера-нерезидента Республики Казахстан, страхового холдинга, акционерного общества "Фонд гарантирования страховых выплат" заверяется подписью работника (работников), уполномоченного (уполномоченных) на подписание данного документа и содержит указание на верность выписки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z354" w:id="111"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z354" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок рассмотрения документов на выдачу согласия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z355" w:id="112"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z355" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Услугополучатель представляет в уполномоченный орган ходатайство в электронном виде через портал, с приложением документов, указанных в Перечне основных требований к оказанию государственной услуги согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам (далее – Перечень основных требований к оказанию государственной услуги).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z356" w:id="113"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z356" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При направлении услугополучателем ходатайства через портал в "личном кабинете" автоматически отображается статус о принятии запроса на оказание государственной услуги с указанием даты и времени получения результата.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z357" w:id="114"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z357" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Ходатайство, удостоверяется ЭЦП услугополучателя, составляется в произвольной форме с указанием в нем:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z358" w:id="115"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z358" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) согласия на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах для физических и юридических лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z359" w:id="116"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z359" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) согласия на сбор и обработку персональных данных в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, необходимых для оказания государственной услуги (для услугополучателей - физических лиц);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z360" w:id="117"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z360" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) подтверждения соответствия кандидата, требованиям, предъявляемым к руководящим работникам страховой (перестраховочной) организации, страхового брокера, филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан, филиала страхового брокера-нерезидента Республики Казахстан, страхового холдинга, акционерного общества "Фонд гарантирования страховых выплат";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z361" w:id="118"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z361" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) подтверждения о том, что сведения о кандидате, руководителе или члене органа управления, являющимся независимым директором страховой (перестраховочной) организации, страхового брокера, страхового холдинга, акционерного общества "Фонд гарантирования страховых выплат" документально проверены услугополучателем (для юридических лиц);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z362" w:id="119"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z362" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) должности (должностей) руководящего работника, на которую (которые) согласовывается кандидат.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z363" w:id="120"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z363" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ходатайство услугополучателя-страховой (перестраховочной) организации, страхового брокера, страхового холдинга, акционерного общества "Фонд гарантирования страховых выплат" удостоверяется ЭЦП руководителя:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z364" w:id="121"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z364" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       органа управления, а в случае его отсутствия одного из членов органа управления по решению органа управления (с представлением копии данного решения органа управления), одного из акционеров услугополучателя в случае отсутствия руководителя и членов органа управления, одного из участников услугополучателя, уполномоченного на подписание данного документа (для услугополучателя, созданного в организационно-правовой форме товарищества с ограниченной ответственностью) – при направлении документов на согласование руководителя исполнительного органа (лица, единолично осуществляющего функции исполнительного органа), члена органа управления, являющегося руководителем исполнительного органа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z365" w:id="122"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z365" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       исполнительного органа (лица, единолично осуществляющего функции исполнительного органа) либо лица, исполняющего его обязанности (с представлением копии решения о возложении исполнения обязанностей) – в остальных случаях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z366" w:id="123"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z366" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ходатайство услугополучателя-филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан, филиала страхового брокера-нерезидента Республики Казахстан удостоверяется ЭЦП:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z367" w:id="124"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z367" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лица, уполномоченного страховой (перестраховочной) организацией-нерезидентом Республики Казахстан, страховым брокером-нерезидентом Республики Казахстан на подписание данного документа (с приложением копии подтверждающего документа) – при направлении документов на согласование руководителя филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан, филиала страхового брокера-нерезидента Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z368" w:id="125"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z368" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       руководителя филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан, филиала страхового брокера-нерезидента Республики Казахстан либо лица, исполняющего его обязанности (с представлением копии решения о возложении исполнения обязанностей) – в остальных случаях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z369" w:id="126"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z369" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Сведения о кандидате на должность руководящего работника оформляются по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z370" w:id="127"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z370" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Документы, выданные компетентными органами или должностными лицами иностранных государств, подлежат легализации либо апостилированию в соответствии с требованиями законодательства Республики Казахстан или международными договорами, ратифицированными Республикой Казахстан (за исключением документов, удостоверяющих личность физического лица – нерезидента Республики Казахстан).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z371" w:id="128"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z371" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Документы, представленные на иностранном языке, переводятся на казахский и (или) русский языки и подлежат нотариальному засвидетельствованию в соответствии с законодательством Республики Казахстан о нотариате и представляются в форме электронных копий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z372" w:id="129"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z372" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Услугополучатель представляет полный пакет документов (с указанием контактных телефонов и адресов электронной почты контактных лиц).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z373" w:id="130"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z373" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для согласования руководителя или члена органа управления, являющегося независимым директором, после его избрания на должность услугополучатель представляет полный пакет документов в срок не позднее 60 (шестидесяти) календарных дней со дня его избрания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z374" w:id="131"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z374" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Работник услугодателя, уполномоченный на прием и регистрацию корреспонденции, в день поступления документов осуществляет их прием, регистрацию и направление на исполнение в ответственное подразделение. При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4697,191 +4805,191 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> кодексу Республики Казахстан и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закону</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О праздниках в Республике Казахстан", прием документов осуществляется следующим рабочим днем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z375" w:id="132"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z375" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Работник ответственного подразделения в течение 5 (пяти) рабочих дней со дня регистрации ходатайства проверяет полноту представленных документов и срок их действия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z376" w:id="133"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z376" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При установлении факта неполноты и (или) истечения срока действия представленных документов работник ответственного подразделения в указанный срок готовит и направляет услугополучателю в "личный кабинет" мотивированный отказ в дальнейшем рассмотрении заявления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z377" w:id="134"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z377" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мотивированный отказ в дальнейшем рассмотрении заявления, подписанный ЭЦП уполномоченного лица уполномоченного органа, направляется услугополучателю в форме электронного документа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z378" w:id="135"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z378" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. При установлении факта полноты и (или) отсутствия истечения срока действия представленных документов работник ответственного подразделения в течение 5 (пяти) рабочих дней рассматривает их на предмет соответствия требованиям, установленным Перечнем основных требований к оказанию государственной услуги, и направляет соответствующие запросы в заинтересованные подразделения услугодателя, государственные органы Республики Казахстан и уполномоченные надзорные органы иностранных государств (при необходимости), а также направляет запросы в Информационной системе Специальных учетов Генеральной Прокуратуры Республики Казахстан и Государственной базе данных "Физические лица".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z379" w:id="136"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z379" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При выявлении в представленных документах несоответствий требованиям Перечню основных требований к оказанию государственной услуги в течение срока оказания государственной услуги уполномоченный орган направляет через портал услугополучателю письмо с замечаниями для их устранения и представления услугополучателем через портал доработанных (исправленных) документов. При этом срок рассмотрения уполномоченным органом документов для согласования кандидата не прерывается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z380" w:id="137"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z380" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При наличии у кандидата стажа работы в финансовых организациях, являющихся нерезидентами Республики Казахстан, уполномоченный орган в целях подтверждения наличия у кандидата безупречной деловой репутации запрашивает у уполномоченного надзорного органа иностранного государства информацию о наличии (отсутствии) сведений, характеризующих безупречную деловую репутацию кандидата, либо получает данные сведения на официальном интернет-ресурсе надзорного органа иностранного государства (при наличии).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z381" w:id="138"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z381" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. При выявлении оснований для отказа в оказании государственной услуги, предусмотренных Перечнем основных требований к оказанию государственной услуги, уполномоченный орган уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для предоставления заявителю возможности выразить позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkEnd w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление о заслушивании направляется не менее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги. Заслушивание проводится не позднее 2 (двух) рабочих дней со дня уведомления.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4954,128 +5062,128 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z385" w:id="139"/>
+    <w:bookmarkStart w:name="z385" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Отзыв документов, представленных для выдачи согласия, допускается до принятия уполномоченным органом решения о согласовании кандидата, а при согласовании с приглашением на тестирование - до даты прохождения тестирования путем подачи через портал услугополучателем письменного заявления в произвольной форме с указанием причины их отзыва.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z386" w:id="140"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z386" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок согласования с приглашением для прохождения тестирования или без приглашения и выдачи согласия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z387" w:id="141"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z387" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Для согласования кандидата в уполномоченном органе создается Комиссия, персональный состав которой утверждается приказом первого руководителя уполномоченного органа или его заместителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z388" w:id="142"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z388" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Согласование проводится уполномоченным органом по решению Комиссии с приглашением кандидатов для прохождения тестирования либо без их приглашения с учетом условий, предусмотренных пунктами 26 и 27 Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkEnd w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5094,390 +5202,390 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z389" w:id="143"/>
+    <w:bookmarkStart w:name="z389" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Решение Комиссии принимается простым большинством голосов. При равенстве голосов голос председателя Комиссии или лица, его замещающего, является решающим. Решение Комиссии также принимается опросным путем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z390" w:id="144"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z390" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Члены Комиссии рассматривают документы и выражают свое мнение по рассматриваемому вопросу в протоколе, оформленном по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z391" w:id="145"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z391" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. При рассмотрении вопроса о согласовании кандидата без приглашения для прохождения тестирования на основании представленных документов учитывается следующее:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z763" w:id="146"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z763" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) наличие у кандидата стажа работы более 5 (пяти) лет в международных финансовых организациях, перечень которых определяется в пункте 9 Правил, либо аудитором, непосредственно осуществлявшим аудит финансовых организаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z764" w:id="147"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z764" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) наличие у кандидата в течение 10 (десяти) лет, предшествующих дате подачи заявления, непрерывного стажа работы более 5 (пяти) лет руководящим работником финансовой организации, руководящим работником страхового холдинга, руководителем самостоятельного структурного подразделения (департамента, управления, филиала и иного самостоятельного структурного подразделения), деятельность которого была связана с оказанием финансовых услуг, финансовым и (или) управляющим директором, исполнительным директором, курировавшим вопросы, связанные с оказанием финансовых услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z765" w:id="148"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z765" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В целях настоящего подпункта прерыванием стажа считается период между занятием должностей, превышающий 90 (девяносто) календарных дней;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z766" w:id="149"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z766" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) согласование кандидатов со стажем работы в страховом секторе более 15 (пятнадцати) лет, ранее согласованных с уполномоченным органом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z767" w:id="150"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z767" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) наличие у кандидата действительной лицензии на осуществление актуарной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z768" w:id="151"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z768" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) наличие у кандидата международного сертификата в области управления рисков (FRM (Financial Risk Manager) (ФРМ Файненшил риск менеджер) - Финансовый риск-менеджер, PRM (Professional Risk Manager) (ПРМ Профешинал риск-менеджер) – Профессиональный риск-менеджер, CFA (Chartered Financial Analyst) (СФА Чартеред файненшил аналист) – Сертифицированный финансовый аналитик) и(или) сертификата по стандарту серии ISO 31000;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z769" w:id="152"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z769" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) согласование кандидата на должность члена исполнительного органа страховой (перестраховочной) организации, страхового холдинга, предполагающую курирование исключительно вопросов безопасности, административно-хозяйственных вопросов, вопросов информационных технологий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z770" w:id="153"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z770" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) являлся ли кандидат ранее членом правления, первым руководителем или заместителем первого руководителя, руководителем (заместителем руководителя) самостоятельного структурного подразделения (департамента, управления, филиала и иного самостоятельного структурного подразделения) государственного органа, осуществляющего (осуществлявшего) регулирование, контроль и (или) надзор финансового рынка и финансовых организаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z771" w:id="154"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z771" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) являлся ли кандидат ранее членом правления, первым руководителем или заместителем первого руководителя, ответственным секретарем, руководителем аппарата государственного органа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z772" w:id="155"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z772" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) являлся ли или является ли кандидат на дату подачи заявления руководителем или членом органа управления, руководителем или членом исполнительного органа национального управляющего холдинга;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z773" w:id="156"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z773" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) согласование кандидата на должность главного бухгалтера;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z774" w:id="157"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z774" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) согласование кандидата на должность руководителя или члена органа управления, являющегося независимым директором.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z775" w:id="158"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z775" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Требования настоящего пункта не распространяются на лиц, указанных в подпункте 1) пункта 27 Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkEnd w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5496,110 +5604,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z400" w:id="159"/>
+    <w:bookmarkStart w:name="z400" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Обязательному приглашению для прохождения тестирования подлежат:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z776" w:id="160"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z776" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) лица, документы которых представляются в уполномоченный орган для получения согласия впервые после принятия уполномоченным органом решения об отзыве согласия на назначение (избрание) на должность руководящего работника финансовой организации, страхового и (или) банковского холдинга;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z777" w:id="161"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z777" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) лица, документы которых впервые представляются в уполномоченный орган для получения согласия, за исключением лиц, указанных в пункте 26 Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkEnd w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5618,70 +5726,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z403" w:id="162"/>
+    <w:bookmarkStart w:name="z403" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. При принятии Комиссией решения о согласовании кандидата с приглашением на тестирование уполномоченный орган уведомляет услугополучателя путем направления сообщения, удостоверенного ЭЦП уполномоченного лица услугодателя, в "личный кабинет" услугополучателя, содержащего дату, время и место проведения тестирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkEnd w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугополучателем (кандидатом) обеспечивается обязательная явка в уполномоченный орган для прохождения тестирования в назначенные уполномоченным органом дату и время.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5772,90 +5880,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z405" w:id="163"/>
+    <w:bookmarkStart w:name="z405" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Тестирование кандидатов проводится методом компьютерного тестирования на государственном или русском, или английском языках в течение 45 минут по 30 вопросам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z406" w:id="164"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z406" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Во время тестирования в одном помещении с тестируемым лицом разрешается присутствие только работников уполномоченного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkEnd w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В помещении уполномоченного органа, где проходит тестирование кандидатов, ведется аудио и видеофиксация процесса тестирования.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -5892,349 +6000,349 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z407" w:id="165"/>
+    <w:bookmarkStart w:name="z407" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. При прохождении тестирования тестируемым не используются какие-либо письменные, электронные или другие информационные материалы. Нарушение изложенных в настоящем пункте условий приравнивается к отрицательному результату тестирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z408" w:id="166"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z408" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Тестируемый подлежит ознакомлению с результатами тестирования под роспись немедленно после его прохождения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z409" w:id="167"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z409" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Положительным результатом тестирования признается не менее семидесяти процентов правильных ответов, предоставленных кандидатом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z410" w:id="168"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z410" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Тестирование проводится с трансляцией в онлайн режиме на интернет-ресурсе уполномоченного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z411" w:id="169"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z411" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Работник ответственного подразделения в течение одного рабочего дня после прохождения кандидатом тестирования (при положительном результате тестирования) или принятия Комиссией решения по вопросу его согласования без приглашения для прохождения тестирования, готовит проект письма, содержащего сведения о результате оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z412" w:id="170"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z412" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Работник ответственного подразделения в день подписания письма в адрес услугополучателя, содержащего сведения о результате согласования либо мотивированного ответа об отказе в оказании государственной услуги по основаниям, предусмотренным в Перечне основных требований к оказанию государственной услуги, направляет результат оказания государственной услуги услугополучателю в "личный кабинет" в форме электронного документа, удостоверенного ЭЦП уполномоченного лица услугодателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z413" w:id="171"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z413" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Информация о результате оказания государственной услуги по вопросу согласования и (или) отказа в согласовании кандидата публикуется работником ответственного подразделения на официальном интернет-ресурсе уполномоченного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z414" w:id="172"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z414" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Информация о стадии оказания государственной услуги обновляется в автоматическом режиме в информационной системе мониторинга оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z415" w:id="173"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z415" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Порядок обжалования решений, действий (бездействия) уполномоченного органа и (или) его должностных лиц по вопросам оказания государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z416" w:id="174"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z416" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Рассмотрение жалобы по вопросам оказания государственных услуг производится руководителем уполномоченного органа, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z417" w:id="175"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z417" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается услугодателю, должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z418" w:id="176"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z418" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее в орган, рассматривающий жалобу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z419" w:id="177"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z419" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона о государственных услугах подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z420" w:id="178"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z420" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z421" w:id="179"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z421" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Если иное не предусмотрено </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6249,291 +6357,291 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о страховой деятельности, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о Фонде гарантирования, обращение в суд допускается после обжалования в досудебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z422" w:id="180"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z422" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. В жалобе, указываются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z423" w:id="181"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z423" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) фамилия, имя, отчество (при его наличии), руководителя услугодателя либо лица, его замещающего;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z424" w:id="182"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z424" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) фамилия, имя, отчество (если указано в удостоверении личности), индивидуальный идентификационный номер, почтовый адрес физического лица или наименование, почтовый адрес, бизнес-идентификационный номер юридического лица;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z425" w:id="183"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z425" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) адрес фактического проживания физического лица и места нахождения юридического лица;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z426" w:id="184"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z426" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) наименование услугодателя и (или) фамилия, имя, отчество (при его наличии) должностного лица решение, действие (бездействие) которого (которых) обжалуется (обжалуются);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z427" w:id="185"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z427" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) обстоятельства, на которых лицо, подающее жалобу, основывает свои требования и доказательства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z428" w:id="186"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z428" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) исходящий номер и дата подачи жалобы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z429" w:id="187"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z429" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) перечень прилагаемых к жалобе документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z430" w:id="188"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z430" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Жалоба подписывается услугополучателем либо лицом, являющимся его представителем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z431" w:id="189"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z431" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подтверждением принятия жалобы руководителем уполномоченного органа является ее регистрация (штамп, входящий номер и дата) в канцелярии уполномоченного органа с указанием фамилии и инициалов лица, принявшего жалобу, срока и места получения ответа на поданную жалобу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z432" w:id="190"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z432" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При обращении через портал информацию о порядке обжалования можно получить по телефонам Единого контакт-центра, указанным в Перечне основных требований к оказанию государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z433" w:id="191"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z433" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При отправке жалобы через портал услугополучателю из "личного кабинета" доступна информация о жалобе, которая обновляется в ходе обработки жалобы уполномоченным органом (отметки о доставке, регистрации, исполнении, ответ о рассмотрении или отказе в рассмотрении).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkEnd w:id="192"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6872,143 +6980,143 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>необходимые</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>для получения согласия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z435" w:id="192"/>
+    <w:bookmarkStart w:name="z435" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Реестр действующих согласий на назначение (избрание) руководящих работников страховых (перестраховочных) организаций, страховых брокеров, филиалов страховых (перестраховочных) организаций-нерезидентов Республики Казахстан, филиалов страховых брокеров-нерезидентов Республики Казахстан, страховых холдингов, акционерного общества "Фонд гарантирования страховых выплат"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkEnd w:id="193"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z436" w:id="193"/>
+          <w:bookmarkStart w:name="z436" w:id="194"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="193"/>
+          <w:bookmarkEnd w:id="194"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -7058,70 +7166,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Должность (и), для занятия которой (ых) кандидату выдано согласие</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z439" w:id="194"/>
+          <w:bookmarkStart w:name="z439" w:id="195"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата выдачи согласия,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="194"/>
+          <w:bookmarkEnd w:id="195"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № протокола</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -7285,80 +7393,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z450" w:id="195"/>
+          <w:bookmarkStart w:name="z450" w:id="196"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="195"/>
+          <w:bookmarkEnd w:id="196"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7519,80 +7627,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z457" w:id="196"/>
+          <w:bookmarkStart w:name="z457" w:id="197"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Страховой сектор</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="196"/>
+          <w:bookmarkEnd w:id="197"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -8143,51 +8251,51 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z480" w:id="197"/>
+    <w:bookmarkStart w:name="z480" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Примечание: * указывается ссылка на соответствующий подпункт </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8202,51 +8310,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 34 Закона о страховой деятельности, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 4-1 Закона о Фонде гарантирования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkEnd w:id="198"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8585,88 +8693,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>необходимые</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>для получения согласия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z482" w:id="198"/>
+    <w:bookmarkStart w:name="z482" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения об изменениях, произошедших в составе руководящих работников</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z483" w:id="199"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z483" w:id="200"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkEnd w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование страховой (перестраховочной) организации, страхового брокера,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8735,80 +8843,80 @@
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z484" w:id="200"/>
+          <w:bookmarkStart w:name="z484" w:id="201"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="200"/>
+          <w:bookmarkEnd w:id="201"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 П№ п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -8986,80 +9094,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z492" w:id="201"/>
+          <w:bookmarkStart w:name="z492" w:id="202"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="201"/>
+          <w:bookmarkEnd w:id="202"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9219,80 +9327,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z499" w:id="202"/>
+          <w:bookmarkStart w:name="z499" w:id="203"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="202"/>
+          <w:bookmarkEnd w:id="203"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -9418,64 +9526,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z506" w:id="203"/>
+      <w:bookmarkStart w:name="z506" w:id="204"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: * указывается дата и какие изменения произошли в составе руководящих</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkEnd w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>работников (назначение (избрание) на должность, перевод на другую должность,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9933,51 +10041,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>необходимые</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>для получения согласия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z778" w:id="204"/>
+    <w:bookmarkStart w:name="z778" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -10034,51 +10142,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>выплат" по подвиду "выдача согласия на назначение (избрание) руководящих</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>работников в страховом секторе"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkEnd w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 05.05.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12766,68 +12874,68 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z779" w:id="205"/>
+    <w:bookmarkStart w:name="z779" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о кандидате на должность (должности) руководящего работника</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkEnd w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 4 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 05.05.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12959,70 +13067,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>должность (должности), на которую (которые) согласовывается кандидат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z780" w:id="206"/>
+    <w:bookmarkStart w:name="z780" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Общие сведения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkEnd w:id="207"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -13309,645 +13417,67 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z781" w:id="207"/>
+    <w:bookmarkStart w:name="z781" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Образование:</w:t>
-      </w:r>
-[...576 lines deleted...]
-      3. Сведения о супруге, близких родственниках (родители, брат, сестра, дети) и свойственниках (родители, брат, сестра, дети супруга (супруги):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="208"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
@@ -14001,159 +13531,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Фамилия, имя, отчество (при его наличии)</w:t>
+Наименование учебного заведения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Год рождения</w:t>
+Год поступления - год окончания</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Родственные отношения</w:t>
+Специальность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Место работы и должность</w:t>
+Реквизиты диплома об образовании (дата и номер при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14465,70 +13995,648 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-      <w:bookmarkStart w:name="z783" w:id="209"/>
+    <w:bookmarkStart w:name="z782" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Сведения о супруге, близких родственниках (родители, брат, сестра, дети) и свойственниках (родители, брат, сестра, дети супруга (супруги):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фамилия, имя, отчество (при его наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Год рождения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Родственные отношения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Место работы и должность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z783" w:id="210"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Сведения о юридических лицах, по отношению к которым кандидат является</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkEnd w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>крупным акционером либо имеет право на соответствующую долю в имуществе:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -14973,70 +15081,70 @@
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: * в графе 4 необходимо указывать акции (долю) с учетом акций (доли)       кандидата, находящейся в доверительном управлении, а также количества акций (долей), в результате владения которыми кандидат в совокупности с иными лицами является крупным участником.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z784" w:id="210"/>
+    <w:bookmarkStart w:name="z784" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Сведения о трудовой деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkEnd w:id="211"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -15836,64 +15944,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>*** в случае занятия должности руководителя (заместителя руководителя) самостоятельного структурного подразделения (департамента, управления, филиала), финансового, управляющего и (или) исполнительного директора указываются курируемые подразделения, вопросы, связанные с оказанием финансовых услуг в данной организации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z785" w:id="211"/>
+      <w:bookmarkStart w:name="z785" w:id="212"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Сведения об участии кандидата в проведении аудита финансовых организаций,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkEnd w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>включая аудит по налогам:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -15975,64 +16083,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(при наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z786" w:id="212"/>
+      <w:bookmarkStart w:name="z786" w:id="213"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Сведения о членстве в инвестиционных комитетах в финансовой (ых) организации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkEnd w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(ях) и (или) в других организациях:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -16360,64 +16468,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z787" w:id="213"/>
+      <w:bookmarkStart w:name="z787" w:id="214"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Привлекался ли как руководитель финансовой организации, банковского,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkEnd w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>страхового холдинга в качестве ответчика в судебных разбирательствах по вопросам</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -16499,64 +16607,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>суда, вступившее в законную силу (в случае его вынесения)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z788" w:id="214"/>
+      <w:bookmarkStart w:name="z788" w:id="215"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Привлекался ли кандидат к ответственности за совершение преступлений в сфере</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkEnd w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>экономической деятельности, коррупционных преступлений в течение трех лет до</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -16672,64 +16780,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>с указанием оснований привлечения к ответственности)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z789" w:id="215"/>
+      <w:bookmarkStart w:name="z789" w:id="216"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Имеется ли в отношении кандидата вступившее в законную силу решение</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkEnd w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(приговор) суда о запрещении деятельности или отдельных видов деятельности,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -17692,88 +17800,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z707" w:id="216"/>
+    <w:bookmarkStart w:name="z707" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Протокол № ___ по рассмотрению Комиссией кандидата на должность (и) руководящего работника страховой (перестраховочной) организации, страхового брокера, филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан, филиала страхового брокера-нерезидента Республики Казахстан, страховых холдингов, акционерного общества "Фонд гарантирования страховых выплат"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z708" w:id="217"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z708" w:id="218"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkEnd w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии) кандидата на должность руководящего работника страховой</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -17892,80 +18000,80 @@
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z709" w:id="218"/>
+          <w:bookmarkStart w:name="z709" w:id="219"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="218"/>
+          <w:bookmarkEnd w:id="219"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18729,302 +18837,324 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>финансового рынка</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 30 марта 2020 года № 43</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z254" w:id="219"/>
+    <w:bookmarkStart w:name="z254" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень нормативных правовых актов Республики Казахстан, а также структурных элементов некоторых нормативных правовых актов Республики Казахстан, признаваемых утратившими силу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z255" w:id="220"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z255" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 26 декабря 2016 года № 305 "Об утверждении Правил выдачи согласия на назначение (избрание) руководящих работников финансовых организаций, банковских, страховых холдингов, акционерного общества "Фонд гарантирования страховых выплат", включая критерии отсутствия безупречной деловой репутации, и перечня документов, необходимых для получения согласия" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов под № 14784, опубликованное 10 марта 2017 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z256" w:id="221"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z256" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 22 декабря 2017 года № 260 "О внесении изменений в постановление Правления Национального Банка Республики Казахстан от 26 декабря 2016 года № 305 "Об утверждении Правил выдачи согласия на назначение (избрание) руководящих работников финансовых организаций, банковских, страховых холдингов, акционерного общества "Фонд гарантирования страховых выплат" и перечня документов, необходимых для получения согласия" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов под № 16234, опубликованное 22 января 2018 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z257" w:id="222"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z257" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 26 февраля 2018 года № 26 "О внесении изменений и дополнения в постановление Правления Национального Банка Республики Казахстан от 26 декабря 2016 года № 305 "Об утверждении Правил выдачи согласия на назначение (избрание) руководящих работников финансовых организаций, банковских, страховых холдингов, акционерного общества "Фонд гарантирования страховых выплат" и перечня документов, необходимых для получения согласия" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов под № 16563, опубликованное 27 марта 2018 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z258" w:id="223"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z258" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня нормативных правовых актов Республики Казахстан по вопросам регулирования финансового рынка, в которые вносятся изменения и дополнение, утвержденного постановлением Правления Национального Банка Республики Казахстан от 29 октября 2018 года № 246 "О внесении изменений и дополнения в некоторые нормативные правовые акты Республики Казахстан по вопросам регулирования финансового рынка" (зарегистрированным в Реестре государственной регистрации нормативных правовых актов под № 17972, опубликованным 26 декабря 2018 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z259" w:id="224"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z259" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Пункт 3 Перечня нормативных правовых актов Республики Казахстан по вопросам оказания государственных услуг, в которые вносятся изменения, утвержденного постановлением Правления Национального Банка Республики Казахстан от 31 декабря 2019 года № 263 "О внесении изменений в некоторые нормативные правовые акты Республики Казахстан по вопросам оказания государственных услуг" (зарегистрированным в Реестре государственной регистрации нормативных правовых актов под № 19845, опубликованным 09 января 2020 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkEnd w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId5"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -19346,35 +19476,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId5"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>