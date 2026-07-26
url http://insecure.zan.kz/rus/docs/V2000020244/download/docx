--- v0 (2025-11-07)
+++ v1 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d8eac77" w14:textId="d8eac77">
+    <w:p w14:paraId="36d1679" w14:textId="36d1679">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -103,51 +103,127 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ и.о. Министра индустрии и инфраструктурного развития Республики Казахстан от 31 марта 2020 года № 174. Зарегистрирован в Министерстве юстиции Республики Казахстан 1 апреля 2020 года № 20244.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приказ утрачивает силу приказом Министра промышленности и строительства РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 265</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -425,306 +501,349 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Исполняющий обязанности Министра</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>индустрии и инфраструктурного развития</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-          </w:tcPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>К. Ускенбаев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z14" w:id="8"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство национальной экономики</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z15" w:id="9"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство цифрового развития,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>инноваций и аэрокосмической промышленности</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6754,181 +6873,213 @@
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">   существующих зданий и сооружений, связанных с изменением несущих и ограждающих </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                             конструкций, инженерных систем и оборудования</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z281" w:id="271"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z281" w:id="271"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование заявителя:____________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Фамилия, имя, отчество (при его наличии) физического лица или наименование юридического лица)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адрес: ___________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Телефон: __________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заказчик: __________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Наименование проектируемого объекта: _______________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес проектируемого объекта: ______________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Прошу Вас выдать</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z282" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -6981,109 +7132,121 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z283" w:id="273"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z283" w:id="273"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Пакет 1. Исходные материалы на новое строительство (архитектурно-планировочное </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">задание (далее – АПЗ), вертикальные планировочные отметки, выкопировку из проекта </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">детальной планировки, типовые поперечные профили дорог и улиц, технические условия </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(далее – ТУ), схемы трасс наружных инженерных сетей);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
     <w:bookmarkStart w:name="z284" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7230,168 +7393,192 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z286" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пакет 2. АПЗ и ТУ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z287" w:id="277"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z287" w:id="277"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Пакет 3. Исходные материалы на реконструкцию (перепланировку, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">переоборудования)  помещений (отдельных частей) существующих зданий и сооружений </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(решение МИО  на реконструкцию (перепланировку, переоборудование) помещений</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(отдельных частей) существующих зданий и сооружений, связанных с изменением </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>несущих и ограждающих конструкций, инженерных систем и оборудования, АПЗ, ТУ, схемы</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>трасс наружных инженерных сетей).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z288" w:id="278"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Согласен на использование сведений, составляющих охраняемую законом тайну, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>содержащихся в информационных системах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
     <w:bookmarkStart w:name="z289" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата: "_____"________ 20__ год</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7622,105 +7809,106 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Опросный лист для технических условий на подключение к источникам инженерного и коммунального обеспечения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="280"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1022"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="1416"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заказчик</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7754,51 +7942,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование объекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7832,51 +8020,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Срок строительства по нормам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7910,51 +8098,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Правоустанавливающие документы на объект (реконструкция)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7988,51 +8176,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Этажность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8066,51 +8254,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Площадь здания</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8144,92 +8332,92 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество квартир (номеров, кабинетов)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1022" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -8571,68 +8759,61 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8721,68 +8902,61 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8869,66 +9043,70 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z293" w:id="281"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в кол-ве ___шт., единичной мощности</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="281"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 _____кВт (кВА)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="281"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -9077,320 +9255,324 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В ТП № _________________ кВА в ТП № _________________ кВА</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1022" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоснабжение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="823" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Общая потребность в воде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1137" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ____</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1396" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 м3/сутки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2848" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 __</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1400" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z294" w:id="282"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 м3/час</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="282"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 питьевой воды</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="282"/>
-[...3 lines deleted...]
-            <w:tcW w:w="2258" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ___</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9400,555 +9582,513 @@
               <w:t>
 л/сек макс.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="823" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в т/ч.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1137" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="823" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 На хозпитьевые нужды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1137" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ____</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1396" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 м3/сутки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2848" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 __</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1400" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 м3/час</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2258" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ___</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9958,273 +10098,259 @@
               <w:t>
 л/сек макс.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="823" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 На производственные нужды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1137" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1396" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 м3/сутки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2848" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1400" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 м3/час</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2258" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ___</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10234,87 +10360,87 @@
               <w:t>
 л/сек макс.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="823" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Потребные расходы пожаротушения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1137" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10348,196 +10474,196 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 л/сек</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1022" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Канализация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="823" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Общее количество сточных вод</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1137" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ____</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1396" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 м3/сутки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2848" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10584,373 +10710,338 @@
               <w:t>
 м3/ч. макс</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="823" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в т/ч.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1137" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="823" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 фекальных</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1137" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1396" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 м3/сутки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2848" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10997,196 +11088,182 @@
               <w:t>
 м3/ч. макс</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="823" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Производственно-загрязненных</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1137" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1396" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 м3/сутки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2848" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11202,159 +11279,159 @@
               <w:t>
 м3/ч. макс</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="823" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Условно-чистых сбрасываемых на городскую канализацию</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1137" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ____</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1396" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 м3/сутки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2848" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11417,217 +11494,211 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="946"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="5552"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="946" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Качественный состав и характеристики промышленных стоков (рH, взвешенных веществ, БГ концентрация кислот, щелочей, взрывчатых, воспламеняющих радиоактивных веществ и др.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Теплоснабжение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5802" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Общая тепловая нагрузка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5552" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11637,90 +11708,83 @@
               <w:t>
 ____ Гкал/ч</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5802" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="5552" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11730,87 +11794,87 @@
               <w:t>
 в т.ч.:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5802" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Отопление</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5552" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11820,87 +11884,87 @@
               <w:t>
 ____ Гкал/ч</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5802" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вентиляция</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5552" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11910,87 +11974,87 @@
               <w:t>
 ____ Гкал/ч</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5802" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Горячее водоснабжение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5552" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12000,87 +12064,87 @@
               <w:t>
 ____ Гкал/ч</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5802" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Технологические нужды(пар)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5552" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12090,87 +12154,87 @@
               <w:t>
 ____ т/ч</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5802" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Разделить нагрузку по жилью и по встроенным помещениям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5552" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12180,314 +12244,314 @@
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5802" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Энергосберегающее мероприятие</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5552" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ливневая канализация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5802" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Пожелание заказчика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5552" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Телефонизация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5802" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество ОТА и услуг в разбивке физ.лиц и юр.лиц</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5552" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12497,87 +12561,87 @@
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5802" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Телефонная емкость</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5552" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12587,87 +12651,87 @@
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5802" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Планируемая телефонная канализация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5552" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12677,201 +12741,201 @@
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5802" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Пожелания заказчика (тип оборудования, тип кабеля и др.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5552" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Газоснабжение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5802" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Общая потребность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5552" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12881,90 +12945,83 @@
               <w:t>
 ____м3/час</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5802" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="5552" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12974,87 +13031,87 @@
               <w:t>
 в т.ч.:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5802" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 На приготовление пищи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5552" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13064,87 +13121,87 @@
               <w:t>
 ____м3/час</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5802" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Отопление</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5552" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13154,87 +13211,87 @@
               <w:t>
 ____м3/час</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5802" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вентиляция</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5552" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13244,87 +13301,87 @@
               <w:t>
 ____м3/час</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5802" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кондиционирование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5552" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13334,103 +13391,107 @@
               <w:t>
 ____м3/час</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5802" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z295" w:id="283"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Горячее водоснабжение при газификации</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="283"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 многоэтажных домов</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="283"/>
-[...3 lines deleted...]
-            <w:tcW w:w="5552" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13442,162 +13503,178 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z296" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание *</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z297" w:id="285"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z297" w:id="285"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>* В случае подачи опросного листа субпотребителем, в примечании указывается согласие потребителя на подключение к его сетям субпотребителя. При этом в согласии потребителя указываются его данные (физические лица – скрепляют подписью, юридические лица – подписью и печатью (при его наличии)).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
     <w:bookmarkStart w:name="z301" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заказчик:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z302" w:id="287"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z302" w:id="287"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"____" ________________ 20___ год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -14209,2130 +14286,2283 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">процедур в сфере строительства </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="544"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="9887"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Стандарт государственной услуги "Предоставление исходных материалов при разработке проектов строительства и реконструкции (перепланировки и переоборудования)"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="544" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1869" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Наименование услугодателя </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9887" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местные исполнительные органы городов Нур-Султан, Алматы и Шымкент, районов и городов областного значения.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="544" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1869" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Способы предоставления государственной услуги </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9887" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 веб-портал "электронного правительства": www.egov.kz, www.elicense.kz (далее ‒ портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="544" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1869" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Срок оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9887" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z326" w:id="308"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) срок рассмотрения заявления по проектам строительства технически и (или) технологически несложных объектов:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="308"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на выдачу архитектурно-планировочного задания (далее – АПЗ) и технических условий на подключение к источникам инженерного и коммунального обеспечения (далее – технические условия) – 6 (шесть) рабочих дней;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на получение исходных материалов на новое строительство (АПЗ, технические условия, выкопировка из проекта детальной планировки (далее – ПДП), вертикальные планировочные отметки, поперечные профили дорог и улиц, схемы трасс наружных инженерных сетей) – 15 (пятнадцать) рабочих дней.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) срок рассмотрения заявления по проектам строительства технически и (или) технологически сложных объектов:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на выдачу АПЗ и технические условия – 15 (пятнадцать) рабочих дней;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на получение исходных материалов на новое строительство (АПЗ, технические условия, выкопировка из ПДП, вертикальные планировочные отметки, поперечные профили дорог и улиц, схемы трасс наружных инженерных сетей) – 17 (семнадцать) рабочих дней.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3) срок рассмотрения заявления для получения исходных материалов и разрешительных документов для реконструкции (перепланировки, переоборудования) помещений (отдельных частей) существующих зданий и сооружений, связанных с изменением несущих и ограждающих конструкций, инженерных систем и оборудования – 15 (пятнадцать) рабочих дней со дня подачи заявления.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мотивированный отказ – 5 (пять) рабочих дней.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Услугодатель в течение 2 (двух) рабочих дней с момента получения документов заявителя обязан проверить полноту представленных документов.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В случае представления заявителем неполного пакета документов услугодатель в указанные сроки дает мотивированный отказ в дальнейшем рассмотрении заявления.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="308"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="544" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1869" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Форма оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9887" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 электронная (полностью автоматизированная).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="544" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1869" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Результат оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9887" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z335" w:id="309"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 по получению исходных материалов на новое строительство (далее – пакет 1) - электронные копии АПЗ, вертикальные планировочные отметки, выкопировка из проекта детальной планировки, поперечные профили дорог и улиц, технические условия, схемы трасс наружных инженерных сетей;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="309"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по получению АПЗ и технических условий (далее – пакет 2) – электронные копии АПЗ и технических условий;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по получению исходных материалов для реконструкции (перепланировки, переоборудования) помещений (отдельных частей) существующих зданий и сооружений, связанных с изменением несущих и ограждающих конструкций, инженерных систем и оборудования (далее - пакет 3): электронные копии решения МИО на реконструкцию (перепланировку, переоборудование) помещений (отдельных частей) существующих зданий и сооружений, связанных с изменением несущих и ограждающих конструкций, инженерных систем и оборудования, АПЗ, технических условий (при подаче заявителем опросного листа), схем трасс наружных инженерных сетей (при подаче заявителем опросного листа);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мотивированный ответ об отказе в предоставлении государственной услуги в случаях и по основаниям, предусмотренным пунктом 9 настоящего стандарта.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>При обращении за получением государственной услуги через портал результат государственной услуги направляется в "личный кабинет" в форме электронного документа, удостоверенного ЭЦП услугодателя.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Форма предоставления результата оказания государственной услуги: электронная.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="309"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="544" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1869" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Размер оплаты, взимаемой с заявителя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9887" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Бесплатно. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="544" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1869" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 График работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9887" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z340" w:id="310"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) услугодателя – с понедельника по пятницу, в соответствии с установленным графиком работы, за исключением выходных и праздничных дней, согласно трудовому законодательству Республики Казахстан с перерывом на обед;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="310"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) портала – круглосуточно за исключением технических перерывов в связи с проведением ремонтных работ (при обращении заявителя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="310"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="544" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1869" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перечень документов необходимых для оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9887" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z341" w:id="311"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) по пакетам 1 и 2:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="311"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>заявление по форме, согласно приложению 1 к настоящим Правилам;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>электронная копия правоустанавливающего документа на земельный участок (в случае отсутствия регистрации в государственной базе данных "Регистр недвижимости");</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>электронная копия опросного листа по форме, согласно приложению 2 к настоящим Правилам (при необходимости получения технических условий);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) по пакету 3:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>заявление по форме, согласно приложению 1 к настоящим Правилам;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">электронная копия письменного согласия не менее двух третей от общего числа собственников квартир, нежилых помещений жилого дома или протокол собственников квартир, нежилых помещений жилого дома в случаях, если изменения затрагивают общее имущество объекта кондоминиума в соответствии с </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Законом</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Республики Казахстан от 16 апреля 1997 года № 94 "О жилищных отношениях";</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>электронная копия технического паспорта изменяемого помещения (при его наличии);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>электронная копия опросного листа по форме, согласно приложению 2 к настоящим Правилам (при необходимости в дополнительном подключении к источникам инженерного и коммунального обеспечения и/или увеличении нагрузок);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>электронная копия правоустанавливающего документа на земельный участок (если реконструкция предусматривает дополнительный отвод (прирезку) земельного участка) (в случае отсутствия регистрации в государственной базе данных "Регистр недвижимости");</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>электронная копия технического проекта;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в случаях если в техническом проекте проектировщиком указано, что планируемые реконструкция (перепланировка, переоборудование) помещений (частей жилого дома) или перенос границ помещений затрагивают интересы собственников смежных помещений (частей дома) дополнительно прилагается электронная копия нотариально засвидетельствованного письменного согласия собственников помещений (частей дома), смежных с изменяемыми помещениями (частями дома), в случае, если планируемые реконструкции (перепланировки, переоборудование) помещений (частей жилого дома) или перенос границ помещений затрагивают их интересы (не требуется для лиц, имеющих нарушения опорно-двигательного аппарата, передвигающихся на кресло-колясках, в случае если изменения связаны с обеспечением доступа к жилищу).</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Интересы собственников других помещений (частей дома), смежных с изменяемыми помещениями (частями дома), учитываются в случае, если планируемые реконструкции (перепланировка, переоборудование) помещений (частей жилого дома) или перенос границ помещений затрагивают совместную границу с изменяемым помещением (частью жилого дома), а также в случаях ухудшения санитарных, экологических, противопожарных условий проживания. Отказ собственников других помещений (частей дома), смежных с изменяемыми помещениями (частями дома) в иных случаях не допускается.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Истребование от заявителей документов, которые могут быть получены из информационных систем, не допускается.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Сведения о документах, удостоверяющих личность, о государственной регистрации (перерегистрации) юридического лица, о регистрации в качестве индивидуального предпринимателя, справка о зарегистрированных правах (обременениях) на недвижимое имущество и его технических характеристиках, услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 При подаче заявителем всех необходимых документов через портал – в "личном кабинете" заявителя отображается статус о принятии запроса для оказания государственной услуги с указанием даты получения результата государственной услуги.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="311"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="544" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1869" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9887" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z356" w:id="312"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основания для отказа:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="312"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) установление недостоверности документов, представленных заявителем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) несоответствие заявителя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным настоящими Правилами;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3) несоответствие планируемого строительства утвержденному генеральному плану, проекту детальной планировки или схеме развития и застройки населенных пунктов;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4) отказ поставщиком услуг по инженерному и коммунальному обеспечению в выдаче технических условий при отсутствии свободной технической мощности, необходимой для предоставления требуемого объема услуг и (или) отсутствии сетей или иного имущества, необходимого для предоставления услуги;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">5) нарушение норм и требований (условий, правил, ограничений), установленных </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>статьей 17</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Закона;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6) технический проект, выполненный лицами имеющими лицензии не соответствует составу и содержанию, изложенному в приложении 3 к настоящим Правилам, не предусматривает комплекс требований к назначению помещений (отдельных частей) существующих зданий и сооружений, а также требований государственных нормативов в области архитектуры, градостроительства и строительства.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="312"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="544" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1869" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9887" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z362" w:id="313"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заявитель имеет возможность получения государственной услуги в электронной форме через портал при условии наличия электронной цифровой подписи.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="313"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Заявитель имеет возможность получения информации о порядке оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, а также Единого контакт-центра по вопросам оказания государственных услуг.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Контактный телефон справочной службы услугодателя по вопросам оказания государственной услуги размещены на интернет-ресурсах Министерства: www.miid.gov.kz. Единый контакт-центр по вопросам оказания государственных услуг: 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="313"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -16798,226 +17028,239 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Объектінің атауы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование объекта: _____________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Тапсырыс беруші (құрылыс салушы, инвестор):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заказчик (застройщик, инвестор): _____________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қала (елді мекен), жыл</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Населенный пункт, год______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="828"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="8295"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сәулет-жоспарлау тапсырмасын (СЖТ) әзірлеу үшін негіздеме</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17040,51 +17283,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -17095,51 +17338,51 @@
               <w:t>
 Постановление акимата города (района) или правоустанавливающий документ №_______ от_________ (число, месяц, год)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17149,306 +17392,276 @@
               <w:t>
 Основание для разработки архитектурно-планировочного задания (АПЗ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Учаскенің</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Учаскенің сипаттамасы </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Характеристика участка</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местонахождение участка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17458,202 +17671,202 @@
               <w:t>
 Қала, аудан, шағын аудан, ауыл, орам</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Учаскенің орналасқан жері </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Город, район, микрорайон, аул, квартал</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Салынған құрылыстың болуы (учаскеде бар құрылыстар мен үй салу, оның ішінде коммуникациялар, инженерлік құрылғылар, абаттандыру элементтері және басқалары)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17676,51 +17889,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -17731,51 +17944,51 @@
               <w:t xml:space="preserve">
 Краткое описание </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17785,125 +17998,125 @@
               <w:t>
 Наличие застройки (строения и сооружения, существующие на участке, в том числе коммуникации, инженерные сооружения, элементы благоустройства и другие)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Геодезиялық зерделенуі (түсірілімдердің болуы, олардың масштабтары)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17926,51 +18139,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -17981,51 +18194,51 @@
               <w:t>
 Краткое описание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18035,125 +18248,125 @@
               <w:t>
 Геодезическая изученность (наличие съемок, их масштабы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Инженерлік-геологиялық зерделенуі (инженерлік-геологиялық, гидрогеологиялық, топырақ-ботаникалық және басқа іздестірулердің қолда бар материалдары)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18176,51 +18389,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -18231,51 +18444,51 @@
               <w:t>
 Краткое описание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18285,88 +18498,88 @@
               <w:t>
 Инженерно-геологическая изученность (имеющиеся материалы инженерно-геологических, гидрогеологических, почвенно-ботанических и других изысканий)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18386,176 +18599,176 @@
               </w:rPr>
               <w:t>Жобаланатын объектінің сипаттамасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Характеристика проектируемого объекта </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Объектінің функционалдық мәні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18578,51 +18791,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -18633,51 +18846,51 @@
               <w:t xml:space="preserve">
 Краткое описание </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18687,124 +18900,124 @@
               <w:t>
 Функциональное значение объекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қабаттылығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18814,201 +19027,201 @@
               <w:t>
 Қысқаша сипаттамасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Этажность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Краткое описание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жоспарлау жүйесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -19019,51 +19232,51 @@
               <w:t>
 Объектінің функционалдық мәнін ескере отырып, жоба бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -19100,165 +19313,165 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 По проекту с учетом функционального назначения объекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Конструктивті схема</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19268,201 +19481,201 @@
               <w:t>
 Жоба бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Конструктивная схема</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 По проекту</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Инженерлік қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19472,201 +19685,201 @@
               <w:t>
 Қысқаша сипаттамасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Инженерное обеспечение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Краткое описание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Энергия тиімділік сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19676,165 +19889,165 @@
               <w:t>
 Қысқаша сипаттамалары бар нормативтік</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Класс энергоэффективности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нормативное с краткими описаниями</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19854,176 +20067,176 @@
               </w:rPr>
               <w:t>Қала құрылысы талаптары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Градостроительные требования </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көлемдік-кеңістіктік шешім</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20046,51 +20259,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -20101,51 +20314,51 @@
               <w:t>
 Увязать со смежными по участку объектами</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20155,124 +20368,124 @@
               <w:t xml:space="preserve">
 Объемно-пространственное решение </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бас жоспар жобасы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -20283,51 +20496,51 @@
               <w:t>
 Жанасатын көшелердің тік жоспарлау белгілерінің егжей-тегжейлі жоспарлау жобасына, Қазақстан Республикасы құрылыстық нормативтік құжаттарының талаптарына сәйкес</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20350,135 +20563,128 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20488,87 +20694,87 @@
               <w:t>
 В соответствии ПДП, вертикальных планировочных отметок прилегающих улиц, требованиям строительных нормативных документов Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тік жоспарлау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -20579,51 +20785,51 @@
               <w:t>
 Іргелес аумақтардың жоғары белгілерімен байланыстыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -20660,51 +20866,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20714,158 +20920,162 @@
               <w:t>
 Увязать с высотными отметками прилегающей территории</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 абаттандыру және көгалдандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z371" w:id="318"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Қысқаша сипаттамалары бар нормативтік </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="318"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нормативное с краткими описаниями</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="318"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20888,158 +21098,162 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 автомобильдер тұрағы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z372" w:id="319"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Қысқаша сипаттамалары бар нормативтік </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="319"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нормативное с краткими описаниями</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="319"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21062,88 +21276,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 топырақтың құнарлы қабатын пайдалану</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21166,51 +21380,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -21221,51 +21435,51 @@
               <w:t>
 Краткое описание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21288,87 +21502,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 шағын сәулет нысандары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21378,87 +21592,87 @@
               <w:t>
 Қысқаша сипаттамасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 малые архитектурные формы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21468,87 +21682,87 @@
               <w:t>
 Краткое описание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жарықтандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21558,373 +21772,353 @@
               <w:t>
 Қысқаша сипаттамасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 освещение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Краткое описание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Сә</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> талаптары</w:t>
+              <w:t>Сәулет талаптары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Архитектурные требования</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сәулеттік келбетінің стилистикасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21934,201 +22128,201 @@
               <w:t>
 Объектінің функционалдық ерекшеліктеріне сәйкес сәулеттік келбетін қалыптастыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Стилистика архитектурного образа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сформировать архитектурный образ в соответствии с функциональными особенностями объекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қоршап тұрған құрылыс салумен өзара үйлесімдік сипаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -22138,201 +22332,201 @@
               <w:t>
 Объектінің орналасқан жеріне және қала құрылысы мәніне сәйкес</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Характер сочетания с окружающей застройкой</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В соответствии с местоположением объекта и градостроительным значением</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Түсіне қатысты шешім</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -22342,201 +22536,201 @@
               <w:t>
 Келісілген эскиздік жобаға сәйкес</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Цветовое решение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Согласно согласованному эскизному проекту</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жарнамалық-ақпараттық шешім, оның ішінде:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -22547,51 +22741,51 @@
               <w:t>
  "Қазақстан Республикасындағы тіл туралы" Қазақстан Республикасының 1997 жылғы 11 шiлдедегі Заңының 21-бабына сәйкес жарнамалық-ақпараттық қондырғыларды көздеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -22628,51 +22822,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -22702,87 +22896,87 @@
               </w:rPr>
               <w:t xml:space="preserve"> Закона Республики Казахстан от 11 июля 1997 года "О языках в Республике Казахстан"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 түнгі жарықпен безендіру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -22792,201 +22986,201 @@
               <w:t>
 Қысқаша сипаттамасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ночное световое оформление</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Краткое описание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кіреберіс тораптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -22996,201 +23190,201 @@
               <w:t>
 Кіреберіс тораптарға назар аударуды ұсыну</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Входные узлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Предложить акцентирование входных узлов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Халықтың мүмкіндігі шектеулі топтарының өмір сүруі үшін жағдай жасау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -23201,51 +23395,51 @@
               <w:t>
 Іс-шараларды Қазақстан Республикасы құрылыстық нормативтік құжаттарының нұсқаулары мен талаптарына сәйкес көздеу; мүгедектердің ғимаратқа қолжетімділігін көздеу, пандустар, арнайы кірме жолдар мен мүгедектер арбаларының өту жолдарын көздеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -23282,165 +23476,165 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Предусмотреть мероприятия в соответствии с указаниями и требованиями строительных нормативных документов Республики Казахстан; предусмотреть доступ инвалидов к зданию, предусмотреть пандусы, специальные подъездные пути и устройства для проезда инвалидных колясок </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дыбыс-шу көрсеткіштері бойынша шарттарды сақтау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -23450,165 +23644,165 @@
               <w:t>
 Қазақстан Республикасы құрылыстық нормативтік құжаттарының талаптарына сәйкес</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Соблюдение условий по звукошумовым показателям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Согласно требованиям строительных нормативных документов Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -23628,175 +23822,175 @@
               </w:rPr>
               <w:t>Сыртқы әрлеуге қойылатын талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Требования к наружной отделке</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Цоколь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -23806,201 +24000,201 @@
               <w:t>
 Қысқаша сипаттамасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Цоколь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Краткое описание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қасбет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -24010,87 +24204,87 @@
               <w:t>
 Қысқаша сипаттамасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қоршау конструкция</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -24101,51 +24295,51 @@
               <w:t>
 Краткое описание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -24168,51 +24362,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -24222,88 +24416,88 @@
               <w:t>
 Ограждающие конструкций лары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -24323,175 +24517,175 @@
               </w:rPr>
               <w:t>Инженерлік желілерге қойылатын талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Требования к инженерным сетям</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жылумен жабдықтау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -24502,51 +24696,51 @@
               <w:t>
 Техникалық шарттарға сәйкес (ТШ №__ және берілген күні)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -24583,165 +24777,165 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Согласно техническим условиям (№ __и дата выдачи технических условий (далее - ТУ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумен жабдықтау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -24751,201 +24945,201 @@
               <w:t>
 Техникалық шарттарға сәйкес (ТШ №__ және берілген күні)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоснабжение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Согласно техническим условиям (№__ и дата выдачи ТУ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кәріз</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -24956,51 +25150,51 @@
               <w:t>
 Техникалық шарттарға сәйкес (ТШ №__ және берілген күні)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -25037,165 +25231,165 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Согласно техническим условиям (№__ и дата выдачи ТУ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Электрмен жабдықтау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -25206,51 +25400,51 @@
               <w:t>
 Техникалық шарттарға сәйкес (ТШ №__ және берілген күні)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -25287,165 +25481,165 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Согласно техническим условиям (№__ и дата выдачи ТУ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Газбен жабдықтау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -25456,51 +25650,51 @@
               <w:t>
 Техникалық шарттарға сәйкес (ТШ №__ және берілген күні)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -25537,165 +25731,165 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Согласно техническим условиям (№__ и дата выдачи ТУ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Телекоммуникациялар және телерадиохабар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -25705,201 +25899,201 @@
               <w:t>
  Техникалық шарттарға (ТШ №__ және берілген күні) және нормативтік құжаттарға сәйкес</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Телекоммуникации и телерадиовещания</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Согласно техническим условиям (№__ и дата выдачи ТУ) и требований нормативным документам </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дренаж (қажет болған жағдайда) және нөсерлік кәріз</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -25909,201 +26103,201 @@
               <w:t>
 Техникалық шарттарға сәйкес (ТШ №__ және берілген күні)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дренаж (при необходимости) и ливневая канализация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Согласно техническим условиям (№__ и дата выдачи ТУ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Стационарлы суғару жүйелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -26113,373 +26307,353 @@
               <w:t>
 Техникалық шарттарға сәйкес (ТШ №__ және берілген күні)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Стационарные поливочные системы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Согласно техническим условиям (№ __ и дата выдачи ТУ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Құрылыс </w:t>
-[...19 lines deleted...]
-              <w:t>ға жүктелетін міндеттемелер</w:t>
+              <w:t>Құрылыс салушыға жүктелетін міндеттемелер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Обязательства, возлагаемые на застройщика </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Инженерлік іздестірулер бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -26490,51 +26664,51 @@
               <w:t>
  Жер учаскесін игеруге инженерлік-геологиялық зерттеуді өткізгеннен, геодезиялық орналастырылғаннан және оның шекарасы нақты (жергілікті жерге) бекітілгеннен кейін кірісу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -26571,310 +26745,318 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Приступать к освоению земельного участка разрешается после проведения инженерно-геологического исследования, геодезического выноса и закрепления его границ в натуре (на местности) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z373" w:id="320"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қолданыстағы құрылыстар мен имараттарды бұзу (көшіру) бойынша</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="320"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 По сносу (переносу) существующих строений и сооружений </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="320"/>
-[...3 lines deleted...]
-            <w:tcW w:w="8295" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z374" w:id="321"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Қажет болған жағдайда қысқаша сипаттамасы </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="321"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 В случае необходимости краткое описание </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="321"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жер асты және жер үсті коммуникацияларын ауыстыру бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -26884,556 +27066,572 @@
               <w:t>
  Ауыстыру (орналастыру) туралы техникалық шарттарға сәйкес не желілер мен құрылыстарды қорғау жөніндегі іс-шараларды жүргізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 По переносу существующих подземных и надземных инженерных коммуникаций </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Согласно техническим условиям на перенос (вынос) либо на проведения мероприятия по защите сетей и сооружений </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жасыл көшеттерді сақтау және/немесе отырғызу бойынша По сохранению и/или пересадке зеленых насаждений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z375" w:id="322"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Қысқаша сипаттамасы </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="322"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Краткое описание </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="322"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z376" w:id="323"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Учаскенің уақытша қоршау құрылысы бойынша </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="323"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 По строительству временного ограждения участка </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="323"/>
-[...3 lines deleted...]
-            <w:tcW w:w="8295" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z377" w:id="324"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Қысқаша сипаттамасы </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="324"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Краткое описание </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="324"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Қосымша талаптар </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z378" w:id="325"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.Ғимараттағы ауа баптау жүйесін жобалау кезінде (жобада орталықтандырылған суық сумен жабдықтау және ауа баптау көзделмеген жағдайда) ғимарат қасбеттерінің сәулеттік шешіміне сәйкес жергілікті жүйелердің сыртқы элементтерін орналастыруды көздеу қажет. Жобаланатын ғимараттың қасбеттерінде жергілікті ау баптау жүйелерінің сыртқы элементтерін орналастыруға арналған жерлерді (бөліктер, маңдайшалар, балкондар және т.б.) көздеу қажет.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="325"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.Ресурс үнемдеу және қазіргі заманғы энергия үнемдеу технологиялары бойынша материалдарды қолдану.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="325"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -27480,181 +27678,185 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z379" w:id="326"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1. При проектировании системы кондиционирования в здании (в том случае, когда проектом не предусмотрено централизованное холодоснабжение и кондиционирование) необходимо предусмотреть размещение наружных элементов локальных систем в соответствии с архитектурным решением фасадов здания. На фасадах проектируемого здания предусмотреть места (ниши, выступы, балконы и т.д.) для размещения наружных элементов локальных систем кондиционирования. </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="326"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Применить материалы по ресурсосбережению и современных энергосберегающих технологий.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="326"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жалпы талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -27665,51 +27867,51 @@
               <w:t>
 1. Жобаны (жұмыс жобасын) әзірлеу кезінде Қазақстан Республикасының сәулет, қала құрылысы және құрылыс қызметі саласындағы қолданыстағы заңнамасының нормаларын басшылыққа алуы қажет.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -27746,51 +27948,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -27813,51 +28015,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -27880,51 +28082,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -27947,51 +28149,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -28014,51 +28216,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -28081,51 +28283,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -28148,51 +28350,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -28215,51 +28417,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -28282,51 +28484,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -28349,51 +28551,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -28416,51 +28618,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -28948,186 +29150,214 @@
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z393" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      Заявление</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z394" w:id="338"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z394" w:id="338"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование заявителя:____________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (Фамилия, имя, отчество (при его наличии), физического лица или наименование</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                           юридического лица)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адрес:  ___________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Телефон:__________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заказчик:)___________ _____________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Наименование проектируемого объекта:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес проектируемого объекта:_______________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Прошу Вас согласовать эскиз (эскизный проект)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -29284,1450 +29514,1495 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>процедур в сфере строительства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="558"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="9481"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Стандарт государственной услуги "Согласование эскиза (эскизного проекта)"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2261" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Наименование услугодателя </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9481" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местные исполнительные органы городов Нур-Султан, Алматы и Шымкент, районов и городов областного значения.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2261" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Способы предоставления государственной услуги </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9481" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 веб-портал "электронного правительства": www.egov.kz, www.elicense.kz (далее ‒ портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2261" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Срок оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9481" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10 (десять) рабочих дней.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2261" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Форма оказания оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9481" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 электронная (полностью автоматизированная).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2261" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Результат оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9481" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z396" w:id="339"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 письмо – согласование эскиза (эскизного проекта) либо мотивированный отказ в предоставлении государственной услуги в случаях и по основаниям, предусмотренным пунктом 9 настоящего стандарта.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="339"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Форма предоставления результата оказания государственной услуги: электронная.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="339"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2261" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Размер оплаты, взимаемой с заявителя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9481" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Бесплатно </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2261" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 График работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9481" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z397" w:id="340"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) услугодателя – с понедельника по пятницу, в соответствии с установленным графиком работы, за исключением выходных и праздничных дней, согласно трудовому законодательству Республики Казахстан с перерывом на обед;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="340"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) портала – круглосуточно за исключением технических перерывов в связи с проведением ремонтных работ (при обращении заявителя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="340"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2261" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перечень документов необходимых для оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9481" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z398" w:id="341"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 заявление по форме, согласно приложению 6 к настоящим Правилам;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="341"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 электронная копия эскиза (эскизного проекта).</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="341"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2261" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9481" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z399" w:id="342"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) установление недостоверности документов, представленных заявителем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="342"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) несоответствие заявителя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным настоящими Правилами;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3) несоответствие эскиза (эскизного проекта) составу и содержанию, изложенному в приложении 3 к настоящим Правилам;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4) несоответствие эскиза (эскизного проекта) комплексу требований к назначению;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5) несоответствие эскиза (эскизного проекта) основным параметрам;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6) несоответствие эскиза (эскизного проекта) размещению объекта на конкретном земельном участке;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7) несоответствие эскиза (эскизного проекта) цветовому решению в соответствии с архитектурно-художественной колористикой застройки улиц, кварталов и жилых массивов.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="342"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2261" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9481" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z405" w:id="343"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заявитель имеет возможность получения государственной услуги в электронной форме через портал при условии наличия электронной цифровой подписи.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="343"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Заявитель имеет возможность получения информации о порядке оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, а также Единого контакт-центра по вопросам оказания государственных услуг.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Контактный телефон справочной службы услугодателя по вопросам оказания государственной услуги размещены на интернет–ресурсах Министерства: www.miid.gov.kz. Единый контакт-центр по вопросам оказания государственных услуг: 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="343"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -30757,55 +31032,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>