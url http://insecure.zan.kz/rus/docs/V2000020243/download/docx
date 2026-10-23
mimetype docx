--- v0 (2025-10-12)
+++ v1 (2026-10-23)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="cc27e4d" w14:textId="cc27e4d">
+    <w:p w14:paraId="388ee3b" w14:textId="388ee3b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,70 +85,156 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил выбора внешних управляющих активами Национального фонда Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Постановление Правления Национального Банка Республики Казахстан от 19 марта 2020 года № 29. Зарегистрировано в Министерстве юстиции Республики Казахстан 31 марта 2020 года № 20243. Утратило силу постановлением Правления Национального Банка РК от 30.06.2026 № 77 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратило силу постановлением Правления Национального Банка РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 77</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 77</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -368,137 +456,156 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Настоящее постановление вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Председатель Национального Банка</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -4746,102 +4853,103 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="513"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="735"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="513" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9583" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -4902,309 +5010,309 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="734" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Глобальный мандат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="735" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Специализированный мандат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="735" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Региональный мандат</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="513" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9583" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Исторические результаты управления портфелем (при осуществлении сравнительного анализа предложений потенциальных внешних управляющих, специализирующихся на региональных мандатах и участвующих в выборе управляющего по глобальному мандату, показатели нормируются в зависимости от охвата соответствующего мандата)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="734" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="735" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="735" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5214,159 +5322,159 @@
               <w:t>
 35 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9583" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 годовая геометрическая сверхдоходность за последние 3 (три) – 5 (пять) лет (в случае если показатель сверхдоходности за период менее 5 (пять) лет положительный, показатель нормируется относительно периода в 5 (пять) лет)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="734" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 40 процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="735" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 40 процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="735" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5376,345 +5484,345 @@
               <w:t>
 40 процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9583" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 средний арифметический показатель информационного коэффициента за последние 3 (три) – 5 (пять) лет (в случае если показатель информационного коэффициента за период менее 5 (пять) лет положительный, показатель нормируется относительно периода в 5 (пять) лет)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="734" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 60 процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="735" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 60 процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="735" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 60 процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="513" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9583" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Организация и Активы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="734" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="735" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="735" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5724,159 +5832,159 @@
               <w:t>
 15 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9583" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 участие сотрудников в структуре капитала организации (employee owned)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="734" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25 процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="735" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25 процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="735" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5886,173 +5994,177 @@
               <w:t>
 25 процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9583" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 среднегодовое изменение (в процентах) активов под управлением</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (оттоки и притоки за последние 3 (три) – 5 (пять) лет или с начала управления)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="734" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25 процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="735" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25 процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="735" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6062,159 +6174,159 @@
               <w:t>
 25 процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9583" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 процент объема активов по данному рассматриваемому мандату к общим активам под управлением (при осуществлении сравнительного анализа предложений потенциальных внешних управляющих, специализирующихся на региональных мандатах и участвующих в выборе управляющего по глобальному мандату, используется объем активов по региональным мандатам. Данное значение нормируется в зависимости от охвата соответствующего мандата)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="734" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25 процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="735" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25 процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="735" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6224,345 +6336,345 @@
               <w:t>
 25 процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9583" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 доля объема активов институциональных инвесторов к общим активам под управлением</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="734" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25 процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="735" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25 процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="735" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25 процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="513" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9583" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Команда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="734" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="735" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="735" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6572,159 +6684,159 @@
               <w:t>
 15 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9583" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 средний опыт работы портфельных менеджеров и аналитиков, ответственных за управление активами по соответствующему мандату</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="734" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50 процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="735" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50 процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="735" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6734,530 +6846,530 @@
               <w:t>
 50 процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9583" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 передвижение персонала среди сотрудников инвестиционного блока (портфельные менеджеры, аналитики, трейдеры) в целом по компании (учитывается наименьшее значение)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="734" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50 процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="735" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50 процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="735" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50 процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="513" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9583" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наличие вида страхования интересов клиентов от действий или бездействий внешнего управляющего</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="734" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="735" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="735" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="513" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9583" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уровень комиссионного вознаграждения за управление</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="734" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="735" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="735" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7267,159 +7379,159 @@
               <w:t>
 20 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9583" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 уровень базового комиссионного вознаграждения (учитывается наименьшее значение)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="734" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 75 процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="735" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 75 процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="735" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7429,159 +7541,159 @@
               <w:t>
 75 процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9583" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 принятие принципа выплаты комиссионного вознаграждения по результатам внешнего управления в случае достижения положительной сверхдоходности, превышающей аналогичные показатели за прошлые периоды со дня начала управления внешним управляющим (net new high basis since inception)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="734" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10 процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="735" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10 процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="735" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7591,159 +7703,159 @@
               <w:t>
 10 процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9583" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 принятие условия по минимальному порогу сверхдоходности, с которого начинается расчет комиссионного вознаграждения по результатам внешнего управления, не ниже базового комиссионного вознаграждения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="734" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10 процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="735" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10 процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="735" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7753,345 +7865,345 @@
               <w:t>
 10 процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9583" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 принятие установления условия оплаты комиссионного вознаграждения по результатам внешнего управления в течение нескольких лет по частям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="734" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5 процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="735" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5 процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="735" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5 процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="513" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9583" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обучение работников Национального Банка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="734" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="735" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="735" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8101,159 +8213,159 @@
               <w:t>
 10 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9583" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 краткосрочное обучение продолжительностью в 1 (одну) – 2 (две) недели</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="734" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50 процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="735" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50 процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="735" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8263,344 +8375,344 @@
               <w:t>
 50 процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9583" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 предоставление возможности прохождения стажировки и (или) секондмента продолжительностью от 1 (одного) месяца</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="734" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50 процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="735" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50 процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="735" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50 процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="513" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9583" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Предоставление письма-обязательства о создании юридического лица на территории Международного финансового центра "Астана" или аккредитации в качестве участника Международного финансового центра "Астана" согласно действующему праву Международного финансового центра "Астана" с целью осуществления соответствующей финансовой деятельности, либо предоставление письма-подтверждения об осуществлении финансовой деятельности потенциальным внешним управляющим в качестве участника Международного финансового центра "Астана"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="734" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="735" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="735" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8725,329 +8837,330 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. При оценке обучения работников Национального Банка используется следующая система показателей:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6966"/>
-        <w:gridCol w:w="5334"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6966" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Показатель (условия обучения работников)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5334" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Балл, присваиваемый показателю</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6966" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Внешний управляющий оплачивает перелет, проживание, питание</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5334" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6966" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Внешний управляющий оплачивает проживание, питание</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5334" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6966" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Внешний управляющий оплачивает проживание</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5334" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9223,102 +9336,103 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таблица 1. Количественный анализ </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="687"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="985"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="687" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8658" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -9379,201 +9493,201 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="985" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Активное управление</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="985" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Усовершенствованное индексное управление</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="985" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Пассивное (индексное) управление</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="687" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8658" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9602,51 +9716,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 40 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="985" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9656,161 +9770,161 @@
               <w:t>
 50 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8658" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z189" w:id="179"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 годовая геометрическая сверхдоходность за последние 3 (три) – 5 (пять) лет (в случае если показатель сверхдоходности за период менее 5 (пяти) лет положительный, показатель нормируется относительно периода в 5 (пять) лет) </w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="179"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="985" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15 процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="985" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20 процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="985" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9820,161 +9934,161 @@
               <w:t xml:space="preserve">
 30 процентов </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8658" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z190" w:id="180"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 средний арифметический показатель информационного коэффициента за последние 3 (три) – 5 (пять) лет (в случае если показатель сверхдоходности за период менее 5 (пяти) лет положительный, показатель нормируется относительно периода в 5 (пять) лет)</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="180"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="985" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30 процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="985" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30 процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="985" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9984,159 +10098,159 @@
               <w:t>
 50 процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8658" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Коэффициент Шарпа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="985" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15 процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="985" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25 процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="985" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10146,237 +10260,237 @@
               <w:t>
 20 процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8658" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Коэффициент Сортино</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="985" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 40 процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="985" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25 процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="985" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="687" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8658" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10423,161 +10537,161 @@
               <w:t>
 30 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8658" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z191" w:id="181"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уровень изменчивости отклонения доходности (tracking error)</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="181"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="985" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20 процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="985" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 40 процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="985" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10587,159 +10701,159 @@
               <w:t>
 50 процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8658" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Коэффициент превышения эталона</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="985" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30 процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="985" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 40 процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="985" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10749,159 +10863,159 @@
               <w:t>
 50 процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8658" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Коэффициент эксцесса (kurtosis)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="985" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10 процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="985" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="985" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10911,159 +11025,159 @@
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8658" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Размах показателя сверхдоходности (абсолютный)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="985" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20 процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="985" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="985" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11073,237 +11187,237 @@
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8658" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Длительность превышения результатов портфеля против эталона (в месяцах)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="985" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20 процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="985" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20 процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="985" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="687" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8658" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11332,51 +11446,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="985" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11386,161 +11500,161 @@
               <w:t>
 20 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8658" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z192" w:id="182"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Изменчивость отклонения доходности (tracking error) ниже минимального порогового значения</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="182"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="985" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10 процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="985" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10 процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="985" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11550,159 +11664,159 @@
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8658" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Средний убыток</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="985" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10 процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="985" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15 процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="985" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11712,159 +11826,159 @@
               <w:t>
 25 процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8658" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Длительность неудовлетворительных результатов портфеля против эталона (в месяцах)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="985" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25 процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="985" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15 процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="985" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11874,159 +11988,159 @@
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8658" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Максимальный убыток </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="985" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15 процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="985" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20 процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="985" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12036,159 +12150,159 @@
               <w:t>
 25 процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8658" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наибольшее падение стоимости портфеля</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="985" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30 процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="985" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20 процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="985" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12198,159 +12312,159 @@
               <w:t>
 25 процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8658" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Длительность восстановления результатов портфеля</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="985" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10 процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="985" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20 процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="985" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12373,98 +12487,99 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таблица 2. Качественный анализ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="11222"/>
-        <w:gridCol w:w="1078"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11222" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оценочные критерии</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1078" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12545,281 +12660,260 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.1. Формирование инвестиционного портфеля</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11222" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 оценка соответствующих ограничений и лимитов инвестиционной стратегии предлагаемого инвестиционного продукта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1078" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11222" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 использование аналитических исследований и внедрение инвестиционных идей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1078" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11222" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 оценка результатов управления портфелем на соответствие заявленному стилю</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1078" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12827,201 +12921,187 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.2.Процесс принятия решений по покупке или продаже финансовых инструментов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11222" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 модель принятия решений </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1078" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11222" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие понятной и последовательной дисциплины при продаже финансовых инструментов, а также процедур по установлению ограничений убытков (stop-loss)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1078" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13071,201 +13151,187 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.1. Процесс управления рисками</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11222" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 внутренний порядок или регламент работы внешнего управляющего по управлению рисками портфеля</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1078" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11222" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие программного обеспечения по управлению и мониторингу рисками портфеля</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1078" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13273,281 +13339,260 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.2.Процесс осуществления торговых сделок</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11222" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 наличие политики наилучшего исполнения сделок (Best Execution Policy), включая процедуру выбора и утверждения контрпартнеров и торговых площадок </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1078" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11222" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие процедур комплаенса и осуществления сверки данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1078" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11222" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 проведение расчетов по сделке с ценными бумагами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1078" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z194" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="184"/>
     <w:bookmarkStart w:name="z195" w:id="185"/>
@@ -13601,252 +13646,253 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. При оценке инвестиционного процесса и внутренних процедур контроля и мониторинга потенциального внешнего управляющего в рамках качественного анализа, критерии которого приведены в таблице 2, используется следующая система показателей:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="187"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10677"/>
-        <w:gridCol w:w="1623"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10677" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Показатель</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1623" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Балл, присваиваемый показателю</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10677" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Удовлетворительно – процесс и (или) процедуры потенциального внешнего управляющего соответствуют заявленному статусу, понятны и могут быть легко интерпретированы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1623" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10677" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Неудовлетворительно – процесс и (или) процедуры потенциального внешнего управляющего не соответствуют заявленному статусу, приемлемы, однако имеются проблемы в части реализации решений внутри компании</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1623" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -14064,639 +14110,640 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       информационный коэффициент (Information ratio)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="191"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9571"/>
-        <w:gridCol w:w="2729"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9571" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z203" w:id="192"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Информационный коэффициент (Information ratio)</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="192"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2729" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Присвоенный балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9571" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 &gt;1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2729" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3 балла</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9571" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,5 - 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2729" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2 балла</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9571" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0 - 0,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2729" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9571" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2729" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9571" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (-) 0,5- 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2729" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (-) 1 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9571" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (-) 1 - (-) 0,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2729" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (-) 2 балла</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9571" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 &lt;(-) 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2729" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -14741,329 +14788,330 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) передвижение персонала (Staff turnover) </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="194"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8324"/>
-        <w:gridCol w:w="3976"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8324" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Передвижения персонала (Staff turnover) в процентах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3976" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Присвоенный балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8324" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 &gt; 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3976" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (-) 0,5 балла</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8324" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5 - 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3976" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (-) 0,25 балла</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8324" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0 - 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3976" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -15216,63 +15264,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -15594,35 +15664,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>